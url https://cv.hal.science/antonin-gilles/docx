--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -2751,274 +2751,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear canonical transformations in phase space: the Gabor frames approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lossy compression of digital holograms using Gabor frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas El Rhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lagrange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">San Vu-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics, Photonics and Digital Technologies for Imaging Applications VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.18, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3022395⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661879v1</w:t>
+                <w:t xml:space="preserve">hal-04661837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lossy compression of digital holograms using Gabor frames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear canonical transformations in phase space: the Gabor frames approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas El Rhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lagrange</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vu-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics, Photonics and Digital Technologies for Imaging Applications VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.21, </w:t>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3017090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3022395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661837v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open access dataset of holographic videos for codec analysis and machine learning applications</w:t>
               </w:r>
@@ -3128,261 +3128,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Supervised Focus Measure Fusing for Depth Estimation from Computer-Generated Holograms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holographic Near-eye Display with Real-time Embedded Rendering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Gargasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10221949⟩</w:t>
+              <w:t xml:space="preserve">SA '23: SIGGRAPH Asia 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Sydney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3610548.3618179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227451v1</w:t>
+                <w:t xml:space="preserve">hal-04351328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographic Near-eye Display with Real-time Embedded Rendering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Supervised Focus Measure Fusing for Depth Estimation from Computer-Generated Holograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Madali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SA '23: SIGGRAPH Asia 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Sydney, Australia. </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.2285-2289, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3610548.3618179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10221949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351328v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A standard way for computing numerical reconstructions of digital holograms</w:t>
               </w:r>
@@ -5355,51 +5355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524264v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagrange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171700v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.554228" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392285v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Madali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.501085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884494v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Rhammad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Vu Ngoc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11111034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662580v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.531348" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122546v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.487338" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.480561" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997475v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.478634" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13042463" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040438v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Birnbaum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raees Muhammad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Perra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blinder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.483357" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schelkens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Ahar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raees Kizhakkumkara Muhamad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naughton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37188/lam.2022.040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mahmoudpour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwan-Jung Oh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.404305" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touradj Ebrahimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwan&#8208;jung Oh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4218/etrij.2018-0509" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02389472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.008508" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415697v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.005459" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3015873" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016890" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Vu-Ngoc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022395" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017090" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168692v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX58391.2023.10178637" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10221949" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351328v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gargasson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hocquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610548.3618179" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2625521" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2632471" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997356v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Prazeres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raees Kizhakkumkara Muhammad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX55416.2022.9900913" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pinheiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624499" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549462v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675435" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361317v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554537" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361324v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2568180" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361378v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2020.HF1D.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361420v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Corda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2528402" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364948v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2529202" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802950" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574699" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415730v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PG.20151277" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229472v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2187045" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229462v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351751" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524264v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagrange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171700v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.554228" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392285v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Madali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.501085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884494v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Rhammad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Vu Ngoc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11111034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662580v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.531348" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122546v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.487338" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.480561" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997475v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.478634" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13042463" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040438v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Birnbaum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raees Muhammad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Perra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blinder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.483357" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schelkens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Ahar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raees Kizhakkumkara Muhamad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naughton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37188/lam.2022.040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mahmoudpour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwan-Jung Oh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.404305" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touradj Ebrahimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwan&#8208;jung Oh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4218/etrij.2018-0509" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02389472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.008508" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415697v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.005459" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3015873" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016890" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017090" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Vu-Ngoc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022395" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168692v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX58391.2023.10178637" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gargasson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hocquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610548.3618179" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227451v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10221949" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2625521" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2632471" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997356v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Prazeres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raees Kizhakkumkara Muhammad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX55416.2022.9900913" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pinheiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624499" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549462v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675435" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361317v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554537" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361324v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2568180" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361378v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2020.HF1D.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361420v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Corda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2528402" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364948v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2529202" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802950" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574699" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415730v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PG.20151277" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229472v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2187045" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229462v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351751" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>