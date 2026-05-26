--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -2161,77 +2161,2772 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast and flexible GPU implementation of the view-dependent error diffusion algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fracasso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics, Photonics and Digital Technologies for Imaging Applications VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3016890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparative review of optical flow estimation methods for computer-generated holograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Madali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics, Photonics and Digital Technologies for Imaging Applications VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.129980F, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3015873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linear canonical transformations in phase space: the Gabor frames approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas El Rhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vu-Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics, Photonics and Digital Technologies for Imaging Applications VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3022395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lossy compression of digital holograms using Gabor frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas El Rhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics, Photonics and Digital Technologies for Imaging Applications VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open access dataset of holographic videos for codec analysis and machine learning applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Madali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas El Rhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 15th International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. pp.258-263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX58391.2023.10178637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-Supervised Focus Measure Fusing for Depth Estimation from Computer-Generated Holograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Madali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.2285-2289, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10221949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holographic Near-eye Display with Real-time Embedded Rendering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Gargasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SA '23: SIGGRAPH Asia 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Sydney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3610548.3618179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A standard way for computing numerical reconstructions of digital holograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raees Kizhakkumkara Muhamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Perra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics, Photonics and Digital Technologies for Imaging Applications VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2625521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laser Beam Scanning Holography: enabling near-eye displays with wide field of view and focus cue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE AR, VR, MR Industry Talks 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2632471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quality evaluation of the JPEG Pleno Holography Call for Proposals response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Prazeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raees Kizhakkumkara Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schelkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2022 14th International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lippstadt, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX55416.2022.9900913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Definition of common test conditions for the new JPEG pleno holography standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Prazeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raees Kizhakkumkara Muhamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics, Photonics and Digital Technologies for Imaging Applications VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2624499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-time embedded hologram calculation for augmented reality glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2021 International Conference on Visual Communications and Image Processing (VCIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Munich, Germany. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VCIP53242.2021.9675435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compression and reconstruction of extremely-high resolution holograms based on hologram-lightfield transforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applications of Digital Image Processing XLIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Online Only, United States. pp.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2568180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-time computer-generated hologram calculation using pre-computed angular spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics, Photonics and Digital Technologies for Imaging Applications VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2554537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Standardization of Holographic Compression: JPEG Pleno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schelkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mahmoudpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwan-Jung Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Perra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Washington, United States. pp.HF1D.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2020.HF1D.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An exploratory study towards objective quality evaluation of digital hologram coding tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Corda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwan-Jung Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schelkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applications of Digital Image Processing XLII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, San Diego, United States. pp.49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2528402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards practical hologram streaming using progressive coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas El Rhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applications of Digital Image Processing XLII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, San Diego, United States. pp.50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2529202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scalable Coding Framework for a View-Dependent Streaming of Digital Holograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas El Rhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.146-150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8802950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computer generated hologram from Multiview-plus-Depth data considering specular reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia Expo Workshops (ICMEW 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Seattle, WA, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW.2016.7574699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complex modulation computer-generated hologram with occlusion effect by a fast hybrid point-source/wave-field approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pacific Conference on Computer Graphics and Applications (Pacific Graphics) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/PG.20151277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast generation of complex modulation video holograms using temporal redundancy compression and hybrid point-source/wave-field approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Optics + Photonics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2187045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229472v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complex modulation computer-generated hologram by a fast hybrid point-source/wave-field approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Quebec, Canada. pp.4962 - 4966, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229462v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génération Numérique d'Hologrammes : État de l'Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reims Image 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Reims, France. pp.1 - 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Brevet (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and calculation unit for estimating a depth map from a digital hologram, method for coding a video sequence, computer program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Madali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2266,73 +4961,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US2024127465 (A1). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for estimating a depth map associated with a digital hologram representing a scene and computer program associated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Madali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2367,73 +5062,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US2024153118 (A1). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for digitally generating a hologram, related device and computer program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2455,2752 +5150,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US2018143589 (A1). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449232v1</w:t>
-              </w:r>
-[...2693 lines deleted...]
-                <w:t xml:space="preserve">hal-01093050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5355,51 +5355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524264v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagrange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171700v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.554228" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392285v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Madali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.501085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884494v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Rhammad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Vu Ngoc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11111034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662580v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.531348" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122546v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.487338" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.480561" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997475v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.478634" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13042463" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040438v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Birnbaum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raees Muhammad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Perra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blinder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.483357" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schelkens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Ahar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raees Kizhakkumkara Muhamad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naughton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37188/lam.2022.040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mahmoudpour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwan-Jung Oh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.404305" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touradj Ebrahimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwan&#8208;jung Oh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4218/etrij.2018-0509" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02389472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.008508" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415697v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.005459" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3015873" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016890" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017090" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Vu-Ngoc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022395" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168692v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX58391.2023.10178637" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gargasson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hocquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610548.3618179" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227451v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10221949" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2625521" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2632471" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997356v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Prazeres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raees Kizhakkumkara Muhammad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX55416.2022.9900913" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pinheiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624499" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549462v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675435" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361317v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554537" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361324v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2568180" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361378v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2020.HF1D.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361420v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Corda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2528402" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364948v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2529202" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802950" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574699" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415730v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PG.20151277" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229472v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2187045" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229462v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351751" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524264v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagrange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171700v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.554228" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392285v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Madali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.501085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884494v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Rhammad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Vu Ngoc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11111034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662580v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.531348" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122546v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.487338" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.480561" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997475v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.478634" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13042463" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040438v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Birnbaum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raees Muhammad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Perra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blinder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.483357" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schelkens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Ahar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raees Kizhakkumkara Muhamad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naughton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37188/lam.2022.040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mahmoudpour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwan-Jung Oh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.404305" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touradj Ebrahimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwan&#8208;jung Oh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4218/etrij.2018-0509" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02389472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.008508" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415697v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.005459" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660965v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016890" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3015873" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Vu-Ngoc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022395" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017090" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX58391.2023.10178637" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227451v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10221949" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351328v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gargasson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hocquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610548.3618179" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683098v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2625521" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683094v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2632471" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997356v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Prazeres" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raees Kizhakkumkara Muhammad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX55416.2022.9900913" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683105v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pinheiro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624499" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549462v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675435" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361324v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2568180" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554537" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361378v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2020.HF1D.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361420v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Corda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2528402" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2529202" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8802950" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415724v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574699" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415730v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PG.20151277" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229472v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2187045" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229462v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351751" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093050v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>