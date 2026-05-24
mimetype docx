--- v0 (2026-04-26)
+++ v1 (2026-05-24)
@@ -621,222 +621,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume function and Mahler measure of exact polynomials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric structures and configurations of flags in orbits of real forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisha Falbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Marché</w:t>
+                <w:t xml:space="preserve">Qingxue Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compositio Mathematica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 157 (4), pp.809-834. </w:t>
+              <w:t xml:space="preserve">São Paulo Journal of Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.175-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1112/S0010437X21007016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40863-020-00175-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377099v1</w:t>
+                <w:t xml:space="preserve">hal-03377097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric structures and configurations of flags in orbits of real forms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisha Falbel</w:t>
+                <w:t xml:space="preserve">Volume function and Mahler measure of exact polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingxue Wang</w:t>
+                <w:t xml:space="preserve">Julien Marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">São Paulo Journal of Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (1), pp.175-213. </w:t>
+              <w:t xml:space="preserve">Compositio Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 157 (4), pp.809-834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40863-020-00175-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1112/S0010437X21007016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377097v1</w:t>
+                <w:t xml:space="preserve">hal-03377099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation Spaces of Discrete Groups of SU(2,1) in Quaternionic Hyperbolic Plane: A Case Study</w:t>
               </w:r>
@@ -1938,183 +1938,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief remark on orbits of SL(2,ℤ) in the Euclidean plane</w:t>
+                <w:t xml:space="preserve">POLYNOMIAL DYNAMIC AND LATTICE ORBITS IN S-ARITHMETIC HOMOGENEOUS SPACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Guilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30 (04), </w:t>
+              <w:t xml:space="preserve">Confluentes Mathematici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.1-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0143385709000315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1793744210000120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370220v1</w:t>
+                <w:t xml:space="preserve">hal-01370222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POLYNOMIAL DYNAMIC AND LATTICE ORBITS IN S-ARITHMETIC HOMOGENEOUS SPACES</w:t>
+                <w:t xml:space="preserve">A brief remark on orbits of SL(2,ℤ) in the Euclidean plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Guilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluentes Mathematici</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2 (1), pp.1-35. </w:t>
+              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (04), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1793744210000120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0143385709000315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370222v1</w:t>
+                <w:t xml:space="preserve">hal-01370220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire l’évolution d’un nuage de points</w:t>
               </w:r>
@@ -3165,51 +3165,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE155EBD"/>
+    <w:nsid w:val="66EA1856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3396,51 +3396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonin-guilloux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5269-6017" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115232443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524876v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisha Falbel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Guilloux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Will" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/advgeom-2025-0015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03615999v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahya Mehrabdollahei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Pengo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3611" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673101v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ggd/789" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Horesh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/pmb.50" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien March&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0010437X21007016" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377097v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxue Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40863-020-00175-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736953v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkang Kim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2018.1559776" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-020-00426-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-018-0404-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370287v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2017.1320240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362208v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Koseleff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwen Thistlethwaite" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2015.1068249" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/341" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13394" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2014-12376-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1434" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2014.18.1911" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803837v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2013.832441" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370226v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370220v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385709000315" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744210000120" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/r76p-xs31" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paul de Saint-Gervais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Burns" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Alvarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bavard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beguin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lanfranchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Varcin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441024v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Ben Aribi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Ho Wong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Courtois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659677v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Weisman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00372220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01370296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonin-guilloux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5269-6017" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115232443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524876v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisha Falbel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Guilloux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Will" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/advgeom-2025-0015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03615999v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahya Mehrabdollahei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Pengo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3611" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673101v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ggd/789" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Horesh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/pmb.50" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxue Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40863-020-00175-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377099v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien March&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0010437X21007016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736953v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkang Kim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2018.1559776" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-020-00426-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-018-0404-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370287v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2017.1320240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362208v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Koseleff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwen Thistlethwaite" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2015.1068249" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/341" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13394" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2014-12376-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1434" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2014.18.1911" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803837v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2013.832441" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370226v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370222v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744210000120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370220v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385709000315" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/r76p-xs31" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Paul de Saint-Gervais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Burns" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Alvarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bavard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beguin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lanfranchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Varcin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441024v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Ben Aribi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Ho Wong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Courtois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659677v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Weisman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00372220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01370296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>