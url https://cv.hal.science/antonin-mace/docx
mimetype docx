--- v0 (2026-03-10)
+++ v1 (2026-04-12)
@@ -297,325 +297,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05214456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voting Rights, Agenda Control and Information Aggregation</w:t>
+                <w:t xml:space="preserve">Public Information as a Source of Disagreement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniol Llorente-Saguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Meirowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoting Pi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03519689v3</w:t>
+                <w:t xml:space="preserve">halshs-04075483v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated Majority Voting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voting Rights, Agenda Control and Information Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniol Llorente-Saguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafael Treibich</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Xefteris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04610689v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03519689v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Information as a Source of Disagreement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repeated Majority Voting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Treibich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Meirowitz</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-04075483v2</w:t>
+                <w:t xml:space="preserve">halshs-04610689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voter coordination in elections : a case for approval voting</w:t>
               </w:r>
@@ -970,51 +970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inducing Cooperation through Weighted Voting and Veto Power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Treibich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1322,51 +1322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Treibich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1397,51 +1397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the Optimal Weights in a Utilitarian Model of Apportionment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Treibich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1589,248 +1589,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05163106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voting Rights, Agenda Control and Information Aggregation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aniol Llorente-Saguer</w:t>
+                <w:t xml:space="preserve">Voter coordination in elections: A case for approval voting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Xefteris</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matías Núñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Economic Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (6), pp.2598-2647. </w:t>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146, pp.1-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jeea/jvae035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2024.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04813979v1</w:t>
+                <w:t xml:space="preserve">halshs-04630490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voter coordination in elections: A case for approval voting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Durand</w:t>
+                <w:t xml:space="preserve">Voting Rights, Agenda Control and Information Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniol Llorente-Saguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matías Núñez</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Xefteris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 146, pp.1-34. </w:t>
+              <w:t xml:space="preserve">Journal of the European Economic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (6), pp.2598-2647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geb.2024.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jeea/jvae035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04630490v1</w:t>
+                <w:t xml:space="preserve">halshs-04813979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction&amp;quot; in Deliberative Democracy: Lessons from the French Citizens' Convention for Climate</w:t>
               </w:r>
@@ -1963,51 +1963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inducing Cooperation through Weighted Voting and Veto Power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Treibich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Economic Journal: Microeconomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (3), pp.70-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2204,248 +2204,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02087667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Democracy for Polarized Committees: The Tale of Blotto's Lieutenants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+                <w:t xml:space="preserve">Le Mécanisme Optimal de Vote au Sein du Conseil des Représentants d'un Système Fédéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lepelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geb.2017.10.009⟩</w:t>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (1-2), pp.203-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1044720ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680728v1</w:t>
+                <w:t xml:space="preserve">hal-01680778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mécanisme Optimal de Vote au Sein du Conseil des Représentants d'un Système Fédéral</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lepelley</w:t>
+                <w:t xml:space="preserve">Democracy for Polarized Committees: The Tale of Blotto's Lieutenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Casella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Macé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualite Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 93 (1-2), pp.203-248. </w:t>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106, pp.239 - 259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1044720ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2017.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680778v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Apportionment</w:t>
               </w:r>
@@ -2457,51 +2457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukio Koriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Treibich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3100,51 +3100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225030v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios Herrera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mac&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias N&#249;nez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05214456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniol Llorente-Saguer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Xefteris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519689v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Treibich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075483v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Meirowitz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoting Pi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162184v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Nunez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630095v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fabre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douenne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630090v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222200v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Casella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Koriyama" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109134v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12760" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeea/jvae035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2024.04.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03119539v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Arab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeckelandt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01212-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342906v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/mic.20180309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922012v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-economics-081720-114422" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087667v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2018.09.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2017.10.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Breton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lepelley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044720ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328526.3329643" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446216v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225030v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios Herrera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Mac&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias N&#249;nez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05214456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniol Llorente-Saguer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Xefteris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075483v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Meirowitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoting Pi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519689v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610689v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Treibich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162184v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Nunez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630095v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fabre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douenne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630090v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222200v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Casella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Koriyama" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109134v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12760" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630490v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2024.04.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813979v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeea/jvae035" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03119539v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Arab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeckelandt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01212-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342906v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/mic.20180309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922012v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-economics-081720-114422" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087667v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2018.09.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Breton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lepelley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044720ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2017.10.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328526.3329643" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446216v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>