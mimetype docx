--- v0 (2026-03-06)
+++ v1 (2026-04-16)
@@ -389,209 +389,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois grands ouvrages hydrauliques découverts sur le territoire des Triboques à Mommenheim-Bernolsheim et Kolbsheim (Bas-Rhin, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La plaine d'Alsace et ses abords à la période romaine : pistes de recherche pour les années futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47245/archimede.0011.ds2.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois grands ouvrages hydrauliques découverts sur le territoire des Triboques à Mommenheim-Bernolsheim et Kolbsheim (Bas-Rhin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47245/archimede.0011.ds2.07⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Félix Fleischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47245/archimede.0011.ds2.01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.47245/archimede.0011.ds2.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855030v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ensembles funéraires en contexte rural en Alsace, de la Tène finale à la fin du Haut-Empire, un bilan préliminaire</w:t>
               </w:r>
@@ -982,217 +982,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Vosges du Nord, un saltus forestier à la période romaine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Chroniques d'Archimède</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.27-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fouille du mois. Une villa romaine en Alsace Bossue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Calbris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Taillamée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 613, pp.56-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833368v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03973692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site archéologique des Rothenstauden – Vœllerdingen (France – 67). Étude pluridisciplinaire d’un habitat antique et de son environnement</w:t>
               </w:r>
@@ -2041,83 +2041,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction à l'ouvrage : &amp;quot;Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XVe colloque AGER, Saverne, 28 septembre au 1er octobre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, AVAGE, pp.9-14, 2024, Mémoires d’archéologie du Grand Est, 978-2-9590817-1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les villages et hameaux du Piémont vosgien à la période romaine : une spécificité au sein du massif des Vosges ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -2140,143 +2226,57 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">er</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> octobre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AVAGE, pp.155-174, 2024, Mémoires d’archéologie du Grand Est 11, 978-2-9590817-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787554v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04787547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du colloque : y a-t-il une place pour le village le hameau paysan dans le système d’habitat tardo-laténien et romain ?</w:t>
               </w:r>
@@ -4286,51 +4286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4509,77 +4509,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet « Silva Vosagus » - Les Vosges du Nord, un saltus forestier à la période romaine ? Rapport de prospection pédestre 2025. Le massif forestier du Pays de Bitche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; Société d’Histoire et d’Archéologie de Lorraine - Section du Pays de Bitche; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Metz. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4728,64 +4728,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet « Silva Vosagus » - Les Vosges du Nord, un saltus forestier à la période romaine ? Rapport de prospection pédestre 2024. La frange occidentale du massif forestier du Pays de Bitche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; Société d’Histoire et d’Archéologie de Lorraine - Section du Pays de Bitche; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Metz. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5166,64 +5166,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet « Silva Vosagus ». Les Vosges du Nord, un saltus forestier à la période romaine ? Rapport de prospection pédestre 2023 - Les Vosges du Nord bas-rhinoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR 7044 - Archimède; Association des Prospecteurs et Archéologues de Wingen-sur-Moder et Environs; Société de Recherche Archéologique d’Alsace Bossue; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Strasbourg. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5620,64 +5620,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Vosges du Nord, un saltus forestier à la période romaine ? - Rapport de prospection pédestre 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; ARCHIMEDE - Archéologie et histoire ancienne : Méditerranée - Europe; APAWE - Association des Prospecteurs et Archéologues de Wingen-sur-Moder et Environs; SRAAB - Société de Recherche Archéologique d’Alsace Bossue; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Strasbourg. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5809,51 +5809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Frenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Calcavino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Cnrs; UMR 7044 - Archimède; Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Grand Est. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6049,1915 +6049,1915 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eckwersheim (Bas-Rhin) : Lotissement &amp;quot;Auf die Niedermatten&amp;quot; : Découverte d’un habitat du Néolithique moyen Grossgartach, d’indices d’occupations du Néolithique récent et de l’âge du Bronze final et d’un établissement rural gallo-romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Croutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bébien Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Biellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guidez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Higelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Archéologie Alsace. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eckwersheim, Lotissement « Auf die Niedermatten »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Croutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Archéologie Alsace, Service régional de l’Archéologie Alsace. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Eckwersheim (Bas-Rhin) : Lotissement &amp;quot;Auf die Niedermatten&amp;quot; : Découverte d’un habitat du Néolithique moyen Grossgartach, d’indices d’occupations du Néolithique récent et de l’âge du Bronze final et d’un établissement rural gallo-romain</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckwersheim &amp;quot;Lotissement auf die Niedermatten&amp;quot;. Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Croutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[0] Archéologie Alsace. 2019</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archéologie Alsace. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archéologie Alsace. 2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensisheim, ZAID Tranche 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Archéologie Alsace, Service régional de l’Archéologie Alsace. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[0] Archéologie Alsace, Service régional de l’Archéologie Alsace. 2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurtelbach – Dehlingen : rapport 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zemlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Grand Est. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">M. Zemlic</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurtelbach – Dehlingen : rapport 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Grand Est. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurtelbach – Dehlingen. Rapport de fouille 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Grand Est. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurtelbach – Dehlingen : rapport 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Grand Est. 2019</w:t>
+              <w:t xml:space="preserve">[0] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Grand Est. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[0] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Grand Est. 2018</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bois de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie A. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schlossberg - Lemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Service régional de l’Ar¬chéologie de Lorraine. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belle Vue – Sarre-Union, rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrud Kühnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP, Service régional de l’Archéologie Alsace. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belle Vue – Sarre-Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrud Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP, Service régional de l’Ar¬chéologie Alsace. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bois de Lorraine », rapport de prospection inventaire intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Alsace. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Otterskopf – Voellerdingen », rapport de sondage : 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Alsace. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Heiligenbronnerfeld – Dehlingen », rapport de prospection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Grand Est. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Alsace. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">[0] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Grand Est. 2017</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Alsace. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[0] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie A. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Otterskopf – Voellerdingen », rapport de sondage : 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Alsace. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">[0] INRAP, Service régional de l’Archéologie Alsace. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen, notice de site », in FLOTTÉ (P.), LATRON (F.). et ROTH-ZEHNER (M.). (coord.), Projet collectif de recherche. Le monde rural gallo-romain en Alsace, Rapport d’activité 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Service régional de l’archéologie Alsace. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">[0] INRAP, Service régional de l’Ar¬chéologie Alsace. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de sondage : 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Alsace. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">[0] Service régional de l’Ar¬chéologie de Lorraine. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Otterskopf – Voellerdingen », rapport de prospection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de Recherche Archéologique d’Alsace Bossue, Service régional de l’archéologie Alsace. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Alsace. 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de sondage : 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Alsace. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Alsace. 2015</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de sondage. Rapport 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Université de Strasbourg. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Meyerwiese – Oermingen », rapport de prospection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Alsace. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Heiligenbronnerfeld – Dehlingen », rapport de prospection</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de sondage. Rapport 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Alsace. 2014</w:t>
+              <w:t xml:space="preserve">[0] Université de Strasbourg. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de sondage : 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Alsace. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...680 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612227v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-05312618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de sondage. Rapport 2010</w:t>
               </w:r>
@@ -8677,50 +8677,309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le projet Silva Vosagus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’actualité sur la période romaine sur la rive gauche du Rhin supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, équipe IV AMER de l’UMR 7044, May 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du plafond au sol : étude du niveau d’effondrement de la toiture de la grange de la villa gallo-romaine de Vœllerdingen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Touvron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e journée d’étude du réseau TCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau TCA, Nov 2025, Aix-en -Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étude des paysages fossiles sous forêts entre Meuse et Rhin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Territoires » de l’équipe IV AMER de l’UMR 7044</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, équipe IV AMER de l’UMR 7044, Nov 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fossilised Agricultural Landscapes (Meuse–Rhine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8729,519 +8988,260 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former Field Systems Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de géographie de Strasbourg, Sep 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies d’implantation des ensembles funéraires en contexte rural en Plaine d’Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Habasque-Sudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’actualité sur la période romaine sur la rive gauche du Rhin supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, équipe IV AMER de l’UMR 7044, May 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Habitats ruraux et ensembles funéraires à l’époque romaine en Gaule septentrionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAP, UMR HALMA, Mar 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...197 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Silva Vosagus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée archéologique de Lorraine du SRA Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SRA Grand-Est, Mar 2025, Bliesbruck, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391775v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-05391789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relier les données paléo-environnementales (bioarchéologiques) aux données archéologiques : quelques retours d'expériences réalisées sur le Plateau lorrain</w:t>
               </w:r>
@@ -9290,191 +9290,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Résultat des premières années de prospection dans les Vosges du nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Archéologiques Régionales du SRA Alsace – Ensisheim (France - 68)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service régional de l'archéologie, Feb 2024, Ensisheim, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trajectoire des habitats ruraux en Gaule du nord entre la période tardo-laténienne et l’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sans transition ? Approche comparative des phases d’occupations précoces et tardives des Gaules romaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5138 ARAR, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741533v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04741498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and evolution of rural settlements in Northern Gaul, Germania and Britain: interesting comparisons</w:t>
               </w:r>
@@ -9611,64 +9611,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Vosges du Nord à la période romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter les zones de moyenne montagne dans l’Occident romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Clermont Auvergne, Sep 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9756,381 +9756,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reconstruct the landscapes of the Plateau lorrain between the end of La Tène period and the Roman period (2nd century BC - 5th century AD): how can archaeological and palaeo-environmental data be linked?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternaire 13: Palaeoclimate changes, landscape evolution and human societies - from sedimentary basins to industrial landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Image, Ville, Environnement, 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silva Vosagus ? Le massif des Vosges à la période romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche « Habiter et mettre en valeur les territoires antiques : le cas de la moyenne montagne » de l’UMR7324 CITERES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les villae en Gaule du nord et en Germanies romaines : une innovation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interdisciplinaire de l’UMR 7044 "Archéologie de l’innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Reconstruct the landscapes of the Plateau lorrain between the end of La Tène period and the Roman period (2nd century BC - 5th century AD): how can archaeological and palaeo-environmental data be linked?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q13 - Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611813v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-03833353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire des habitats ruraux et chronologie d’apparition des nouvelles techniques de construction en Gaule</w:t>
               </w:r>
@@ -10179,50 +10179,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morphologie, économie et évolution des hameaux et villages de la Plaine d’Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Higelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bebien-Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGER XV : Villages et hameaux en Gaule et dans les espaces voisins entre la période laténienne et la fin de la période romaine (IIIe s. av. J.-C. - VIe s. ap. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Saverne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Domini oculus : analyse du contrôle visuel des territoires par les villae romaines du Plateau lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10231,257 +10356,132 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur : Dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en archéologie spatiale. Hommage à Jean-Luc Fiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les villages et hameaux du Piémont vosgien à la période romaine : une spécificité au sein du massif vosgien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGER XV : Villages et hameaux en Gaule et dans les espaces voisins entre la période laténienne et la fin de la période romaine (IIIe s. av. J.-C. - VIe s. ap. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Saverne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...80 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10675,178 +10675,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rauraques, Médiomatriques, Triboques et Romains : migrations, Conquête, mutations territoriales et influences culturelles entre Plaine d’Alsace et Plateau lorrain entre le 2e siècle av. J.-C. et le 2e siècle apr. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archäologie in der Großregion: Beiträge des internationalen Symposiums zur Archäologie in der Großregion in der Europäischen Akademie Otzenhausen vom 12.-15. April 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Otzenhausen, Allemagne. pp.115-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la villa romaine à la province : méthodes d’analyses multiscalaires des espaces et des paysages en Gaule du nord et en Germanie ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au « Séminaire d’Archéologie du Paysage » du laboratoire CITERES-LAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473674v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03468147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To boldly go where no one has gone before: integrating social factors in site location analysis and predictive modelling, the hierarchical types map</w:t>
               </w:r>
@@ -11275,191 +11275,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">To understand the role of socio-environmental factors in site location analysis of settlement: heritage and hierarchical-functional structure maps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Verhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « Models to explore settlement and land-use dynamics over the long term »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyser les espaces ruraux de la période romaine en Gaule et en Germanie : retour sur cinq années d’expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire « SIG, Archéologie et Histoire »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468170v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03468143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition des villae et qualités agronomiques des sols</w:t>
               </w:r>
@@ -11590,286 +11590,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ce que nous dit la géographie de la villa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier du projet ERC RurLand «Marché et circuits économiques»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arbre qui cache la forêt : les vestiges archéologiques de la forêt domaniale de Sarre-Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e journée interrégionale des prospecteurs du Parc Naturel des Vosges du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Oermingen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Variability and spatial extent of drought(s). At the beginning of antiquity in north-east France. Contribution of soil archives to scarce narrative data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Blaising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation et Résilience aux Sécheresses. Perspectives historiques en Europe et alentours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468174v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03468116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Monde Rural Gallo-Romain : résultats de cinq années de recherche collectives</w:t>
               </w:r>
@@ -12026,165 +12026,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Lorraine : premiers éléments de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier du projet ERC RurLand «Synthèse régionales»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des formes d’établissements aux configurations spatiales : diversité des territoires ruraux entre Moselle et Rhin du Ier s. av. J.-C. au Ve s. ap. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque de l’association Ager</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Antibes-Mougins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473517v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03468117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Lorraine antique</w:t>
               </w:r>
@@ -12522,165 +12522,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur deux microrégions du Plateau lorrain : l’Alsace Bossue et le secteur entre Seille et Nied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde Lorraine du projet ERC RurLand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aristocratie romaine dans le Nord-Est de la Gaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Aristocrates gaulois à l’âge du Fer (VIIe -Ier s. av. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612085v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03612093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les campagnes entre Moselle et Rhin pendant l’Antiquité : une mosaïque de « territoires</w:t>
               </w:r>
@@ -12886,51 +12886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une partie de la campagne gallo-romaine du Haut-Empire des cités des Médiomatriques et des Triboques préservée par la forêt : les habitats et parcellaires des Vosges du Nord (Moselle et Bas-Rhin) de part et d'autre du seuil de Saverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13050,51 +13050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une partie de la cam¬pagne gallo-romaine du Haut empire des cités des Médiomatriques et des Triboques préservée par la forêt : Les habitats et parcellaires des Vosges du Nord (Moselle et Bas-Rhin) de part et d’autre du seuil de Saverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13214,51 +13214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour en finir avec la civilisation des sommets vosgiens. Interactions entre le piémont vosgien, la Plaine rhénane et le Plateau lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13566,165 +13566,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les formes du paysage entre Sarre, Eichel et Isch à l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre du PCR « Monde rural gallo-romain en Alsace »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’environnement rural de l’agglomération antique de Sarre-Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre entre les membres du PCR « Monde rural gallo-romain en Alsace » et les chercheurs du centre archéologique d’Augst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Augst, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612156v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03612160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système de peuplement antique entre Sarre, Eichel et Isch</w:t>
               </w:r>
@@ -14937,51 +14937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855038v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Habasque-Sudour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.08" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346748v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flott&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guidez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fleischer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daverat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.07" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.01" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855034v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pichot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand-Emam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.03" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N&#252;sslein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.06" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nowakowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Taillam&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973679v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Higelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5197" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zemlic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787547v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran &#268;u&#269;kovi&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-archeologique.com/index.html?produit=56190" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494837v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2017.caaconference.org/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-43234" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468145v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-3-030-04576-0_5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473515v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468156v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernigaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boulanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brkojewitsch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daoulas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tailam&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409260v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Thuault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellinger Laurine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377290v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Touvron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armandine Carillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263265v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Abert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Biellmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257599v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263262v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920884v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ciccuta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lambert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231806v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858155v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473676v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751139v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frenzel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Calcavino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612165v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Zemlic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468169v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468148v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien Dabek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468149v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468146v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#252;sslein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468171v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288021v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468119v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468118v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288062v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud K&#252;hnle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Kuhnle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468177v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612204v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612208v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612191v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612198v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612212v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312619v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612222v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612227v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312618v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312629v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612231v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312631v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612224v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352284v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391779v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391738v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391769v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391749v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391775v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391789v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391751v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741498v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741517v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263277v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256718v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306725v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612083v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611813v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833363v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833353v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833357v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833223v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833238v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833348v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473673v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473546v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473674v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468147v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611798v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611807v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468167v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972574v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473516v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468170v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468143v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nuninger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Verhagen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468182v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468176v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468174v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vincent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468181v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468116v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468178v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611811v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473517v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468117v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468157v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468180v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612096v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612050v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612107v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612085v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612093v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612060v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612088v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612100v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007619v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612110v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612113v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612118v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612122v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612057v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612146v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612126v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612132v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612156v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612160v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612158v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328365v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785524v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786623v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833230v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611802v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473514v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611778v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611728v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612289v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03612283v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855038v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Habasque-Sudour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.08" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346748v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flott&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guidez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855037v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fleischer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daverat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.07" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855034v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pichot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand-Emam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.03" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N&#252;sslein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.06" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nowakowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833368v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Taillam&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973679v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Higelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5197" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zemlic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787547v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran &#268;u&#269;kovi&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-archeologique.com/index.html?produit=56190" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494837v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2017.caaconference.org/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-43234" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468145v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-3-030-04576-0_5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473515v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468156v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernigaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boulanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brkojewitsch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daoulas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tailam&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409260v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Thuault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellinger Laurine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377290v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Touvron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armandine Carillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263265v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Abert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Biellmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257599v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263262v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920884v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ciccuta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lambert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231806v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858155v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473676v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751139v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frenzel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Calcavino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612165v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Zemlic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468169v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312639v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien Dabek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468148v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468149v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468146v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#252;sslein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468171v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288021v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468119v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468118v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468177v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288062v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud K&#252;hnle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468158v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Kuhnle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612204v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612208v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612191v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612210v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612198v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612212v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312619v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612222v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312618v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612227v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312629v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612231v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312631v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612224v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352284v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391779v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391738v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391769v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391758v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391749v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391765v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391789v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391775v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391751v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741498v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741533v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741517v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263277v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256718v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306725v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833353v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833363v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612083v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611813v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833357v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833238v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833223v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833348v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473673v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473546v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611798v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611807v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468167v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972574v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473516v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468143v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nuninger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Verhagen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468170v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468182v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468176v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468116v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468174v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vincent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468178v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611811v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468117v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473517v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468157v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468180v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612096v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612050v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612107v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612093v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612085v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612060v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612088v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612100v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007619v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612110v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612113v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612118v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612122v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612057v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612146v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612126v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612132v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612160v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612156v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612158v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328365v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785524v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786623v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833230v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611802v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473514v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611778v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611728v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612289v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03612283v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>