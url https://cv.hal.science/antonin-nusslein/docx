--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -173,797 +173,797 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejoindre Brumath-Brocomagus, capitale de la cité des Triboques à la période romaine. Découverte récente de deux tronçons de voies des axes Brumath-Saverne et Brumath-Strasbourg</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La plaine d'Alsace et ses abords à la période romaine : pistes de recherche pour les années futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47245/archimede.0011.ds2.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.47245/archimede.0011.ds2.08⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois grands ouvrages hydrauliques découverts sur le territoire des Triboques à Mommenheim-Bernolsheim et Kolbsheim (Bas-Rhin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Fleischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47245/archimede.0011.ds2.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie, économie et évolution des hameaux et villages de la Plaine d’Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bébien-Dabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Habasque-Sudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires d’Archéologie du Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l’époque romaine., 11, pp.119-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ensembles funéraires en contexte rural en Alsace, de la Tène finale à la fin du Haut-Empire, un bilan préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Habasque-Sudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.47245/archimede.0011.ds2.01⟩</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47245/archimede.0011.ds2.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Daverat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+                <w:t xml:space="preserve">hal-04855034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secteur des « bâtiments B » de l’établissement rural d’époque romaine du Gurtelbach à Dehlingen (67) : une longue succession d’occupations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.47245/archimede.0011.ds2.07⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.209-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47245/archimede.0011.ds2.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'outillage d'une grange gallo-romaine sur le site du Gurtelbach à Dehlingen (Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, LXVII, pp.5-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejoindre Brumath-Brocomagus, capitale de la cité des Triboques à la période romaine. Découverte récente de deux tronçons de voies des axes Brumath-Saverne et Brumath-Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Habasque-Sudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.47245/archimede.0011.ds2.03⟩</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47245/archimede.0011.ds2.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...124 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">hal-04819217v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les campagnes romaines autour de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 420, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -988,51 +988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Vosges du Nord, un saltus forestier à la période romaine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1070,77 +1070,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fouille du mois. Une villa romaine en Alsace Bossue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Calbris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Taillamée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1178,51 +1178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site archéologique des Rothenstauden – Vœllerdingen (France – 67). Étude pluridisciplinaire d’un habitat antique et de son environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Chroniques d'Archimède</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1251,90 +1251,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hameaux et villages paysans de la période romaine en plaine d’Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Higelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 77 (2), pp.97-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1368,51 +1368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et histoire d’un massif forestier à travers les âges. Bilan de deux années de prospection pédestre dans la forêt domaniale de Sarre-Union et les forêts alentours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zemlic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1450,51 +1450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un autre regard sur l’espace rural Médiomatrique dans l’Antiquité. Analyse de deux microrégions entre les Vosges et la Moselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, L'antiquité en Lorraine : actualité des recherches, Numéro spécial, pp.33-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1519,51 +1519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un autre regard sur l'espace rural médiomatrique dans l'Antiquité. Analyse de deux micro-régions entre les Vosges et la Moselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, numéro spécial, pp.31-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1582,195 +1582,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUANCER ET AMÉLIORER L'ANALYSE DES SYSTÈMES DE PEUPLEMENT BASÉE SUR LES DONNÉES DE PROSPECTIONS PÉDESTRES: L'ÉTUDE DE LA DYNAMIQUE D'OCCUPATION ANTIQUE DU PLATEAU LORRAIN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nuancer et améliorer l’analyse des systèmes de peuplement basée sur les données de prospection pédestres : l’étude de la dynamique d’occupation antique du Plateau Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27, pp.47-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494857v1</w:t>
+                <w:t xml:space="preserve">hal-03468179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuancer et améliorer l’analyse des systèmes de peuplement basée sur les données de prospection pédestres : l’étude de la dynamique d’occupation antique du Plateau Lorrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">NUANCER ET AMÉLIORER L'ANALYSE DES SYSTÈMES DE PEUPLEMENT BASÉE SUR LES DONNÉES DE PROSPECTIONS PÉDESTRES: L'ÉTUDE DE LA DYNAMIQUE D'OCCUPATION ANTIQUE DU PLATEAU LORRAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27, pp.47-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468179v1</w:t>
+                <w:t xml:space="preserve">hal-03494857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une partie de la campagne gallo-romaine du Haut-Empire des cités des Médiomatriques et des Triboques préservée par la forêt : les habitats et parcellaires des Vosges du Nord 226 (Moselle et Bas-Rhin) de part et d’autre du seuil de Saverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1808,51 +1808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarre-Union et ses environs à l'époque romaine : recherches anciennes et nouvelles connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pays d’Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 244, pp.23-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1877,51 +1877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarre-Union et ses environs à l’époque romaine : recherches anciennes et nouvelles connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d’Histoire et d’Archéologie de Saverne et environs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 244, pp.23-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1946,51 +1946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déversoir aux Kreisaugen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d’Histoire et d’Archéologie de Saverne et environs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 225 (3-4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2041,169 +2041,83 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à l'ouvrage : &amp;quot;Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les villages et hameaux du Piémont vosgien à la période romaine : une spécificité au sein du massif des Vosges ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...97 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -2226,87 +2140,173 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">er</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> octobre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AVAGE, pp.155-174, 2024, Mémoires d’archéologie du Grand Est 11, 978-2-9590817-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04787554v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à l'ouvrage : &amp;quot;Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XVe colloque AGER, Saverne, 28 septembre au 1er octobre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, AVAGE, pp.9-14, 2024, Mémoires d’archéologie du Grand Est, 978-2-9590817-1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du colloque : y a-t-il une place pour le village le hameau paysan dans le système d’habitat tardo-laténien et romain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -2365,51 +2365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domini oculus - Potentiel de visibilité et intervisibilité des habitats de la période romaine sur le Plateau lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Čučković</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2464,51 +2464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 3rd Century between Meuse and Rhine (Alsace and Lorraine, France) : contrasting Situations in the rural world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Auer; Christoph Hinker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman settlements and the "crisis" of the 3rd century AD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Harrassowitz Verlag, pp.107-122, 2021, Ager Aguntinus. Historisch-archäologische Forschungen</w:t>
@@ -2537,51 +2537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To boldly go where no one has gone before: integrating social factors in site location analysis and predictive modelling, the hierarchical types map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2654,64 +2654,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rauraques, Médiomatriques, Triboques et Romains : migrations, Conquête, mutations territoriales et influences culturelles entre Plaine d’Alsace et Plateau lorrain entre le 2e siècle av. J.-C. et le 2e siècle apr. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologie in der Großregion: Beiträge des internationalen Symposiums zur Archäologie in der Großregion in der Europäischen Akademie Otzenhausen vom 12.-15. April 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Europäische Akademie Otzenhausen, pp.115-168, 2020, Archäologentage Otzenhausen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2736,51 +2736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace rural sous le Haut-Empire entre Vosges et Forêt-Noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Rhin supérieur: essai d'histoire transfrontalière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.87-90, 2019, 979-10-344-0042-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2805,51 +2805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Different Vision of Ancient Settlement Dynamics: Creation and Application of a Model of Evolution of Roman Settlement of the Plateau Lorrain (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finding the Limits of the Limes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2887,51 +2887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3 : Les établissements ruraux du Haut-Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2982,714 +2982,714 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia rvstica: les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.555-656, 2017, Mémoires, 9782356132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Rustica, 1. Les campagnes du Nord-Est de la Gaule de la fin de l’Âge du fer à l’Antiquité tardive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, Ausonius éditions, pp.555-655, 2017, Mémoires, 978-2-35613-206-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02369535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Bernigaud</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Boulanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Brkojewitsch</w:t>
+                <w:t xml:space="preserve">Karine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Daoulas</w:t>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Reddé. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia rvstica: les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius éditions, pp.555-656, 2017, Mémoires, 9782356132</w:t>
+              <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (49), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 12. La Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brkojewitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Rustica I. Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius éditions, pp.555-655, 2017, Mémoires 49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Higelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Putelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (49), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausonius éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...114 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ateliers monétaires dans les campagnes médiomatriques pendant l’Antiquité tardive : qui sont les fabricants de monnaies d’imitation de la vallée de la Sarre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monnaies et monétarisation dans les campagnes de la Gaule du Nord et de l'Est, de l'âge du Fer à l'Antiquité tardive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 91, Ausonius éditions, pp.141-157, 2016, Scripta Antiqua, 9782356131737</w:t>
@@ -3750,51 +3750,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l’époque romaine, actes du XV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; colloque AGER, Saverne, 28 septembre au 1&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; octobre 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AVAGE, 11, 2024, Mémoires d’archéologie du Grand Est, 978-2-9590817-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3864,51 +3864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Fichtl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, Gallia Rustica 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -3930,51 +3930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les campagnes entre Moselle et Rhin dans l'Antiquité : dynamiques du peuplement du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C. au V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. ap. J.-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AVAGE, 2, 2018, Mémoires d'archéologie du Grand Est, 978-2-9561936-1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4018,4408 +4018,4408 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projet SARHAE - Le site archéologique des Rothenstauden à Voellerdingen (67) étude d’un habitat antique et de son environnement - Rapport d’opération 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Cicutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; UMR 7044 - Archimède. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dehlingen (Bas-Rhin, 67) : La cour rustique de la villa romaine du Gurtelbach, première synthèse des campagnes de fouilles programmées, rapport de triennale (2023-2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Calbris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tailamée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; UMR 7044 - Archimède. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet SARHAE. Le site archéologique des Rothenstaudenà Voellerdingen (67) étude d’un habitat antique et de son environnement - Rapport d’opération 2024 : fouille, prospection géophysique, analyse des données LiDAR et paléo-environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Heidi Cicutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dellinger Laurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gavazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; UMR 7044 - Archimède; Enerex; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Strasbourg; Université de Strasbourg - Investissements d’avenir; Communauté de Communes de l’Alsace Bossue; Commune de Voellerdingen; Société de Recherche Archéologique d’Alsace Bossue; INRAP; Université de Lorraine; UMR 7360 LIEC. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcellaires et habitats fossiles des forêts du Pays des étangs - Rapport d’opération 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction régionale des Affaires Culturelles du Grand Est - Site de Metz; CNRS; UMR 7044 Archimède; Ministère de la Culture; Université Savoie Mont-Blanc. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet « Silva Vosagus » - Les Vosges du Nord, un saltus forestier à la période romaine ? Rapport de prospection pédestre 2025. Le massif forestier du Pays de Bitche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; Société d’Histoire et d’Archéologie de Lorraine - Section du Pays de Bitche; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Metz. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet « Silva Vosagus » - Les Vosges du Nord, un saltus forestier à la période romaine ? Rapport de prospection pédestre 2024. La frange occidentale du massif forestier du Pays de Bitche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; Société d’Histoire et d’Archéologie de Lorraine - Section du Pays de Bitche; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Metz. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet SARHAE. Le site archéologique des Rothenstauden à Voellerdingen (67). Etude d’un habitat antique et de son environnement. Rapport d’opération 2023 : fouilles, prospection géophysique et analyse des données Lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Cicutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gavazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Touvron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; UMR 7044; Société de Recherche Archéologique d’Alsace Bossue; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Strasbourg; Université de Strasbourg - Investissements d’avenir; Communauté de Communes de l’Alsace Bossue; Inrap; Enerex. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dehlingen (Bas-Rhin) : 3e campagne de fouille programmée de la cour rustique de la villa romaine du Gurtelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manon Tailamée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; UMR 7044 - Archimède. 2026</w:t>
+              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; Communauté de Communes de l’Alsace Bossue; Service régional d'archéologie Grand Est; Société de Recherche Archéologique d’Alsace Bossue. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENSISHEIM, Haut-Rhin, Reguisheimer Feld, ZAID, Tranche 3. Six millénaires d'occupations du Mésolithique au Premier Moyen Âge. Volume 5. L'époque romaine et mérovingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Abert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bébien-Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Biellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archéologie Alsace. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet « Silva Vosagus ». Les Vosges du Nord, un saltus forestier à la période romaine ? Rapport de prospection pédestre 2023 - Les Vosges du Nord bas-rhinoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 7044 - Archimède; Association des Prospecteurs et Archéologues de Wingen-sur-Moder et Environs; Société de Recherche Archéologique d’Alsace Bossue; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Strasbourg. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BERNOLSHEIM, MOMMENHEIM, Bas-Rhin, Plateforme Départementale, d’Activités de la région de Brumath. Volume 6. Les occupations antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bébien-Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archéologie Alsace. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet SARHAE. Le site archéologique des Rothenstauden à Voellerdingen (67). Étude d’un habitat antique et de son environnement - Rapport de fouille 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Ciccuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; UMR 7044 - Archimede; Service régional de l'archéologie Grand Est; INRAP; Communautés de Communes d'Alsace Bossue; Société de Recherche Archéologique d'Alsace Bossue. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dehlingen (Bas-Rhin) : 2e campagne de fouille programmée de la cour rustique de la villa romaine du Gurtelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tailamée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armandine Carillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; Communauté de Communes de l’Alsace Bossue; Service Régional de l’Archéologie Grand-Est; Société de Recherche Archéologique d’Alsace Bossue. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dehlingen (Bas-Rhin). Première campagne de fouille programmée de la cour rustique de la villa romaine du Gurtelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tailamée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Régional de l’Archéologie Grand-Est. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Vosges du Nord, un saltus forestier à la période romaine ? - Rapport de prospection pédestre 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; ARCHIMEDE - Archéologie et histoire ancienne : Méditerranée - Europe; APAWE - Association des Prospecteurs et Archéologues de Wingen-sur-Moder et Environs; SRAAB - Société de Recherche Archéologique d’Alsace Bossue; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Strasbourg. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voellerdingen (67), Site archéologique des « Rothenstauden », Sondages exploratoires 2021, Rapport de sondage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Cicutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jade Thuault</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Frenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Calcavino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS; UMR 7044 - Archimède. 2026</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Cnrs; UMR 7044 - Archimède; Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Grand Est. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dehlingen (67), Établissement antique du « Gurtelbach », Bâtiment B, Document final de synthèse, Campagnes de sondages 1996 – 2015, Fouille programmée 2016, Programme de fouille triennale 2017-2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megane Zemlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pilon</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7044; Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Grand Est. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612165v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Site archéologique des « Rothenstauden » - Sondages exploratoires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] CNRS - UMR7044 Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Grand Est. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarre-Union – Ville-Neuve, Rue de Fénétrange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Archéologie Alsace, Service régional de l’archéologie Grand Est. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckwersheim (Bas-Rhin) : Lotissement &amp;quot;Auf die Niedermatten&amp;quot; : Découverte d’un habitat du Néolithique moyen Grossgartach, d’indices d’occupations du Néolithique récent et de l’âge du Bronze final et d’un établissement rural gallo-romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Croutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bébien Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Biellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guidez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Higelin</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Direction régionale des Affaires Culturelles du Grand Est - Site de Metz; CNRS; UMR 7044 Archimède; Ministère de la Culture; Université Savoie Mont-Blanc. 2025</w:t>
+              <w:t xml:space="preserve">[0] Archéologie Alsace. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">CNRS; UMR 7044 - Archimède; Enerex; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Strasbourg; Université de Strasbourg - Investissements d’avenir; Communauté de Communes de l’Alsace Bossue; Commune de Voellerdingen; Société de Recherche Archéologique d’Alsace Bossue; INRAP; Université de Lorraine; UMR 7360 LIEC. 2025</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckwersheim, Lotissement « Auf die Niedermatten »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Croutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Archéologie Alsace, Service régional de l’Archéologie Alsace. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">CNRS; Société d’Histoire et d’Archéologie de Lorraine - Section du Pays de Bitche; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Metz. 2025</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckwersheim &amp;quot;Lotissement auf die Niedermatten&amp;quot;. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Croutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archéologie Alsace. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensisheim, ZAID Tranche 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Archéologie Alsace, Service régional de l’Archéologie Alsace. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurtelbach – Dehlingen : rapport 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zemlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Grand Est. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurtelbach – Dehlingen : rapport 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Grand Est. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurtelbach – Dehlingen. Rapport de fouille 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; Communauté de Communes de l’Alsace Bossue; Service régional d'archéologie Grand Est; Société de Recherche Archéologique d’Alsace Bossue. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Grand Est. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">CNRS; Société d’Histoire et d’Archéologie de Lorraine - Section du Pays de Bitche; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Metz. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurtelbach – Dehlingen : rapport 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Grand Est. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">CNRS; UMR 7044; Société de Recherche Archéologique d’Alsace Bossue; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Strasbourg; Université de Strasbourg - Investissements d’avenir; Communauté de Communes de l’Alsace Bossue; Inrap; Enerex. 2024</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belle Vue – Sarre-Union, rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrud Kühnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP, Service régional de l’Archéologie Alsace. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belle Vue – Sarre-Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrud Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP, Service régional de l’Ar¬chéologie Alsace. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schlossberg - Lemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Service régional de l’Ar¬chéologie de Lorraine. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bois de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie A. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bois de Lorraine », rapport de prospection inventaire intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Alsace. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Otterskopf – Voellerdingen », rapport de sondage : 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Alsace. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; Communauté de Communes de l’Alsace Bossue; Service Régional de l’Archéologie Grand-Est; Société de Recherche Archéologique d’Alsace Bossue. 2023</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Alsace. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...108 lines deleted...]
-              <w:t xml:space="preserve">Archéologie Alsace. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Otterskopf – Voellerdingen », rapport de sondage : 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Alsace. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">UMR 7044 - Archimède; Association des Prospecteurs et Archéologues de Wingen-sur-Moder et Environs; Société de Recherche Archéologique d’Alsace Bossue; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Strasbourg. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Heiligenbronnerfeld – Dehlingen », rapport de prospection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Alsace. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Archéologie Alsace. 2023</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Otterskopf – Voellerdingen », rapport de prospection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de Recherche Archéologique d’Alsace Bossue, Service régional de l’archéologie Alsace. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">CNRS; UMR 7044 - Archimede; Service régional de l'archéologie Grand Est; INRAP; Communautés de Communes d'Alsace Bossue; Société de Recherche Archéologique d'Alsace Bossue. 2023</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de sondage : 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Alsace. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen, notice de site », in FLOTTÉ (P.), LATRON (F.). et ROTH-ZEHNER (M.). (coord.), Projet collectif de recherche. Le monde rural gallo-romain en Alsace, Rapport d’activité 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Service Régional de l’Archéologie Grand-Est. 2022</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Service régional de l’archéologie Alsace. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">CNRS; ARCHIMEDE - Archéologie et histoire ancienne : Méditerranée - Europe; APAWE - Association des Prospecteurs et Archéologues de Wingen-sur-Moder et Environs; SRAAB - Société de Recherche Archéologique d’Alsace Bossue; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Strasbourg. 2022</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de sondage. Rapport 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Université de Strasbourg. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[0] CNRS - UMR7044 Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Grand Est. 2021</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Meyerwiese – Oermingen », rapport de prospection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Alsace. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...108 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Cnrs; UMR 7044 - Archimède; Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Grand Est. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de sondage : 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Alsace. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de sondage. Rapport 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7044; Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Grand Est. 2021</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Université de Strasbourg. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de sondage : 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Alsace. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[0] Archéologie Alsace, Service régional de l’archéologie Grand Est. 2020</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de sondage : 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Alsace. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...108 lines deleted...]
-              <w:t xml:space="preserve">[0] Archéologie Alsace. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de sondage. Rapport 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Université de Strasbourg. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">[0] Archéologie Alsace, Service régional de l’Archéologie Alsace. 2019</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de sondage : 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Alsace. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archéologie Alsace. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de sondage. Rapport 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Université de Strasbourg. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[0] Archéologie Alsace, Service régional de l’Archéologie Alsace. 2019</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rue du moulin – Oermingen », rapport de sauvetage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Alsace. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">[0] Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Grand Est. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rue du moulin – Oermingen »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Université de Strasbourg. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...1852 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312631v1</w:t>
-              </w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-03612224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8431,1080 +8431,1080 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le site des Rothenstauden à Vœllerdingen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée archéologique d'Alsace du SRA Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRA Grand-Est, Feb 2025, Andlau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fossilised Agricultural Landscapes (Meuse–Rhine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former Field Systems Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de géographie de Strasbourg, Sep 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du plafond au sol : étude du niveau d’effondrement de la toiture de la grange de la villa gallo-romaine de Vœllerdingen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Touvron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e journée d’étude du réseau TCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau TCA, Nov 2025, Aix-en -Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet Silva Vosagus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’actualité sur la période romaine sur la rive gauche du Rhin supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, équipe IV AMER de l’UMR 7044, May 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étude des paysages fossiles sous forêts entre Meuse et Rhin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Territoires » de l’équipe IV AMER de l’UMR 7044</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, équipe IV AMER de l’UMR 7044, Nov 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The settlement systems in the Roman period (2nd and 3rd c. AD) between the Rhine and the Meuse (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Studies in Roman Settlement and Landscape Archaeology: Exploring Regional Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NWO Constructing the Limes project and Archon research school, May 2025, Utrecht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet Silva Vosagus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée archéologique de Lorraine du SRA Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRA Grand-Est, Mar 2025, Bliesbruck, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies d’implantation des ensembles funéraires en contexte rural en Plaine d’Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Habasque-Sudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Habitats ruraux et ensembles funéraires à l’époque romaine en Gaule septentrionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAP, UMR HALMA, Mar 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relier les données paléo-environnementales (bioarchéologiques) aux données archéologiques : quelques retours d'expériences réalisées sur le Plateau lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde prospective « écosystèmes et héritages bio-culturels »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thème 1 de la FRA BioArchéologie - Faire de l'histoire du vivant une force de l'avenir, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les dépôts tardo-antiques de l’établissement rural du Gurtelbach à Dehlingen (67)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Calbris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATEG IX Les dépôts d’objets métalliques en contexte archéologique dans les provinces gauloises et limitrophes durant l’Antiquité tardive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céline Brun; Julian Castelbou; Emmanuelle Dumas; Anne Flammin; Tony Silvino, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoire des habitats ruraux en Gaule du nord entre la période tardo-laténienne et l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée archéologique d'Alsace du SRA Grand-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SRA Grand-Est, Feb 2025, Andlau, France</w:t>
+              <w:t xml:space="preserve">Sans transition ? Approche comparative des phases d’occupations précoces et tardives des Gaules romaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5138 ARAR, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...104 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résultat des premières années de prospection dans les Vosges du nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...616 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Archéologiques Régionales du SRA Alsace – Ensisheim (France - 68)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service régional de l'archéologie, Feb 2024, Ensisheim, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and evolution of rural settlements in Northern Gaul, Germania and Britain: interesting comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman Archaeology Conference/Theoretical Roman Archaeology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9529,51 +9529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richesses et curiosités archéologiques des forêts d'Alsace Bossue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence grand public au Musée et sites archéologiques d'Alsace Bossue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Dehlingen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9598,64 +9598,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Vosges du Nord à la période romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9693,51 +9693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des formes d'habitats ruraux et des types de peuplements entre Plateau lorrain et plaine d’Alsace au Haut-Empire : quels sont les facteurs d’origine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ARS - La société provinciale romaine en question. Formes de coexistence et de distinction dans les provinces occidentales de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASSOCIATION POUR L'ARCHÉOLOGIE ROMAINE EN SUISSE, Mar 2023, Berne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9756,519 +9756,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trajectoire des habitats ruraux et chronologie d’apparition des nouvelles techniques de construction en Gaule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’équipe IV AMER de l’UMR7044 « Du poteau planté au mur maçonné : de l’architecture gauloise à l’architecture romaine en milieu rural »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reconstruct the landscapes of the Plateau lorrain between the end of La Tène period and the Roman period (2nd century BC - 5th century AD): how can archaeological and palaeo-environmental data be linked?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire 13: Palaeoclimate changes, landscape evolution and human societies - from sedimentary basins to industrial landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Image, Ville, Environnement, 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silva Vosagus ? Le massif des Vosges à la période romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche « Habiter et mettre en valeur les territoires antiques : le cas de la moyenne montagne » de l’UMR7324 CITERES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villae en Gaule du nord et en Germanies romaines : une innovation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interdisciplinaire de l’UMR 7044 "Archéologie de l’innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Reconstruct the landscapes of the Plateau lorrain between the end of La Tène period and the Roman period (2nd century BC - 5th century AD): how can archaeological and palaeo-environmental data be linked?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q13 - Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie, économie et évolution des hameaux et villages de la Plaine d’Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Higelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bebien-Dabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10310,51 +10310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domini oculus : analyse du contrôle visuel des territoires par les villae romaines du Plateau lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Čučković</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10392,51 +10392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villages et hameaux du Piémont vosgien à la période romaine : une spécificité au sein du massif vosgien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10468,415 +10468,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The 3rd Century between Meuse and Rhine (Alsace and Lorraine, France) : contrasting Situations in the rural world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Aguntum Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Innsbruck, Austria. pp.107-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Villages et hameaux en Gaule du Nord et en Germanie à la période romaine : des types d’habitats encore méconnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de l’axe 3 du CHEC "Village des historiens, village des archéologues”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la villa romaine à la province : méthodes d’analyses multiscalaires des espaces et des paysages en Gaule du nord et en Germanie ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Aguntum Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Innsbruck, Austria. pp.107-122</w:t>
+              <w:t xml:space="preserve">Communication au « Séminaire d’Archéologie du Paysage » du laboratoire CITERES-LAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rauraques, Médiomatriques, Triboques et Romains : migrations, Conquête, mutations territoriales et influences culturelles entre Plaine d’Alsace et Plateau lorrain entre le 2e siècle av. J.-C. et le 2e siècle apr. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archäologie in der Großregion: Beiträge des internationalen Symposiums zur Archäologie in der Großregion in der Europäischen Akademie Otzenhausen vom 12.-15. April 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Otzenhausen, Allemagne. pp.115-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ferme gauloise à la villa romaine : trajectoire(s) des habitats ruraux dans le nord de la Gaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’étude de l’équipe AMER de l’UMR 7044 « La romanisation des campagnes en Gaule »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To boldly go where no one has gone before: integrating social factors in site location analysis and predictive modelling, the hierarchical types map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10936,51 +10936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Different Vision of Ancient Settlement Dynamics: Creation and Application of a Model of Evolution of Roman Settlement of the Plateau Lorrain (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finding the limits of the Limes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Amsterdam, Netherlands. pp.77-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11005,51 +11005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources archéologiques et frontières : quelle(s) limite(s) ? L’exemple du nord de la Gaule et des Germanies à la période romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international « Cités de frontière, villes des marges. Regards croisés et perspectives de recherche sur les formes urbaines (de l’époque archaïque à l’Antiquité tardive) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11068,864 +11068,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rauraques, Médiomatriques, Triboques et Romains : migrations, Conquête, mutations territoriales et influences culturelles entre Plaine d’Alsace et Plateau lorrain entre le IIe s. av. J.-C. et le Ier s. apr. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire interdisciplinaire de l’UMR 7044 sur le thème des migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les espaces ruraux de la période romaine en Gaule et en Germanie : retour sur cinq années d’expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « SIG, Archéologie et Histoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To understand the role of socio-environmental factors in site location analysis of settlement: heritage and hierarchical-functional structure maps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Verhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « Models to explore settlement and land-use dynamics over the long term »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Considering variations among regional case studies : settlement pattern and land use dynamic during antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIS Day ARCHON Research School of Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01972574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variability and spatial extent of drought(s). At the beginning of antiquity in north-east France. Contribution of soil archives to scarce narrative data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Blaising</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire interdisciplinaire de l’UMR 7044 sur le thème des migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Adaptation et Résilience aux Sécheresses. Perspectives historiques en Europe et alentours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Ph. Verhagen</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arbre qui cache la forêt : les vestiges archéologiques de la forêt domaniale de Sarre-Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire « Models to explore settlement and land-use dynamics over the long term »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">3e journée interrégionale des prospecteurs du Parc Naturel des Vosges du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Oermingen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que nous dit la géographie de la villa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire « SIG, Archéologie et Histoire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Atelier du projet ERC RurLand «Marché et circuits économiques»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition des villae et qualités agronomiques des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du projet ERC RurLand «Peut-on modéliser les systèmes agraires antiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’établissement antique du Gurtelbach : résultats des fouilles de 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Archéologique régionale du SRA Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Sélestat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...257 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Monde Rural Gallo-Romain : résultats de cinq années de recherche collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Higelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11963,51 +11963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ateliers monétaires dans les campagnes médiomatriques pendant l’Antiquité tardive : qui sont les fabricants de monnaies d’imitation de la vallée de la Sarre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monnaies et monétarisation dans les campagnes de la Gaule du Nord et de l'Est, de l'âge du Fer à l'Antiquité tardive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France. pp.141-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12026,1170 +12026,1170 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modalités d’implantations et exploitation des ressources naturelles entre Moselle et Rhin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier du projet ERC RurLand « Potentialités des sols et systèmes agricoles dans les gaules du Nord et de l’est»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Lorraine : premiers éléments de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du projet ERC RurLand «Synthèse régionales»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des formes d’établissements aux configurations spatiales : diversité des territoires ruraux entre Moselle et Rhin du Ier s. av. J.-C. au Ve s. ap. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque de l’association Ager</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Antibes-Mougins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Lorraine antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du projet ERC RurLand « Présentations régionales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuancer et améliorer l’analyse des systèmes de peuplement basée sur les données de prospections pédestres : l’apport des fouilles archéologiques dans l’étude des dynamiques spatio-temporelles antiques du Plateau lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du projet ERC RurLand « Potentialités des sols et systèmes agricoles dans les gaules du Nord et de l’est»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">20e Colloque international d’Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristocratie romaine dans le Nord-Est de la Gaule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Aristocrates gaulois à l’âge du Fer (VIIe -Ier s. av. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur deux microrégions du Plateau lorrain : l’Alsace Bossue et le secteur entre Seille et Nied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde Lorraine du projet ERC RurLand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuance and improving the analysis of settlement systems based on the walking surveys data : the contribution of archaeological excavations in the study of antique spatio-temporal dynamics in the Plateau Lorrain (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VU University GIS-day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les campagnes entre Moselle et Rhin pendant l’Antiquité : une mosaïque de « territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’ANACT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typologie hierarchico-fonctionnelle des établissements antiques entre Moselle et Rhin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier du projet ERC RurLand « Classement des éta¬blissements ruraux dans la Gaule du Nord »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoi de neuf en Alsace bossue ? Programme de recherche et résultats de ces cinq dernières années</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Archéologique régionale du SRA Alsace – Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Monde Rural Gallo-Romain : méthodes, premiers résultats, nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Archéologique régionale du SRA Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une partie de la cam¬pagne gallo-romaine du Haut empire des cités des Médiomatriques et des Triboques préservée par la forêt : Les habitats et parcellaires des Vosges du Nord (Moselle et Bas-Rhin) de part et d’autre du seuil de Saverne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Colloque international d’Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">Atelier n°2 du projet ERC RurLand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...447 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une partie de la campagne gallo-romaine du Haut-Empire des cités des Médiomatriques et des Triboques préservée par la forêt : les habitats et parcellaires des Vosges du Nord (Moselle et Bas-Rhin) de part et d'autre du seuil de Saverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les parcellaires conservés sous forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Car¬tographier les peuplements anciens à partir des données archéologiques : est-ce impossible ? Données, taphonomie, SIA et arkeoGIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Clio en Carte II »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Monde rural gallo-romain en Alsace : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier n°1 du projet RurLand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13227,51 +13227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour en finir avec la civilisation des sommets vosgiens. Interactions entre le piémont vosgien, la Plaine rhénane et le Plateau lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interdisciplinaire de l’UMR 7044</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13296,51 +13296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuancer et améliorer l’analyse des dynamiques spatio-temporelles basées sur des données de prospections : l’apport des fouilles archéologiques dans l’étude des systèmes de peuplement anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque final du programme ArkeoGis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13365,51 +13365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les campagnes antiques de la frange orientale de la cité des Médiomatriques : contrastes et diversités des systèmes de peuplement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interuniversitaire des universités de Strasbourg, Fribourg, Neuchâtel, Besançon et Dijon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13434,51 +13434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuancer et améliorer l’analyse des dynamiques spatio-temporelles basées sur des données de prospections : l’apport des fouilles archéologiques dans l’étude du système de peuplement antique entre Alsace Bossue et Pays de Bitche (Bas-Rhin et Moselle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire jeune chercheur du Gdr MoDys sur la gestion des incertitudes dans les modélisations spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Frasnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13503,51 +13503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le peuplement des campagnes antiques entre Moselle et plaine du Rhin : état des connaissances, problématiques et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du groupe de recherche universitaire trinational (France, Allemagne, Suisse) sur l’histoire antique de la plaine supérieure du Rhin Beatus Rhenanus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13572,51 +13572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes du paysage entre Sarre, Eichel et Isch à l’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du PCR « Monde rural gallo-romain en Alsace »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13641,51 +13641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’environnement rural de l’agglomération antique de Sarre-Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre entre les membres du PCR « Monde rural gallo-romain en Alsace » et les chercheurs du centre archéologique d’Augst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Augst, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13710,51 +13710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système de peuplement antique entre Sarre, Eichel et Isch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’archéologie spatiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13779,51 +13779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes du paysage entre Sarre, Eichel et Isch à l’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interuniversitaire des universités de Strasbourg, Fribourg, Neuchâtel, Besançon et Dijon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Glux-en-Glenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13919,64 +13919,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées d’Étude des Sols 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Genève, Suisse</w:t>
@@ -14005,90 +14005,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'outillage de la pars rustica de la villa du Gurtelbach (Dehlingen, Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Calbris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGER XVI : Les marqueurs des statuts sociaux dans les campagnes romaines des Gaules et de leurs périphéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14113,64 +14113,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un système d'information des habitats ruraux de Gaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe colloque de l’association AGER :Les marqueurs des statuts sociaux dans les campagnes romaines des Gaules et de leurs périphéries, Nantes, La Manufacture, 13 -16 novembre 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14195,77 +14195,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie à la cour. Bilan des fouilles (2016-2021) de la pars rustica de la villa du Gurtelbach (Dehlingen, 67)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Calbris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGER XV : Villages et hameaux en Gaule et dans les espaces voisins entre la période laténienne et la fin de la période romaine (IIIe s. av. J.-C. - VIe s. ap. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Saverne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14290,64 +14290,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation tardive de l’établissement antique de Dehlingen - Gurtelbach (France, Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Oberrhein im 4. und 5. Jahrhundert: Mobilität - Kommunikation - Infrastruktur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14404,51 +14404,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’établissement antique du Gurtelbach à Dehlingen : une villa gallo-romaine aux confins de la cité des Médiomatriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14479,51 +14479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le peuplement de la vallée de l’Eichel pendant l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14541,51 +14541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agglomération antique de Sarre-Union (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14603,51 +14603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes du paysage entre Sarre, Eichel et Isch à l’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14697,51 +14697,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les campagnes entre Moselle et Rhin dans l'Antiquité : analyse comparative des dynamiques spatiales et temporelles du peuplement de quatre micro-régions du I er s. avant J-C. au V e s. après J-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Strasbourg, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14937,51 +14937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855038v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Habasque-Sudour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.08" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346748v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flott&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guidez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855037v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fleischer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daverat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.07" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855034v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pichot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand-Emam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.03" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N&#252;sslein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.06" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nowakowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833368v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Taillam&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973679v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Higelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5197" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zemlic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787547v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran &#268;u&#269;kovi&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-archeologique.com/index.html?produit=56190" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494837v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2017.caaconference.org/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-43234" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468145v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-3-030-04576-0_5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473515v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468156v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernigaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boulanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brkojewitsch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daoulas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tailam&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409260v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Thuault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellinger Laurine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377290v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Touvron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armandine Carillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263265v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Abert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Biellmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257599v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263262v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920884v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ciccuta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lambert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231806v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858155v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473676v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751139v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frenzel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Calcavino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612165v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Zemlic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468169v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312639v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien Dabek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468148v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468149v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468146v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#252;sslein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468171v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288021v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468119v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468118v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468177v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288062v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud K&#252;hnle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468158v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Kuhnle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612204v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612208v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612191v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612210v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612198v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612212v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312619v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612222v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312618v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612227v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312629v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612231v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312631v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612224v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352284v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391779v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391738v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391769v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391758v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391749v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391765v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391789v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391775v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391751v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741498v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741533v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741517v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263277v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256718v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306725v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833353v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833363v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612083v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611813v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833357v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833238v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833223v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833348v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473673v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473546v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611798v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611807v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468167v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972574v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473516v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468143v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nuninger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Verhagen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468170v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468182v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468176v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468116v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468174v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vincent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468178v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611811v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468117v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473517v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468157v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468180v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612096v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612050v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612107v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612093v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612085v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612060v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612088v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612100v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007619v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612110v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612113v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612118v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612122v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612057v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612146v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612126v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612132v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612160v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612156v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612158v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328365v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785524v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786623v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833230v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611802v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473514v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611778v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611728v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612289v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03612283v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855030v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.01" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fleischer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daverat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.07" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346748v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flott&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guidez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Habasque-Sudour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pichot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand-Emam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.03" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N&#252;sslein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.06" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nowakowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.08" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833368v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Taillam&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973679v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Higelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5197" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zemlic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787547v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran &#268;u&#269;kovi&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-archeologique.com/index.html?produit=56190" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494837v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2017.caaconference.org/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-43234" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468145v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-3-030-04576-0_5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473515v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernigaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boulanger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brkojewitsch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daoulas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369535v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409260v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Thuault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tailam&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellinger Laurine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264781v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377290v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Touvron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878896v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263265v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Abert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Biellmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257599v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263262v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920884v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ciccuta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lambert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armandine Carillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231806v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858155v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751139v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frenzel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Calcavino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612165v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Zemlic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473676v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468169v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312639v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien Dabek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468148v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468149v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468146v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#252;sslein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468171v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288021v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468119v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288062v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud K&#252;hnle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Kuhnle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468118v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612208v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612180v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612204v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612198v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612210v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612191v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612222v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312618v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612227v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612231v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312631v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391779v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391765v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391758v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391769v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391749v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391738v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391775v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391789v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391751v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352284v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741498v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741517v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263277v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256718v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306725v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833357v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833353v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833363v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612083v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611813v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833238v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833223v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833348v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473546v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473673v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473674v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473675v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611798v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611807v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468167v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473516v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468170v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468143v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nuninger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Verhagen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972574v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vincent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468116v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468182v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468176v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468178v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611811v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468180v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468117v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473517v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468157v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612050v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612085v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612093v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612107v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612060v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612088v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612100v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612096v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612113v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007619v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612110v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612118v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612122v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612057v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612146v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612126v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612132v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612160v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612156v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612158v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328365v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785524v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786623v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833230v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611802v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473514v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611778v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611728v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612289v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03612283v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>