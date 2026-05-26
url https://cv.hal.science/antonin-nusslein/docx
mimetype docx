--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -173,390 +173,390 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plaine d'Alsace et ses abords à la période romaine : pistes de recherche pour les années futures</w:t>
+                <w:t xml:space="preserve">Morphologie, économie et évolution des hameaux et villages de la Plaine d’Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bébien-Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guidez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Habasque-Sudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires d’Archéologie du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l’époque romaine., 11, pp.119-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois grands ouvrages hydrauliques découverts sur le territoire des Triboques à Mommenheim-Bernolsheim et Kolbsheim (Bas-Rhin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Fleischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.47245/archimede.0011.ds2.01⟩</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47245/archimede.0011.ds2.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plaine d'Alsace et ses abords à la période romaine : pistes de recherche pour les années futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.47245/archimede.0011.ds2.07⟩</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47245/archimede.0011.ds2.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...73 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Guidez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">hal-04855030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ensembles funéraires en contexte rural en Alsace, de la Tène finale à la fin du Haut-Empire, un bilan préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Habasque-Sudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -616,51 +616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le secteur des « bâtiments B » de l’établissement rural d’époque romaine du Gurtelbach à Dehlingen (67) : une longue succession d’occupations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Calbris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -746,51 +746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Calbris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -828,64 +828,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejoindre Brumath-Brocomagus, capitale de la cité des Triboques à la période romaine. Découverte récente de deux tronçons de voies des axes Brumath-Saverne et Brumath-Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Habasque-Sudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -919,51 +919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les campagnes romaines autour de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 420, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -988,51 +988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Vosges du Nord, un saltus forestier à la période romaine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1083,51 +1083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fouille du mois. Une villa romaine en Alsace Bossue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Calbris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1178,51 +1178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site archéologique des Rothenstauden – Vœllerdingen (France – 67). Étude pluridisciplinaire d’un habitat antique et de son environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Chroniques d'Archimède</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1251,64 +1251,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hameaux et villages paysans de la période romaine en plaine d’Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Higelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1368,51 +1368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et histoire d’un massif forestier à travers les âges. Bilan de deux années de prospection pédestre dans la forêt domaniale de Sarre-Union et les forêts alentours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zemlic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1450,51 +1450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un autre regard sur l’espace rural Médiomatrique dans l’Antiquité. Analyse de deux microrégions entre les Vosges et la Moselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, L'antiquité en Lorraine : actualité des recherches, Numéro spécial, pp.33-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1519,51 +1519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un autre regard sur l'espace rural médiomatrique dans l'Antiquité. Analyse de deux micro-régions entre les Vosges et la Moselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, numéro spécial, pp.31-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1588,51 +1588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuancer et améliorer l’analyse des systèmes de peuplement basée sur les données de prospection pédestres : l’étude de la dynamique d’occupation antique du Plateau Lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27, pp.47-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1657,51 +1657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUANCER ET AMÉLIORER L'ANALYSE DES SYSTÈMES DE PEUPLEMENT BASÉE SUR LES DONNÉES DE PROSPECTIONS PÉDESTRES: L'ÉTUDE DE LA DYNAMIQUE D'OCCUPATION ANTIQUE DU PLATEAU LORRAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27, pp.47-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1726,51 +1726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une partie de la campagne gallo-romaine du Haut-Empire des cités des Médiomatriques et des Triboques préservée par la forêt : les habitats et parcellaires des Vosges du Nord 226 (Moselle et Bas-Rhin) de part et d’autre du seuil de Saverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1808,51 +1808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarre-Union et ses environs à l'époque romaine : recherches anciennes et nouvelles connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pays d’Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 244, pp.23-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1877,51 +1877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarre-Union et ses environs à l’époque romaine : recherches anciennes et nouvelles connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d’Histoire et d’Archéologie de Saverne et environs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 244, pp.23-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1946,51 +1946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déversoir aux Kreisaugen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d’Histoire et d’Archéologie de Saverne et environs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 225 (3-4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2060,51 +2060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villages et hameaux du Piémont vosgien à la période romaine : une spécificité au sein du massif des Vosges ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2176,51 +2176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l'ouvrage : &amp;quot;Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2262,51 +2262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du colloque : y a-t-il une place pour le village le hameau paysan dans le système d’habitat tardo-laténien et romain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -2365,51 +2365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domini oculus - Potentiel de visibilité et intervisibilité des habitats de la période romaine sur le Plateau lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Čučković</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2464,51 +2464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 3rd Century between Meuse and Rhine (Alsace and Lorraine, France) : contrasting Situations in the rural world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Auer; Christoph Hinker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman settlements and the "crisis" of the 3rd century AD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Harrassowitz Verlag, pp.107-122, 2021, Ager Aguntinus. Historisch-archäologische Forschungen</w:t>
@@ -2537,51 +2537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To boldly go where no one has gone before: integrating social factors in site location analysis and predictive modelling, the hierarchical types map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2654,51 +2654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rauraques, Médiomatriques, Triboques et Romains : migrations, Conquête, mutations territoriales et influences culturelles entre Plaine d’Alsace et Plateau lorrain entre le 2e siècle av. J.-C. et le 2e siècle apr. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2736,51 +2736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace rural sous le Haut-Empire entre Vosges et Forêt-Noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Rhin supérieur: essai d'histoire transfrontalière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.87-90, 2019, 979-10-344-0042-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2805,51 +2805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Different Vision of Ancient Settlement Dynamics: Creation and Application of a Model of Evolution of Roman Settlement of the Plateau Lorrain (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finding the Limits of the Limes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2887,51 +2887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3 : Les établissements ruraux du Haut-Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2982,714 +2982,714 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Reddé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (49), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 12. La Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Reddé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia Rustica I. Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.555-655, 2017, Mémoires 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">N. Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia rvstica: les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius éditions, pp.555-656, 2017, Mémoires, 9782356132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Rustica, 1. Les campagnes du Nord-Est de la Gaule de la fin de l’Âge du fer à l’Antiquité tardive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, Ausonius éditions, pp.555-655, 2017, Mémoires, 978-2-35613-206-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02369535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Flotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Higelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Putelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (49), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausonius éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...114 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ateliers monétaires dans les campagnes médiomatriques pendant l’Antiquité tardive : qui sont les fabricants de monnaies d’imitation de la vallée de la Sarre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monnaies et monétarisation dans les campagnes de la Gaule du Nord et de l'Est, de l'âge du Fer à l'Antiquité tardive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 91, Ausonius éditions, pp.141-157, 2016, Scripta Antiqua, 9782356131737</w:t>
@@ -3750,51 +3750,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l’époque romaine, actes du XV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; colloque AGER, Saverne, 28 septembre au 1&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; octobre 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AVAGE, 11, 2024, Mémoires d’archéologie du Grand Est, 978-2-9590817-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3864,51 +3864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Fichtl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, Gallia Rustica 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -3930,51 +3930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les campagnes entre Moselle et Rhin dans l'Antiquité : dynamiques du peuplement du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C. au V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. ap. J.-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AVAGE, 2, 2018, Mémoires d'archéologie du Grand Est, 978-2-9561936-1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4018,4376 +4018,4376 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dehlingen (Bas-Rhin, 67) : La cour rustique de la villa romaine du Gurtelbach, première synthèse des campagnes de fouilles programmées, rapport de triennale (2023-2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tailamée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; UMR 7044 - Archimède. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Projet SARHAE - Le site archéologique des Rothenstauden à Voellerdingen (67) étude d’un habitat antique et de son environnement - Rapport d’opération 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Cicutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; UMR 7044 - Archimède. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet SARHAE. Le site archéologique des Rothenstaudenà Voellerdingen (67) étude d’un habitat antique et de son environnement - Rapport d’opération 2024 : fouille, prospection géophysique, analyse des données LiDAR et paléo-environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Cicutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dellinger Laurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gavazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; UMR 7044 - Archimède; Enerex; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Strasbourg; Université de Strasbourg - Investissements d’avenir; Communauté de Communes de l’Alsace Bossue; Commune de Voellerdingen; Société de Recherche Archéologique d’Alsace Bossue; INRAP; Université de Lorraine; UMR 7360 LIEC. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcellaires et habitats fossiles des forêts du Pays des étangs - Rapport d’opération 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction régionale des Affaires Culturelles du Grand Est - Site de Metz; CNRS; UMR 7044 Archimède; Ministère de la Culture; Université Savoie Mont-Blanc. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet « Silva Vosagus » - Les Vosges du Nord, un saltus forestier à la période romaine ? Rapport de prospection pédestre 2025. Le massif forestier du Pays de Bitche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; Société d’Histoire et d’Archéologie de Lorraine - Section du Pays de Bitche; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Metz. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet « Silva Vosagus » - Les Vosges du Nord, un saltus forestier à la période romaine ? Rapport de prospection pédestre 2024. La frange occidentale du massif forestier du Pays de Bitche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; Société d’Histoire et d’Archéologie de Lorraine - Section du Pays de Bitche; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Metz. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet SARHAE. Le site archéologique des Rothenstauden à Voellerdingen (67). Etude d’un habitat antique et de son environnement. Rapport d’opération 2023 : fouilles, prospection géophysique et analyse des données Lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Cicutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gavazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Touvron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; UMR 7044; Société de Recherche Archéologique d’Alsace Bossue; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Strasbourg; Université de Strasbourg - Investissements d’avenir; Communauté de Communes de l’Alsace Bossue; Inrap; Enerex. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dehlingen (Bas-Rhin) : 3e campagne de fouille programmée de la cour rustique de la villa romaine du Gurtelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manon Tailamée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; Communauté de Communes de l’Alsace Bossue; Service régional d'archéologie Grand Est; Société de Recherche Archéologique d’Alsace Bossue. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENSISHEIM, Haut-Rhin, Reguisheimer Feld, ZAID, Tranche 3. Six millénaires d'occupations du Mésolithique au Premier Moyen Âge. Volume 5. L'époque romaine et mérovingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Abert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bébien-Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Biellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archéologie Alsace. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet « Silva Vosagus ». Les Vosges du Nord, un saltus forestier à la période romaine ? Rapport de prospection pédestre 2023 - Les Vosges du Nord bas-rhinoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 7044 - Archimède; Association des Prospecteurs et Archéologues de Wingen-sur-Moder et Environs; Société de Recherche Archéologique d’Alsace Bossue; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Strasbourg. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BERNOLSHEIM, MOMMENHEIM, Bas-Rhin, Plateforme Départementale, d’Activités de la région de Brumath. Volume 6. Les occupations antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bébien-Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archéologie Alsace. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet SARHAE. Le site archéologique des Rothenstauden à Voellerdingen (67). Étude d’un habitat antique et de son environnement - Rapport de fouille 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Ciccuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; UMR 7044 - Archimede; Service régional de l'archéologie Grand Est; INRAP; Communautés de Communes d'Alsace Bossue; Société de Recherche Archéologique d'Alsace Bossue. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dehlingen (Bas-Rhin) : 2e campagne de fouille programmée de la cour rustique de la villa romaine du Gurtelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tailamée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armandine Carillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; Communauté de Communes de l’Alsace Bossue; Service Régional de l’Archéologie Grand-Est; Société de Recherche Archéologique d’Alsace Bossue. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dehlingen (Bas-Rhin). Première campagne de fouille programmée de la cour rustique de la villa romaine du Gurtelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tailamée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Régional de l’Archéologie Grand-Est. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Vosges du Nord, un saltus forestier à la période romaine ? - Rapport de prospection pédestre 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; ARCHIMEDE - Archéologie et histoire ancienne : Méditerranée - Europe; APAWE - Association des Prospecteurs et Archéologues de Wingen-sur-Moder et Environs; SRAAB - Société de Recherche Archéologique d’Alsace Bossue; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Strasbourg. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voellerdingen (67), Site archéologique des « Rothenstauden », Sondages exploratoires 2021, Rapport de sondage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Heidi Cicutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jade Thuault</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Frenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Calcavino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS; UMR 7044 - Archimède. 2026</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Cnrs; UMR 7044 - Archimède; Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Grand Est. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nowakowski</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dehlingen (67), Établissement antique du « Gurtelbach », Bâtiment B, Document final de synthèse, Campagnes de sondages 1996 – 2015, Fouille programmée 2016, Programme de fouille triennale 2017-2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megane Zemlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Calbris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7044; Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Grand Est. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612165v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Site archéologique des « Rothenstauden » - Sondages exploratoires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] CNRS - UMR7044 Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Grand Est. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarre-Union – Ville-Neuve, Rue de Fénétrange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Archéologie Alsace, Service régional de l’archéologie Grand Est. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckwersheim (Bas-Rhin) : Lotissement &amp;quot;Auf die Niedermatten&amp;quot; : Découverte d’un habitat du Néolithique moyen Grossgartach, d’indices d’occupations du Néolithique récent et de l’âge du Bronze final et d’un établissement rural gallo-romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Croutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bébien Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Biellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guidez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Higelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Archéologie Alsace. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckwersheim, Lotissement « Auf die Niedermatten »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Croutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Archéologie Alsace, Service régional de l’Archéologie Alsace. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckwersheim &amp;quot;Lotissement auf die Niedermatten&amp;quot;. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Croutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archéologie Alsace. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensisheim, ZAID Tranche 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Archéologie Alsace, Service régional de l’Archéologie Alsace. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurtelbach – Dehlingen : rapport 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zemlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Grand Est. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurtelbach – Dehlingen : rapport 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Grand Est. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurtelbach – Dehlingen. Rapport de fouille 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; UMR 7044 - Archimède. 2026</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Grand Est. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...108 lines deleted...]
-              <w:t xml:space="preserve">CNRS; UMR 7044 - Archimède; Enerex; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Strasbourg; Université de Strasbourg - Investissements d’avenir; Communauté de Communes de l’Alsace Bossue; Commune de Voellerdingen; Société de Recherche Archéologique d’Alsace Bossue; INRAP; Université de Lorraine; UMR 7360 LIEC. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurtelbach – Dehlingen : rapport 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Grand Est. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Direction régionale des Affaires Culturelles du Grand Est - Site de Metz; CNRS; UMR 7044 Archimède; Ministère de la Culture; Université Savoie Mont-Blanc. 2025</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belle Vue – Sarre-Union, rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrud Kühnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP, Service régional de l’Archéologie Alsace. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">CNRS; Société d’Histoire et d’Archéologie de Lorraine - Section du Pays de Bitche; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Metz. 2025</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belle Vue – Sarre-Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrud Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP, Service régional de l’Ar¬chéologie Alsace. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">CNRS; Société d’Histoire et d’Archéologie de Lorraine - Section du Pays de Bitche; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Metz. 2024</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schlossberg - Lemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Service régional de l’Ar¬chéologie de Lorraine. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">CNRS; UMR 7044; Société de Recherche Archéologique d’Alsace Bossue; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Strasbourg; Université de Strasbourg - Investissements d’avenir; Communauté de Communes de l’Alsace Bossue; Inrap; Enerex. 2024</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bois de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie A. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Otterskopf – Voellerdingen », rapport de sondage : 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Alsace. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bois de Lorraine », rapport de prospection inventaire intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Alsace. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; Communauté de Communes de l’Alsace Bossue; Service régional d'archéologie Grand Est; Société de Recherche Archéologique d’Alsace Bossue. 2024</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Alsace. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...108 lines deleted...]
-              <w:t xml:space="preserve">Archéologie Alsace. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Otterskopf – Voellerdingen », rapport de sondage : 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Alsace. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">UMR 7044 - Archimède; Association des Prospecteurs et Archéologues de Wingen-sur-Moder et Environs; Société de Recherche Archéologique d’Alsace Bossue; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Strasbourg. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Heiligenbronnerfeld – Dehlingen », rapport de prospection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Alsace. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Archéologie Alsace. 2023</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Otterskopf – Voellerdingen », rapport de prospection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de Recherche Archéologique d’Alsace Bossue, Service régional de l’archéologie Alsace. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">CNRS; UMR 7044 - Archimede; Service régional de l'archéologie Grand Est; INRAP; Communautés de Communes d'Alsace Bossue; Société de Recherche Archéologique d'Alsace Bossue. 2023</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de sondage : 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Alsace. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...63 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen, notice de site », in FLOTTÉ (P.), LATRON (F.). et ROTH-ZEHNER (M.). (coord.), Projet collectif de recherche. Le monde rural gallo-romain en Alsace, Rapport d’activité 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; Communauté de Communes de l’Alsace Bossue; Service Régional de l’Archéologie Grand-Est; Société de Recherche Archéologique d’Alsace Bossue. 2023</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Service régional de l’archéologie Alsace. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...63 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de sondage. Rapport 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Service Régional de l’Archéologie Grand-Est. 2022</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Université de Strasbourg. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Meyerwiese – Oermingen », rapport de prospection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Alsace. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">CNRS; ARCHIMEDE - Archéologie et histoire ancienne : Méditerranée - Europe; APAWE - Association des Prospecteurs et Archéologues de Wingen-sur-Moder et Environs; SRAAB - Société de Recherche Archéologique d’Alsace Bossue; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Strasbourg. 2022</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de sondage : 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Alsace. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...108 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Cnrs; UMR 7044 - Archimède; Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Grand Est. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de sondage. Rapport 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Université de Strasbourg. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de sondage : 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7044; Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Grand Est. 2021</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Alsace. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[0] CNRS - UMR7044 Société de recherche archéologique d’Alsace Bossue, Service régional de l’archéologie Grand Est. 2021</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de sondage : 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Alsace. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[0] Archéologie Alsace, Service régional de l’archéologie Grand Est. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de sondage. Rapport 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Université de Strasbourg. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[0] Archéologie Alsace. 2019</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de sondage : 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Alsace. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">[0] Archéologie Alsace, Service régional de l’Archéologie Alsace. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gurtelbach – Dehlingen », rapport de sondage. Rapport 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Université de Strasbourg. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archéologie Alsace. 2019</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rue du moulin – Oermingen », rapport de sauvetage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société de recherche archéologique d’Alsace Bossue, Service régional de l’Archéologie Alsace. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...262 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rue du moulin – Oermingen »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1785 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Université de Strasbourg. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8397,678 +8397,760 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (68)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From the Vosges to the Massif Central (France): How Can We Study Roman-Period Settlement in Mountain Regions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman Archaeology Conference &amp; Theoretical Roman Archaeology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Aarhus, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The settlement systems in the Roman period (2nd and 3rd c. AD) between the Rhine and the Meuse (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Studies in Roman Settlement and Landscape Archaeology: Exploring Regional Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NWO Constructing the Limes project and Archon research school, May 2025, Utrecht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fossilised Agricultural Landscapes (Meuse–Rhine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former Field Systems Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de géographie de Strasbourg, Sep 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du plafond au sol : étude du niveau d’effondrement de la toiture de la grange de la villa gallo-romaine de Vœllerdingen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Touvron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e journée d’étude du réseau TCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau TCA, Nov 2025, Aix-en -Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet Silva Vosagus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’actualité sur la période romaine sur la rive gauche du Rhin supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, équipe IV AMER de l’UMR 7044, May 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étude des paysages fossiles sous forêts entre Meuse et Rhin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Territoires » de l’équipe IV AMER de l’UMR 7044</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, équipe IV AMER de l’UMR 7044, Nov 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le site des Rothenstauden à Vœllerdingen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée archéologique d'Alsace du SRA Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SRA Grand-Est, Feb 2025, Andlau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Silva Vosagus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...245 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée archéologique de Lorraine du SRA Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SRA Grand-Est, Mar 2025, Bliesbruck, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’implantation des ensembles funéraires en contexte rural en Plaine d’Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Habasque-Sudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9083,333 +9165,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habitats ruraux et ensembles funéraires à l’époque romaine en Gaule septentrionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAP, UMR HALMA, Mar 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relier les données paléo-environnementales (bioarchéologiques) aux données archéologiques : quelques retours d'expériences réalisées sur le Plateau lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde prospective « écosystèmes et héritages bio-culturels »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thème 1 de la FRA BioArchéologie - Faire de l'histoire du vivant une force de l'avenir, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dépôts tardo-antiques de l’établissement rural du Gurtelbach à Dehlingen (67)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Calbris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATEG IX Les dépôts d’objets métalliques en contexte archéologique dans les provinces gauloises et limitrophes durant l’Antiquité tardive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céline Brun; Julian Castelbou; Emmanuelle Dumas; Anne Flammin; Tony Silvino, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire des habitats ruraux en Gaule du nord entre la période tardo-laténienne et l’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sans transition ? Approche comparative des phases d’occupations précoces et tardives des Gaules romaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5138 ARAR, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultat des premières années de prospection dans les Vosges du nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9424,225 +9506,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Archéologiques Régionales du SRA Alsace – Ensisheim (France - 68)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service régional de l'archéologie, Feb 2024, Ensisheim, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and evolution of rural settlements in Northern Gaul, Germania and Britain: interesting comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman Archaeology Conference/Theoretical Roman Archaeology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richesses et curiosités archéologiques des forêts d'Alsace Bossue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence grand public au Musée et sites archéologiques d'Alsace Bossue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Dehlingen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Vosges du Nord à la période romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9657,1226 +9739,1226 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter les zones de moyenne montagne dans l’Occident romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Clermont Auvergne, Sep 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des formes d'habitats ruraux et des types de peuplements entre Plateau lorrain et plaine d’Alsace au Haut-Empire : quels sont les facteurs d’origine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ARS - La société provinciale romaine en question. Formes de coexistence et de distinction dans les provinces occidentales de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASSOCIATION POUR L'ARCHÉOLOGIE ROMAINE EN SUISSE, Mar 2023, Berne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruct the landscapes of the Plateau lorrain between the end of La Tène period and the Roman period (2nd century BC - 5th century AD): how can archaeological and palaeo-environmental data be linked?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternaire 13: Palaeoclimate changes, landscape evolution and human societies - from sedimentary basins to industrial landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Image, Ville, Environnement, 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silva Vosagus ? Le massif des Vosges à la période romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche « Habiter et mettre en valeur les territoires antiques : le cas de la moyenne montagne » de l’UMR7324 CITERES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les villae en Gaule du nord et en Germanies romaines : une innovation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire de l’UMR 7044 "Archéologie de l’innovation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Reconstruct the landscapes of the Plateau lorrain between the end of La Tène period and the Roman period (2nd century BC - 5th century AD): how can archaeological and palaeo-environmental data be linked?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Q13 - Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire des habitats ruraux et chronologie d’apparition des nouvelles techniques de construction en Gaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’équipe IV AMER de l’UMR7044 « Du poteau planté au mur maçonné : de l’architecture gauloise à l’architecture romaine en milieu rural »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Karine Boulanger</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domini oculus : analyse du contrôle visuel des territoires par les villae romaines du Plateau lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Čučković</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 13: Palaeoclimate changes, landscape evolution and human societies - from sedimentary basins to industrial landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Image, Ville, Environnement, 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur : Dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en archéologie spatiale. Hommage à Jean-Luc Fiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphologie, économie et évolution des hameaux et villages de la Plaine d’Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
-[...257 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Flotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Higelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bebien-Dabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGER XV : Villages et hameaux en Gaule et dans les espaces voisins entre la période laténienne et la fin de la période romaine (IIIe s. av. J.-C. - VIe s. ap. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Saverne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villages et hameaux du Piémont vosgien à la période romaine : une spécificité au sein du massif vosgien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGER XV : Villages et hameaux en Gaule et dans les espaces voisins entre la période laténienne et la fin de la période romaine (IIIe s. av. J.-C. - VIe s. ap. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Saverne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 3rd Century between Meuse and Rhine (Alsace and Lorraine, France) : contrasting Situations in the rural world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Aguntum Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Innsbruck, Austria. pp.107-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villages et hameaux en Gaule du Nord et en Germanie à la période romaine : des types d’habitats encore méconnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de l’axe 3 du CHEC "Village des historiens, village des archéologues”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la ferme gauloise à la villa romaine : trajectoire(s) des habitats ruraux dans le nord de la Gaule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’étude de l’équipe AMER de l’UMR 7044 « La romanisation des campagnes en Gaule »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la villa romaine à la province : méthodes d’analyses multiscalaires des espaces et des paysages en Gaule du nord et en Germanie ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au « Séminaire d’Archéologie du Paysage » du laboratoire CITERES-LAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rauraques, Médiomatriques, Triboques et Romains : migrations, Conquête, mutations territoriales et influences culturelles entre Plaine d’Alsace et Plateau lorrain entre le 2e siècle av. J.-C. et le 2e siècle apr. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologie in der Großregion: Beiträge des internationalen Symposiums zur Archäologie in der Großregion in der Europäischen Akademie Otzenhausen vom 12.-15. April 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Otzenhausen, Allemagne. pp.115-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To boldly go where no one has gone before: integrating social factors in site location analysis and predictive modelling, the hierarchical types map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10900,2963 +10982,2963 @@
               <w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology (CAA) international conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Atlanta, United States. pp.15-31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15496/publikation-43234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Different Vision of Ancient Settlement Dynamics: Creation and Application of a Model of Evolution of Roman Settlement of the Plateau Lorrain (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finding the limits of the Limes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Amsterdam, Netherlands. pp.77-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources archéologiques et frontières : quelle(s) limite(s) ? L’exemple du nord de la Gaule et des Germanies à la période romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international « Cités de frontière, villes des marges. Regards croisés et perspectives de recherche sur les formes urbaines (de l’époque archaïque à l’Antiquité tardive) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les espaces ruraux de la période romaine en Gaule et en Germanie : retour sur cinq années d’expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « SIG, Archéologie et Histoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To understand the role of socio-environmental factors in site location analysis of settlement: heritage and hierarchical-functional structure maps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Verhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « Models to explore settlement and land-use dynamics over the long term »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rauraques, Médiomatriques, Triboques et Romains : migrations, Conquête, mutations territoriales et influences culturelles entre Plaine d’Alsace et Plateau lorrain entre le IIe s. av. J.-C. et le Ier s. apr. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire interdisciplinaire de l’UMR 7044 sur le thème des migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering variations among regional case studies : settlement pattern and land use dynamic during antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIS Day ARCHON Research School of Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01972574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répartition des villae et qualités agronomiques des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier du projet ERC RurLand «Peut-on modéliser les systèmes agraires antiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’établissement antique du Gurtelbach : résultats des fouilles de 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Archéologique régionale du SRA Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Sélestat, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability and spatial extent of drought(s). At the beginning of antiquity in north-east France. Contribution of soil archives to scarce narrative data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Blaising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation et Résilience aux Sécheresses. Perspectives historiques en Europe et alentours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’arbre qui cache la forêt : les vestiges archéologiques de la forêt domaniale de Sarre-Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e journée interrégionale des prospecteurs du Parc Naturel des Vosges du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Oermingen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que nous dit la géographie de la villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du projet ERC RurLand «Marché et circuits économiques»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCR Monde Rural Gallo-Romain : résultats de cinq années de recherche collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">P. Nüsslein</w:t>
+                <w:t xml:space="preserve">Pascal Flotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Higelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Archéologique régionale du SRA Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Sélestat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Mathias Higelin</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Lorraine : premiers éléments de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier du projet ERC RurLand «Synthèse régionales»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des formes d’établissements aux configurations spatiales : diversité des territoires ruraux entre Moselle et Rhin du Ier s. av. J.-C. au Ve s. ap. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque de l’association Ager</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Antibes-Mougins, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Lorraine antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier du projet ERC RurLand « Présentations régionales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités d’implantations et exploitation des ressources naturelles entre Moselle et Rhin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier du projet ERC RurLand « Potentialités des sols et systèmes agricoles dans les gaules du Nord et de l’est»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ateliers monétaires dans les campagnes médiomatriques pendant l’Antiquité tardive : qui sont les fabricants de monnaies d’imitation de la vallée de la Sarre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monnaies et monétarisation dans les campagnes de la Gaule du Nord et de l'Est, de l'âge du Fer à l'Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. pp.141-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuance and improving the analysis of settlement systems based on the walking surveys data : the contribution of archaeological excavations in the study of antique spatio-temporal dynamics in the Plateau Lorrain (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VU University GIS-day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristocratie romaine dans le Nord-Est de la Gaule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Aristocrates gaulois à l’âge du Fer (VIIe -Ier s. av. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur deux microrégions du Plateau lorrain : l’Alsace Bossue et le secteur entre Seille et Nied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde Lorraine du projet ERC RurLand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuancer et améliorer l’analyse des systèmes de peuplement basée sur les données de prospections pédestres : l’apport des fouilles archéologiques dans l’étude des dynamiques spatio-temporelles antiques du Plateau lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e Colloque international d’Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les campagnes entre Moselle et Rhin pendant l’Antiquité : une mosaïque de « territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’ANACT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typologie hierarchico-fonctionnelle des établissements antiques entre Moselle et Rhin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier du projet ERC RurLand « Classement des éta¬blissements ruraux dans la Gaule du Nord »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoi de neuf en Alsace bossue ? Programme de recherche et résultats de ces cinq dernières années</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Archéologique régionale du SRA Alsace – Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCR Monde Rural Gallo-Romain : méthodes, premiers résultats, nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Archéologique régionale du SRA Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Sélestat, France</w:t>
+              <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une partie de la campagne gallo-romaine du Haut-Empire des cités des Médiomatriques et des Triboques préservée par la forêt : les habitats et parcellaires des Vosges du Nord (Moselle et Bas-Rhin) de part et d'autre du seuil de Saverne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monnaies et monétarisation dans les campagnes de la Gaule du Nord et de l'Est, de l'âge du Fer à l'Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France. pp.141-157</w:t>
+              <w:t xml:space="preserve">Les parcellaires conservés sous forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Car¬tographier les peuplements anciens à partir des données archéologiques : est-ce impossible ? Données, taphonomie, SIA et arkeoGIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du projet ERC RurLand « Potentialités des sols et systèmes agricoles dans les gaules du Nord et de l’est»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Clio en Carte II »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...806 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une partie de la cam¬pagne gallo-romaine du Haut empire des cités des Médiomatriques et des Triboques préservée par la forêt : Les habitats et parcellaires des Vosges du Nord (Moselle et Bas-Rhin) de part et d’autre du seuil de Saverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier n°2 du projet ERC RurLand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Monde rural gallo-romain en Alsace : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier n°1 du projet RurLand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour en finir avec la civilisation des sommets vosgiens. Interactions entre le piémont vosgien, la Plaine rhénane et le Plateau lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interdisciplinaire de l’UMR 7044</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuancer et améliorer l’analyse des dynamiques spatio-temporelles basées sur des données de prospections : l’apport des fouilles archéologiques dans l’étude des systèmes de peuplement anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque final du programme ArkeoGis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peuplement des campagnes antiques entre Moselle et plaine du Rhin : état des connaissances, problématiques et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du groupe de recherche universitaire trinational (France, Allemagne, Suisse) sur l’histoire antique de la plaine supérieure du Rhin Beatus Rhenanus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les campagnes antiques de la frange orientale de la cité des Médiomatriques : contrastes et diversités des systèmes de peuplement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interuniversitaire des universités de Strasbourg, Fribourg, Neuchâtel, Besançon et Dijon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuancer et améliorer l’analyse des dynamiques spatio-temporelles basées sur des données de prospections : l’apport des fouilles archéologiques dans l’étude du système de peuplement antique entre Alsace Bossue et Pays de Bitche (Bas-Rhin et Moselle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire jeune chercheur du Gdr MoDys sur la gestion des incertitudes dans les modélisations spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Frasnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes du paysage entre Sarre, Eichel et Isch à l’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du PCR « Monde rural gallo-romain en Alsace »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’environnement rural de l’agglomération antique de Sarre-Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre entre les membres du PCR « Monde rural gallo-romain en Alsace » et les chercheurs du centre archéologique d’Augst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Augst, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système de peuplement antique entre Sarre, Eichel et Isch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’archéologie spatiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes du paysage entre Sarre, Eichel et Isch à l’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interuniversitaire des universités de Strasbourg, Fribourg, Neuchâtel, Besançon et Dijon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Glux-en-Glenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13866,521 +13948,521 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La technologie LiDAR pour explorer ce que les sols forestiers doivent à leur usage agricole antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées d’Étude des Sols 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'outillage de la pars rustica de la villa du Gurtelbach (Dehlingen, Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Calbris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGER XVI : Les marqueurs des statuts sociaux dans les campagnes romaines des Gaules et de leurs périphéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un système d'information des habitats ruraux de Gaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe colloque de l’association AGER :Les marqueurs des statuts sociaux dans les campagnes romaines des Gaules et de leurs périphéries, Nantes, La Manufacture, 13 -16 novembre 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie à la cour. Bilan des fouilles (2016-2021) de la pars rustica de la villa du Gurtelbach (Dehlingen, 67)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Calbris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGER XV : Villages et hameaux en Gaule et dans les espaces voisins entre la période laténienne et la fin de la période romaine (IIIe s. av. J.-C. - VIe s. ap. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Saverne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation tardive de l’établissement antique de Dehlingen - Gurtelbach (France, Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Oberrhein im 4. und 5. Jahrhundert: Mobilität - Kommunikation - Infrastruktur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14390,290 +14472,290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’établissement antique du Gurtelbach à Dehlingen : une villa gallo-romaine aux confins de la cité des Médiomatriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le peuplement de la vallée de l’Eichel pendant l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agglomération antique de Sarre-Union (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes du paysage entre Sarre, Eichel et Isch à l’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14683,114 +14765,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les campagnes entre Moselle et Rhin dans l'Antiquité : analyse comparative des dynamiques spatiales et temporelles du peuplement de quatre micro-régions du I er s. avant J-C. au V e s. après J-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Strasbourg, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03612283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId264"/>
+      <w:footerReference w:type="default" r:id="rId265"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14937,51 +15019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855030v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.01" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fleischer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daverat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.07" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346748v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flott&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guidez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Habasque-Sudour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pichot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand-Emam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.03" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N&#252;sslein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.06" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nowakowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.08" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833368v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Taillam&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973679v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Higelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5197" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zemlic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787547v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran &#268;u&#269;kovi&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-archeologique.com/index.html?produit=56190" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494837v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2017.caaconference.org/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-43234" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468145v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-3-030-04576-0_5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473515v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernigaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boulanger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brkojewitsch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daoulas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369535v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409260v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Thuault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tailam&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellinger Laurine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264781v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377290v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Touvron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878896v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263265v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Abert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Biellmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257599v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263262v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920884v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ciccuta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lambert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armandine Carillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231806v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858155v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751139v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frenzel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Calcavino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612165v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Zemlic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473676v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468169v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312639v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien Dabek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468148v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468149v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468146v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#252;sslein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468171v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288021v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468119v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288062v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud K&#252;hnle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Kuhnle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468118v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612208v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612180v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612204v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612198v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612210v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612191v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612222v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312618v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612227v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612231v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312631v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391779v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391765v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391758v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391769v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391749v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391738v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391775v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391789v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391751v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352284v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741498v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741517v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263277v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256718v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306725v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833357v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833353v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833363v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612083v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611813v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833238v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833223v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833348v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473546v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473673v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473674v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473675v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611798v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611807v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468167v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473516v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468170v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468143v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nuninger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Verhagen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972574v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vincent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468116v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468182v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468176v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468178v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611811v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468180v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468117v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473517v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468157v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612050v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612085v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612093v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612107v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612060v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612088v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612100v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612096v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612113v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007619v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612110v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612118v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612122v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612057v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612146v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612126v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612132v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612160v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612156v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612158v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328365v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785524v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786623v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833230v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611802v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473514v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611778v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611728v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612289v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03612283v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346748v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flott&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guidez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Habasque-Sudour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fleischer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daverat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.07" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855030v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pichot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand-Emam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.03" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N&#252;sslein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.06" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nowakowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0011.ds2.08" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833368v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Taillam&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973679v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Higelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5197" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zemlic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787547v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran &#268;u&#269;kovi&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-archeologique.com/index.html?produit=56190" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494837v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Verhagen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2017.caaconference.org/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-43234" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468145v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-3-030-04576-0_5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473515v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029596v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817839v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468156v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernigaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boulanger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brkojewitsch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daoulas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369535v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029599v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tailam&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409260v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Thuault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellinger Laurine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264781v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377290v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Touvron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878896v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263265v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Abert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Biellmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257599v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263262v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920884v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ciccuta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lambert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armandine Carillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231806v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858155v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751139v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frenzel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Calcavino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612165v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Zemlic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473676v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468169v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312639v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien Dabek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468148v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468149v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468146v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#252;sslein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468171v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288021v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468119v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288062v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud K&#252;hnle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Kuhnle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468118v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612177v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612171v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612208v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612180v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612204v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612198v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612210v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612191v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612222v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312618v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612227v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612231v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312631v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631566v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391738v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391765v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391758v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391769v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391749v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391779v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391775v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391789v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391751v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352284v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741533v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741498v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741517v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306725v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833353v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833363v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612083v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611813v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833357v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833223v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833238v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebien-Dabek" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833348v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473546v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473673v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473675v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468147v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611798v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611807v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468167v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468170v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468143v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nuninger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Verhagen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473516v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972574v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468182v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468176v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468174v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vincent" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468181v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468116v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468178v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468117v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473517v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468157v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468180v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611811v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612107v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612085v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612093v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612050v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612060v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612088v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612100v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612096v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007619v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612110v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612113v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612118v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612122v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612057v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612132v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612146v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612126v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612160v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612156v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612150v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612158v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328365v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785524v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786623v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833230v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611802v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473514v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611778v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611728v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612289v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03612283v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>