--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1717,312 +1717,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03828399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la vitesse différentielle des réseaux de transport collectifs et son évolution : retours d’expériences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour des données sur les matériaux dans les bases de données spatiales de voiries urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bordin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Infra 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03823900v1</w:t>
+                <w:t xml:space="preserve">hal-02892036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour des données sur les matériaux dans les bases de données spatiales de voiries urbaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modéliser la vitesse différentielle des réseaux de transport collectifs et son évolution : retours d’expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Lizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bordin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infra 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892036v1</w:t>
+                <w:t xml:space="preserve">halshs-03823900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle définition de la ville en Europe : les agglomérations morphologiques de la base TRADEVE (1961-2011)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Délimiter les villes par les temps de transports : une expérimentation à partir de trois grandes métropoles européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Observation Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CGET, INSEE, CEREMA, FNAU, AdCF, Nov 2018, Paris, GCET, France</w:t>
+              <w:t xml:space="preserve">, CGET, INSEE, CEREMA, FNAU, AdCF, Nov 2018, Paris, CGET, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03828524v1</w:t>
+                <w:t xml:space="preserve">halshs-03828507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on délimiter les aires urbaines fonctionnelles à partir des temps de transport ? Une exploration à partir de trois métropoles européennes</w:t>
               </w:r>
@@ -2097,122 +2097,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03828494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délimiter les villes par les temps de transports : une expérimentation à partir de trois grandes métropoles européennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nouvelle définition de la ville en Europe : les agglomérations morphologiques de la base TRADEVE (1961-2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Observation Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CGET, INSEE, CEREMA, FNAU, AdCF, Nov 2018, Paris, CGET, France</w:t>
+              <w:t xml:space="preserve">, CGET, INSEE, CEREMA, FNAU, AdCF, Nov 2018, Paris, GCET, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03828507v1</w:t>
+                <w:t xml:space="preserve">halshs-03828524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration of Hospital’s Locations Since the Early 2000s in France: Are Shrinking Cities More at Stake?</w:t>
               </w:r>
@@ -3335,273 +3335,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02119450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Difficulties in Local Implementation of Risk Prevention Policies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des migrations résidentielles sur l’évolution de la population exposée au risque d’inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Boulier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Lutoff C., Durand S. (Eds). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lutoff C., Durand S. (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobility in the Face of Extreme Hydrometeorological Events 1 Defining the Relevant Scales of Analysis</w:t>
+              <w:t xml:space="preserve">Mobilités face aux événements hydrométéorologiques 1. Définition des échelles de référence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iste éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.199-222, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03922994v1</w:t>
+                <w:t xml:space="preserve">halshs-02119032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des migrations résidentielles sur l’évolution de la population exposée au risque d’inondation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
+                <w:t xml:space="preserve">The Difficulties in Local Implementation of Risk Prevention Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Dubos Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Lutoff C., Durand S. (dir). </w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lutoff C., Durand S. (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilités face aux événements hydrométéorologiques 1. Définition des échelles de référence</w:t>
+              <w:t xml:space="preserve">Mobility in the Face of Extreme Hydrometeorological Events 1 Defining the Relevant Scales of Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Press - Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-185, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-289-2.50006-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02119032v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la vulnérabilité urbaine face au risque de crue rapide dans le Gard</w:t>
               </w:r>
@@ -3725,271 +3725,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bénéfices de la densification dans la perspective du Grand Paris Express, rapport final</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+                <w:t xml:space="preserve">La rétraction des services et commerces dans les villes petites et moyennes : modalités et logiques à l’échelle interurbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+                <w:t xml:space="preserve">Julie Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Grivault</w:t>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Le Gallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pavard</w:t>
+                <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] Société du Grand Paris. 2019, pp.97</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Caisse des Dépôts et Consignations - Commissariat Général à l'Egalité des Territoires. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373216v1</w:t>
+                <w:t xml:space="preserve">halshs-02144993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rétraction des services et commerces dans les villes petites et moyennes : modalités et logiques à l’échelle interurbaine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Conti</w:t>
+                <w:t xml:space="preserve">Les bénéfices de la densification dans la perspective du Grand Paris Express, rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chouraqui</w:t>
+                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+                <w:t xml:space="preserve">Camille Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Delage</w:t>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Caisse des Dépôts et Consignations - Commissariat Général à l'Egalité des Territoires. 2019</w:t>
+              <w:t xml:space="preserve">[Contrat] Société du Grand Paris. 2019, pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02144993v1</w:t>
+                <w:t xml:space="preserve">hal-02373216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographical Trajectories of European urban areas (1961-2011) (TRADEVE)</w:t>
               </w:r>
@@ -4213,237 +4213,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Urban Areas (FUA) and European harmonization. A feasibility study from the comparison of two approaches: commuting flows and accessibility isochrones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UMZ: a database now operational for urban studies (M4D improvements)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ESPON. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609451v1</w:t>
+                <w:t xml:space="preserve">hal-03609478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UMZ: a database now operational for urban studies (M4D improvements)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional Urban Areas (FUA) and European harmonization. A feasibility study from the comparison of two approaches: commuting flows and accessibility isochrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ESPON. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609478v1</w:t>
+                <w:t xml:space="preserve">hal-03609451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Neighbouring cities</w:t>
               </w:r>
@@ -4939,51 +4939,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59F63532"/>
+    <w:nsid w:val="892D0A1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5170,51 +5170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonin-pavard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3682-7221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253128234" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia de Paula" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Poirier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CI-03-2024-0092" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996806v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andrew Poirier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JCEMD4.COENG-14527" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dony" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bordin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36680/j.itcon.2023.022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1866" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.51958" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.122.0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480611v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.34876" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.194.0643" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822573v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zdanowska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971524v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.17789" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.55-78" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823900v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sanseverino-Godfrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146732v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chardonnel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andre Poyaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/mobilites-face-aux-evenements-hydrometeorologiques-extremes-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/mobility-in-the-face-of-extreme-hydrometeorological-events-1/lutoff/978-1-78548-289-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos Paillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/mobility-in-the-face-of-extreme-hydrometeorological-events-1/lutoff/978-1-78548-289-2?original=true" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-289-2.50006-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119469v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-donnees-urbaines-7-pumain-denise-marie-flore-mattei,fr,4,9782717868388.cfm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311420v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737156v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03245375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonin-pavard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3682-7221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253128234" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia de Paula" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Poirier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CI-03-2024-0092" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996806v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andrew Poirier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JCEMD4.COENG-14527" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dony" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bordin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36680/j.itcon.2023.022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1866" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.51958" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.122.0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480611v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.34876" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.194.0643" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822573v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zdanowska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971524v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.17789" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.55-78" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828524v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sanseverino-Godfrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146732v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chardonnel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andre Poyaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/mobilites-face-aux-evenements-hydrometeorologiques-extremes-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/mobility-in-the-face-of-extreme-hydrometeorological-events-1/lutoff/978-1-78548-289-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922994v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos Paillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/mobility-in-the-face-of-extreme-hydrometeorological-events-1/lutoff/978-1-78548-289-2?original=true" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-289-2.50006-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119469v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-donnees-urbaines-7-pumain-denise-marie-flore-mattei,fr,4,9782717868388.cfm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311420v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737156v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03245375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>