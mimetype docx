--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1907,312 +1907,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03823900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délimiter les villes par les temps de transports : une expérimentation à partir de trois grandes métropoles européennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nouvelle définition de la ville en Europe : les agglomérations morphologiques de la base TRADEVE (1961-2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Observation Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CGET, INSEE, CEREMA, FNAU, AdCF, Nov 2018, Paris, CGET, France</w:t>
+              <w:t xml:space="preserve">, CGET, INSEE, CEREMA, FNAU, AdCF, Nov 2018, Paris, GCET, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03828507v1</w:t>
+                <w:t xml:space="preserve">halshs-03828524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on délimiter les aires urbaines fonctionnelles à partir des temps de transport ? Une exploration à partir de trois métropoles européennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Délimiter les villes par les temps de transports : une expérimentation à partir de trois grandes métropoles européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Définir la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEE, Mar 2018, Paris, INSEE, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’Observation Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CGET, INSEE, CEREMA, FNAU, AdCF, Nov 2018, Paris, CGET, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03828494v1</w:t>
+                <w:t xml:space="preserve">halshs-03828507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle définition de la ville en Europe : les agglomérations morphologiques de la base TRADEVE (1961-2011)</w:t>
+                <w:t xml:space="preserve">Peut-on délimiter les aires urbaines fonctionnelles à partir des temps de transport ? Une exploration à partir de trois métropoles européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’Observation Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CGET, INSEE, CEREMA, FNAU, AdCF, Nov 2018, Paris, GCET, France</w:t>
+              <w:t xml:space="preserve">Définir la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEE, Mar 2018, Paris, INSEE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03828524v1</w:t>
+                <w:t xml:space="preserve">halshs-03828494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration of Hospital’s Locations Since the Early 2000s in France: Are Shrinking Cities More at Stake?</w:t>
               </w:r>
@@ -3098,264 +3098,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La difficile mise en application locale de la politique de prévention des risques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Influence of Residential Migrations on the Evolution of Populations Exposed to a Flood Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Boulier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Lutoff C.,Durand S. (dir). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lutoff C., Durand S. (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilités face aux événements hydrométéorologiques 1. Définition des échelles de référence</w:t>
+              <w:t xml:space="preserve">Mobility in the Face of Extreme hydrometeorological Events 1. Defining the Relevant Scales of Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE éditions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.161-196, 2018, 9781784055004</w:t>
+                <w:t xml:space="preserve">Iste Press-Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-209, 2018, 9781785482892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02119007v1</w:t>
+                <w:t xml:space="preserve">halshs-02119450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Residential Migrations on the Evolution of Populations Exposed to a Flood Risk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La difficile mise en application locale de la politique de prévention des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Lutoff C., Durand S. (Eds). </w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lutoff C.,Durand S. (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobility in the Face of Extreme hydrometeorological Events 1. Defining the Relevant Scales of Analysis</w:t>
+              <w:t xml:space="preserve">Mobilités face aux événements hydrométéorologiques 1. Définition des échelles de référence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iste Press-Elsevier</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.187-209, 2018, 9781785482892</w:t>
+                <w:t xml:space="preserve">ISTE éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-196, 2018, 9781784055004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02119450v1</w:t>
+                <w:t xml:space="preserve">halshs-02119007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des migrations résidentielles sur l’évolution de la population exposée au risque d’inondation</w:t>
               </w:r>
@@ -3394,51 +3394,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Boulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lutoff C., Durand S. (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités face aux événements hydrométéorologiques 1. Définition des échelles de référence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.199-222, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4213,237 +4213,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UMZ: a database now operational for urban studies (M4D improvements)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional Urban Areas (FUA) and European harmonization. A feasibility study from the comparison of two approaches: commuting flows and accessibility isochrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ESPON. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609478v1</w:t>
+                <w:t xml:space="preserve">hal-03609451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Urban Areas (FUA) and European harmonization. A feasibility study from the comparison of two approaches: commuting flows and accessibility isochrones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UMZ: a database now operational for urban studies (M4D improvements)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ESPON. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609451v1</w:t>
+                <w:t xml:space="preserve">hal-03609478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Neighbouring cities</w:t>
               </w:r>
@@ -4939,51 +4939,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="892D0A1E"/>
+    <w:nsid w:val="DF6122C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5170,51 +5170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonin-pavard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3682-7221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253128234" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia de Paula" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Poirier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CI-03-2024-0092" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996806v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andrew Poirier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JCEMD4.COENG-14527" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dony" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bordin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36680/j.itcon.2023.022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1866" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.51958" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.122.0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480611v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.34876" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.194.0643" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822573v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zdanowska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971524v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.17789" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.55-78" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828524v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sanseverino-Godfrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146732v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chardonnel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andre Poyaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/mobilites-face-aux-evenements-hydrometeorologiques-extremes-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/mobility-in-the-face-of-extreme-hydrometeorological-events-1/lutoff/978-1-78548-289-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922994v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos Paillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/mobility-in-the-face-of-extreme-hydrometeorological-events-1/lutoff/978-1-78548-289-2?original=true" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-289-2.50006-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119469v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-donnees-urbaines-7-pumain-denise-marie-flore-mattei,fr,4,9782717868388.cfm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311420v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737156v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03245375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonin-pavard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3682-7221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253128234" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia de Paula" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Poirier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CI-03-2024-0092" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996806v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andrew Poirier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JCEMD4.COENG-14527" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dony" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bordin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36680/j.itcon.2023.022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1866" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.51958" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.122.0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480611v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.34876" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.194.0643" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822573v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zdanowska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971524v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.17789" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.55-78" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828494v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sanseverino-Godfrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959930v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146732v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chardonnel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andre Poyaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/mobility-in-the-face-of-extreme-hydrometeorological-events-1/lutoff/978-1-78548-289-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/mobilites-face-aux-evenements-hydrometeorologiques-extremes-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922994v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos Paillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/mobility-in-the-face-of-extreme-hydrometeorological-events-1/lutoff/978-1-78548-289-2?original=true" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-289-2.50006-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119469v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-donnees-urbaines-7-pumain-denise-marie-flore-mattei,fr,4,9782717868388.cfm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311420v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737156v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03245375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>