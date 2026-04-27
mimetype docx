--- v0 (2026-03-25)
+++ v1 (2026-04-27)
@@ -589,369 +589,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conventionalised vs. agroecological practices on organic vegetable farms: Investigating the influence of farm structure in a bifurcation perspective</w:t>
+                <w:t xml:space="preserve">Data on structure and farming practices of French organic vegetable farms, with focus on the use of inputs and the socio-economic context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 190, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209234v1</w:t>
+                <w:t xml:space="preserve">hal-03438946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data on structure and farming practices of French organic vegetable farms, with focus on the use of inputs and the socio-economic context</w:t>
+                <w:t xml:space="preserve">Maraîchage biologique : Explorer la diversité des fermes à travers une typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 371, pp.36-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03438946v1</w:t>
+                <w:t xml:space="preserve">hal-04279089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maraîchage biologique : Explorer la diversité des fermes à travers une typologie</w:t>
+                <w:t xml:space="preserve">Conventionalised vs. agroecological practices on organic vegetable farms: Investigating the influence of farm structure in a bifurcation perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279089v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1187,1003 +1187,908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining technical and social localized knowledge to support the co-design of integrated crop-livestock systems between farms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Carof</w:t>
+                <w:t xml:space="preserve">Assessing the impact of vegetables on biodiversity in life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vittoria Guidoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.420-422</w:t>
+              <w:t xml:space="preserve">14th LCA Food international conference. Healthy food system for a healthy planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRTA, Sep 2024, Barcelona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240526v1</w:t>
+                <w:t xml:space="preserve">hal-04749949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of vegetables on biodiversity in life cycle assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneret</w:t>
+                <w:t xml:space="preserve">Energy consumption and efficiency in vegetable farming systems: Is saving energy or sparing land the priority?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th LCA Food international conference. Healthy food system for a healthy planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRTA, Sep 2024, Barcelona, France</w:t>
+              <w:t xml:space="preserve">15th European IFSA Conference. Systemic change for sustainable futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSA, International Farming Systems Association, Jul 2024, Trapani, Italy. pp.90-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749949v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy consumption and efficiency in vegetable farming systems: Is saving energy or sparing land the priority?</w:t>
+                <w:t xml:space="preserve">Tracking down inter farm collaborations to promote crop diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Mosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European IFSA Conference. Systemic change for sustainable futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFSA, International Farming Systems Association, Jul 2024, Trapani, Italy. pp.90-94</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’Institut Agro Rennes-Angers, INRAE, Aug 2024, Rennes, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748934v1</w:t>
+                <w:t xml:space="preserve">hal-04749936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking down inter farm collaborations to promote crop diversity</w:t>
+                <w:t xml:space="preserve">Environmental assessment of contrasting French organic vegetable farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marthe Mosset</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trydeman Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l’Institut Agro Rennes-Angers, INRAE, Aug 2024, Rennes, France. 12 p</w:t>
+              <w:t xml:space="preserve">LCA FOODS: 13th International Conference on Life Cycle Assessment of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749936v1</w:t>
+                <w:t xml:space="preserve">hal-03930547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of contrasting French organic vegetable farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneret</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grassely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trydeman Knudsen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCA FOODS: 13th International Conference on Life Cycle Assessment of Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lima, Peru</w:t>
+              <w:t xml:space="preserve">International Horticultural Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science: ISHS, Aug 2022, Angers, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930547v1</w:t>
+                <w:t xml:space="preserve">hal-03766007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of contrasting French organic vegetable farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité des exploitations agricole et place du riz pluvial dans le Sud-Est de Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Trydeman Knudsen</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Razafimandimby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Horticultural Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science: ISHS, Aug 2022, Angers, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">Atelier national sur la recherche et le développement du riz pluvial à Madagascar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Madagascar. pp.72-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766007v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00768201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place des systèmes à base de riz pluvial dans les exploitations agricoles dns la région du Sud-Est.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guegan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pepin</w:t>
+                <w:t xml:space="preserve">E. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Razafimandimby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier national sur la recherche et le développement du riz pluvial à Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Antsirabe, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00778690v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">cirad-00768201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an interdisciplinarity approach to explore the local embedding of organic pig farming systems in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Faure</w:t>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Montagne</w:t>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Beline</w:t>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. Wageningen Academic Publishers, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science, 39, pp.532, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2193,617 +2098,617 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy consumption and efficiency in vegetable farming systems: Is saving energy or sparing land the priority?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pepin</w:t>
+                <w:t xml:space="preserve">Assessing the impact of vegetables on biodiversity in life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vittoria Guidoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European IFSA Conference. Systemic change for sustainable futures, IFSA, International Farming Systems Association, Jul 2024, Trapani, Italy. pp.90-94</w:t>
+              <w:t xml:space="preserve">in Núñez M 2024 (ed) Book of abstracts of the 14th International Conference on Life Cycle Assessment of Food (LCA Food 2024), 8 -12 September 2024, Barcelona, Spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750720v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of vegetables on biodiversity in life cycle assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneret</w:t>
+                <w:t xml:space="preserve">Energy consumption and efficiency in vegetable farming systems: Is saving energy or sparing land the priority?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Núñez M 2024 (ed) Book of abstracts of the 14th International Conference on Life Cycle Assessment of Food (LCA Food 2024), 8 -12 September 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">15th European IFSA Conference. Systemic change for sustainable futures, IFSA, International Farming Systems Association, Jul 2024, Trapani, Italy. pp.90-94</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750677v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil d'auto-évaluation environnementale en maraîchage: PépiScore (Pépinière-MESCLUN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Castanier</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t>
-[...27 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/ZA4CFO⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des exploitations agricole et place du riz pluvial dans le Sud-Est de Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Création du réseau de fermes de référence des exploitations agricoles du Sud-Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guegan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pepin</w:t>
+                <w:t xml:space="preserve">E. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Penot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Razafimandimby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00772726v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00772723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création du réseau de fermes de référence des exploitations agricoles du Sud-Est</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité des exploitations agricole et place du riz pluvial dans le Sud-Est de Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guegan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pepin</w:t>
+                <w:t xml:space="preserve">E. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Penot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Razafimandimby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00772723v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00772726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of farm type and functional unit on environmental impacts of organic vegetable farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2855,51 +2760,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2909,100 +2814,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance environnementale de fermes maraichères en Agriculture Biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Institut national d'enseignement supérieur pour l'agriculture, l'alimentation et l'environnement, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022AGROC160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04059580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3012,91 +2917,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration « polyculture élevage » entre fermes : Enseignement du projet « Corollaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Institut Agro Montpellier, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3106,65 +3011,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet « Corollaire » : CO-conception d'une ROtation cultures-prAIRiEs inter-exploitations dans un collectif d'agriculteurs biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3172,91 +3077,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3403,51 +3308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Guidoboni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110098" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157081v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ace462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trydeman Knudsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.27" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209234v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107184" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279089v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Mosset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin P&#233;pin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748934v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766007v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grassely" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00778690v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guegan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razafimandimby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00768201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Castanier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/ZA4CFO" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772723v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04059580v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AGROC160" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Millet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Guidoboni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110098" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157081v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ace462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trydeman Knudsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.27" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438946v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107184" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209234v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103129" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Mosset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin P&#233;pin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930547v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grassely" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00768201v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guegan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razafimandimby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00778690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750677v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Castanier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/ZA4CFO" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772723v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765570v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04059580v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AGROC160" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Millet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>