--- v1 (2026-04-27)
+++ v2 (2026-05-24)
@@ -589,347 +589,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data on structure and farming practices of French organic vegetable farms, with focus on the use of inputs and the socio-economic context</w:t>
+                <w:t xml:space="preserve">Conventionalised vs. agroecological practices on organic vegetable farms: Investigating the influence of farm structure in a bifurcation perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37, </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03438946v1</w:t>
+                <w:t xml:space="preserve">hal-03209234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maraîchage biologique : Explorer la diversité des fermes à travers une typologie</w:t>
+                <w:t xml:space="preserve">Data on structure and farming practices of French organic vegetable farms, with focus on the use of inputs and the socio-economic context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279089v1</w:t>
+                <w:t xml:space="preserve">hal-03438946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conventionalised vs. agroecological practices on organic vegetable farms: Investigating the influence of farm structure in a bifurcation perspective</w:t>
+                <w:t xml:space="preserve">Maraîchage biologique : Explorer la diversité des fermes à travers une typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 371, pp.36-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03209234v1</w:t>
+                <w:t xml:space="preserve">hal-04279089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1478,250 +1478,250 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of contrasting French organic vegetable farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneret</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grassely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trydeman Knudsen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCA FOODS: 13th International Conference on Life Cycle Assessment of Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lima, Peru</w:t>
+              <w:t xml:space="preserve">International Horticultural Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science: ISHS, Aug 2022, Angers, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930547v1</w:t>
+                <w:t xml:space="preserve">hal-03766007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of contrasting French organic vegetable farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trydeman Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Trydeman Knudsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Horticultural Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science: ISHS, Aug 2022, Angers, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">LCA FOODS: 13th International Conference on Life Cycle Assessment of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766007v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des exploitations agricole et place du riz pluvial dans le Sud-Est de Madagascar</w:t>
               </w:r>
@@ -2106,217 +2106,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of vegetables on biodiversity in life cycle assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneret</w:t>
+                <w:t xml:space="preserve">Energy consumption and efficiency in vegetable farming systems: Is saving energy or sparing land the priority?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Núñez M 2024 (ed) Book of abstracts of the 14th International Conference on Life Cycle Assessment of Food (LCA Food 2024), 8 -12 September 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">15th European IFSA Conference. Systemic change for sustainable futures, IFSA, International Farming Systems Association, Jul 2024, Trapani, Italy. pp.90-94</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750677v1</w:t>
+                <w:t xml:space="preserve">hal-04750720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy consumption and efficiency in vegetable farming systems: Is saving energy or sparing land the priority?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pepin</w:t>
+                <w:t xml:space="preserve">Assessing the impact of vegetables on biodiversity in life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vittoria Guidoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European IFSA Conference. Systemic change for sustainable futures, IFSA, International Farming Systems Association, Jul 2024, Trapani, Italy. pp.90-94</w:t>
+              <w:t xml:space="preserve">in Núñez M 2024 (ed) Book of abstracts of the 14th International Conference on Life Cycle Assessment of Food (LCA Food 2024), 8 -12 September 2024, Barcelona, Spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750720v1</w:t>
+                <w:t xml:space="preserve">hal-04750677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3308,51 +3308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Guidoboni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110098" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157081v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ace462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trydeman Knudsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.27" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438946v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107184" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209234v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103129" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Mosset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin P&#233;pin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930547v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grassely" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00768201v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guegan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razafimandimby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00778690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750677v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Castanier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/ZA4CFO" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772723v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765570v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04059580v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AGROC160" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Millet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Guidoboni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110098" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157081v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ace462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trydeman Knudsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.27" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209234v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03438946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107184" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279089v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Mosset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin P&#233;pin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grassely" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00768201v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guegan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razafimandimby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00778690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Castanier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/ZA4CFO" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772723v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765570v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04059580v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AGROC160" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Millet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>