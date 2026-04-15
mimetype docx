--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deimos photometric properties: Analysis of 20 years of observations (2004-2024) by the Mars Express HRSC camera</w:t>
+                <w:t xml:space="preserve">Spectro-photometry of Phobos simulants, II: Effects of porosity and texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.N. Simon</w:t>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fornasier</w:t>
+                <w:t xml:space="preserve">Giovanni Poggiali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. El-Bez-Sebastien</w:t>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tirsch</w:t>
+                <w:t xml:space="preserve">Alain Doressoundiram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 703, pp.A289. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 438, pp.116611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2025.116611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351899v2</w:t>
+                <w:t xml:space="preserve">hal-05056679v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectro-photometry of Phobos simulants, II: Effects of porosity and texture</w:t>
+                <w:t xml:space="preserve">Deimos photometric properties: Analysis of 20 years of observations (2004-2024) by the Mars Express HRSC camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Poch</w:t>
+                <w:t xml:space="preserve">P.N. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Poggiali</w:t>
+                <w:t xml:space="preserve">S. Fornasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">N. El-Bez-Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Doressoundiram</w:t>
+                <w:t xml:space="preserve">D. Tirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 438, pp.116611. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 703, pp.A289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2025.116611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056679v2</w:t>
+                <w:t xml:space="preserve">hal-05351899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the origins of Phobos and Deimos based on a spectral comparison with small bodies and Martian materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Poggiali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koki Yumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -655,77 +655,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectro-photometry of Phobos simulants I. Detectability of hydrated minerals and organic bands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Doressoundiram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Poggiali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -770,425 +770,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new Phobos spectral simulant: spectral properties from visible to the mid-infrared range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The time profile of relativistic solar particle events as observed by neutron monitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Ludwig Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Khreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Wargnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad2132⟩</w:t>
+              <w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/swsc/2023016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191010v1</w:t>
+                <w:t xml:space="preserve">hal-04125977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic detection in the near-infrared spectral Phobos regolith laboratory analogue in preparation for the Martian Moon eXploration mission</w:t>
+                <w:t xml:space="preserve">Development of a new Phobos spectral simulant: spectral properties from visible to the mid-infrared range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Poggiali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Doressoundiram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Quirico</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245294⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 524 (3), pp.3809-3820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad2132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03894063v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The time profile of relativistic solar particle events as observed by neutron monitors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fuller</w:t>
+                <w:t xml:space="preserve">Organic detection in the near-infrared spectral Phobos regolith laboratory analogue in preparation for the Martian Moon eXploration mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Wargnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Khreich</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.15. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 669 (January), A146 (11p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/swsc/2023016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125977v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03894063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1340,51 +1340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking laboratory and remote sensing investigations: grain size and mineral mixing studies as pivotal tools to interpret solar system exploration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Poggiali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1487,77 +1487,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of porosity and space-weathering on the spectroscopic and photometric properties of Phobos simulants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Poggiali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1653,90 +1653,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of MMX/MIRS Phobos observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Théret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Doressoundiram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-462, 2024, </w:t>
@@ -1908,90 +1908,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of a Spectral Phobos Regolith Analog in Preparation of the MMX Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Doressoundiram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2305,51 +2305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351899v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Wargnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fornasier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El-Bez-Sebastien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tirsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555564" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056679v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poggiali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doressoundiram" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116611" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952601v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Yumoto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fornasier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mahlke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453080" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Barucci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Bernardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reess" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merlin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-025-00746-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671992v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116216" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04191010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Poggiali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Doressoundiram" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Beck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad2132" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03894063v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245294" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Musset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Ludwig Klein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fuller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Khreich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2023016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie El-Bez--S&#233;bastien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tirsch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-276" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04683013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Fossi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Iannini Lelarge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Beccarelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-913" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04683320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moingeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-917" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04688953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-462" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04671651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l David" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Barucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-805" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05238611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUS133" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056679v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Wargnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poggiali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doressoundiram" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116611" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351899v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fornasier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El-Bez-Sebastien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tirsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555564" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952601v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Yumoto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fornasier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mahlke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453080" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Barucci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Bernardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reess" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merlin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-025-00746-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671992v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116216" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Musset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Ludwig Klein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fuller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Khreich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2023016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04191010v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Poggiali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Doressoundiram" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Beck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad2132" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03894063v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245294" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie El-Bez--S&#233;bastien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tirsch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-276" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04683013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Fossi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Iannini Lelarge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Beccarelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-913" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04683320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moingeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-917" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04688953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-462" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04671651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l David" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Barucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-805" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03912670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05238611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUS133" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>