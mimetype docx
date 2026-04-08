--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -393,187 +393,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire l'absence: les questions à prédicat zéro dans un corpus parallèle russe et anglais</w:t>
+                <w:t xml:space="preserve">A corpus-based contrastive study of verbless sentences: quantitative and qualitative perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Celle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des mots aux actes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studia Neophilologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Corpus-based approaches to discourse phenomena, 91 (2), pp.175-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00393274.2019.1616221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063475v1</w:t>
+                <w:t xml:space="preserve">hal-03814354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A corpus-based contrastive study of verbless sentences: quantitative and qualitative perspectives</w:t>
+                <w:t xml:space="preserve">Traduire l'absence: les questions à prédicat zéro dans un corpus parallèle russe et anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Celle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Neophilologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Des mots aux actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Sémantique(s), Sémiotique(s) et traduction, pp.341-363</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814354v1</w:t>
+                <w:t xml:space="preserve">hal-02063475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predication Transformation: A parallel corpus-based study of Russian verbless sentences and their English translations</w:t>
               </w:r>
@@ -673,51 +673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 17. Verbless sentences in L’Étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Celle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corre Éric; Danh Thành Do-Hurinville; Huy Linh Dao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Expression of Tense, Aspect, Modality and Evidentiality in Albert Camus’s L'Étranger and Its Translations / L'Étranger de Camus et ses traductions : questions de temps, d'aspect, de modalité et d'évidentialité (TAME): An empirical study / Etude empirique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lingvisticæ Investigationes Supplementa (35), </w:t>
@@ -794,1062 +794,1062 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbless Sentences in Russian: Semantico-Pragmatic Insights from a Contrastive Corpus Perspective</w:t>
+                <w:t xml:space="preserve">The Meaning of Verbless Sentences: A Contrastive Corpus Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International Congres of Slavists (ICS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université; Institut d’Études Slaves, Aug 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">11th International Contrastive Linguistics Conference (ICLC 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles University, Institute of Slavonic Studies and the Czech Academy of Science, Sep 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451468v1</w:t>
+                <w:t xml:space="preserve">hal-05451473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Meaning of Verbless Sentences: A Contrastive Corpus Approach</w:t>
+                <w:t xml:space="preserve">Verbless Sentences: An English and Russian Multidimensional Contrastive Corpus Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Contrastive Linguistics Conference (ICLC 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charles University, Institute of Slavonic Studies and the Czech Academy of Science, Sep 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">CRISCO Séminaire Invité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRISCO (Centre de Recherches Inter-langues sur la Signification en Contexte); Université de Caen Normandie, Feb 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451473v1</w:t>
+                <w:t xml:space="preserve">hal-04962277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbless Sentences: An English and Russian Multidimensional Contrastive Corpus Study</w:t>
+                <w:t xml:space="preserve">Verbless Sentences in English and Russian: A multidirectional contrastive corpus approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISCO Séminaire Invité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRISCO (Centre de Recherches Inter-langues sur la Signification en Contexte); Université de Caen Normandie, Feb 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Seminaire : Tranformation de la formation par la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté ALLSH d'Aix-Marseille Université, Oct 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962277v1</w:t>
+                <w:t xml:space="preserve">hal-05451489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbless Sentences in English and Russian: A multidirectional contrastive corpus approach</w:t>
+                <w:t xml:space="preserve">Verbless Sentences in Russian: Semantico-Pragmatic Insights from a Contrastive Corpus Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire : Tranformation de la formation par la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté ALLSH d'Aix-Marseille Université, Oct 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">XVII International Congres of Slavists (ICS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université; Institut d’Études Slaves, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451489v1</w:t>
+                <w:t xml:space="preserve">hal-05451468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbless Questions in Oral Monologic Discourse of TED-Talks</w:t>
+                <w:t xml:space="preserve">Verbless Sentences: An English and Russian Contrastive Corpus Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction in TED Talks – TransQuest Project (Journée d’Études du projet TransQuest)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agnès Celle, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">École thématique d'été AnnoDeMo2024 : Échanges entre linguistique informatique, linguistique formelle et linguistique de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Loiseau; Berthold Crysmann; Karën Fort; Lydia-Mai Ho-Dac, Jun 2024, Banyuls-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962272v1</w:t>
+                <w:t xml:space="preserve">hal-04962266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbless Sentences: An English and Russian Contrastive Corpus Study</w:t>
+                <w:t xml:space="preserve">Verbless Sentences from a Contrastive Corpus Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École thématique d'été AnnoDeMo2024 : Échanges entre linguistique informatique, linguistique formelle et linguistique de terrain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvain Loiseau; Berthold Crysmann; Karën Fort; Lydia-Mai Ho-Dac, Jun 2024, Banyuls-sur-mer, France</w:t>
+              <w:t xml:space="preserve">SLE 2024: 57th Annual Meeting of the Societas Linguistica Europaea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societas Linguistica Europaea (SLe); University of Helsinki, Aug 2024, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962266v1</w:t>
+                <w:t xml:space="preserve">hal-04962269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbless Sentences from a Contrastive Corpus Approach</w:t>
+                <w:t xml:space="preserve">Verbless Sentences: A Contrastive Corpus Approach to Absence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLE 2024: 57th Annual Meeting of the Societas Linguistica Europaea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societas Linguistica Europaea (SLe); University of Helsinki, Aug 2024, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Séminaire Invité Délicortal (Descriptions Linguistiques, Corpus, TAL) 2023-2024 du LIDILEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILEM; Université Grenoble Alpes, Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962269v1</w:t>
+                <w:t xml:space="preserve">hal-04962265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbless Sentences: A Contrastive Corpus Approach to Absence</w:t>
+                <w:t xml:space="preserve">Verbless Questions in Oral Monologic Discourse of TED-Talks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Invité Délicortal (Descriptions Linguistiques, Corpus, TAL) 2023-2024 du LIDILEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIDILEM; Université Grenoble Alpes, Mar 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Interaction in TED Talks – TransQuest Project (Journée d’Études du projet TransQuest)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agnès Celle, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962265v1</w:t>
+                <w:t xml:space="preserve">hal-04962272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmitted by Absence: English Verbless Sentences from a Contrastive Corpus Approach</w:t>
+                <w:t xml:space="preserve">Phrases averbales en russe et en anglais : Perspectives d’une méthode intégrant linguistique contrastive, énonciative et de corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62e Congrès annuel de la SAES (Société des Anglicistes de l’Enseignement Supérieur) : Transmission(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">SeDyL Seminaire Invité (Structure et Dynamique des Langues) : Théories et Données Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO; SeDyL, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961644v1</w:t>
+                <w:t xml:space="preserve">hal-04961615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phrases averbales en russe et en anglais : Perspectives d’une méthode intégrant linguistique contrastive, énonciative et de corpus</w:t>
+                <w:t xml:space="preserve">Verbless Sentences: A Multidimensional Contrastive Corpus Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeDyL Seminaire Invité (Structure et Dynamique des Langues) : Théories et Données Linguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INALCO; SeDyL, Feb 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">10 th International Contrastive Linguistics Conference (ICLC10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beata Trawiński; Marc Kupietz; Kristel Proost; Jörg Zinken; Leibniz Institute for the German Language (IDS), Jul 2023, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961615v1</w:t>
+                <w:t xml:space="preserve">hal-04961650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbless Sentences: A Multidimensional Contrastive Corpus Study</w:t>
+                <w:t xml:space="preserve">A Contrastive Corpus Approach to Absence: Methodological Developments and Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 th International Contrastive Linguistics Conference (ICLC10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Beata Trawiński; Marc Kupietz; Kristel Proost; Jörg Zinken; Leibniz Institute for the German Language (IDS), Jul 2023, Mannheim, Germany</w:t>
+              <w:t xml:space="preserve">UCCTS 7: Using Corpora in Contrastive and Translation Studies – Capturing conceptual complexity with updated theories and enriched corpus designs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adam Mickiewicz University, Jul 2023, Pozan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961650v1</w:t>
+                <w:t xml:space="preserve">hal-04961647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contrastive Corpus Approach to Absence: Methodological Developments and Implications</w:t>
+                <w:t xml:space="preserve">Verbless Questions in Oral Monologic Discourse: Rhetorical Functions and Multimodal Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UCCTS 7: Using Corpora in Contrastive and Translation Studies – Capturing conceptual complexity with updated theories and enriched corpus designs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adam Mickiewicz University, Jul 2023, Pozan, Poland</w:t>
+              <w:t xml:space="preserve">56th Annual Meeting of the Societas Linguistica Europaea. Workshop on Questions in monologic discourse (SLE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societas Linguistica Europaea (SLE); National and Kapodistrian University of Athens, Aug 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961647v1</w:t>
+                <w:t xml:space="preserve">hal-04961652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbless Questions in Oral Monologic Discourse: Rhetorical Functions and Multimodal Features</w:t>
+                <w:t xml:space="preserve">Transmitted by Absence: English Verbless Sentences from a Contrastive Corpus Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Annual Meeting of the Societas Linguistica Europaea. Workshop on Questions in monologic discourse (SLE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societas Linguistica Europaea (SLE); National and Kapodistrian University of Athens, Aug 2023, Athens, Greece</w:t>
+              <w:t xml:space="preserve">62e Congrès annuel de la SAES (Société des Anglicistes de l’Enseignement Supérieur) : Transmission(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961652v1</w:t>
+                <w:t xml:space="preserve">hal-04961644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusing contrastive and corpus methods: verbless sentences in English and Russian</w:t>
+                <w:t xml:space="preserve">Verbless and zero-predicate sentences: An English and Russian contrastive corpus study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrastive Linguistics: taking stock and looking forward in 2022. A conference in the honour of Jacqueline Guillemin-Flescher.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University Paris-Est Créteil; University Paris Nanterre, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on Marked Constructions and Information Structure (MARCO 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814395v1</w:t>
+                <w:t xml:space="preserve">hal-03816272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbless and zero-predicate sentences: An English and Russian contrastive corpus study</w:t>
+                <w:t xml:space="preserve">Fusing contrastive and corpus methods: verbless sentences in English and Russian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Marked Constructions and Information Structure (MARCO 2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Cité, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Contrastive Linguistics: taking stock and looking forward in 2022. A conference in the honour of Jacqueline Guillemin-Flescher.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Paris-Est Créteil; University Paris Nanterre, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816272v1</w:t>
+                <w:t xml:space="preserve">hal-03814395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbless sentences in English: Insights from a contrastive corpus approach</w:t>
               </w:r>
@@ -2036,825 +2036,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing absence: A corpus-based contrastive study of verbless sentences in English and Russian</w:t>
+                <w:t xml:space="preserve">Verbless sentences: A corpus-based Russian and English contrastive study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Using Corpora in Contrastive and Translation Studies, 5th edition (UCCTS5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Louvain, Sep 2018, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">The 10th International Conference on Construction Grammar(s): Methods, Concepts and Applications (ICCG10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle - Paris 3, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816268v1</w:t>
+                <w:t xml:space="preserve">hal-03816265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristic elements of verbless sentences: A corpus-based contrastive approach</w:t>
+                <w:t xml:space="preserve">Aspectual meaning of Verbless Sentences : A Multidimensional Russian and English Contrastive Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Celle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Computer Archive for Modern and Medieval English : Corpus Linguistics and Changing Society (ICAME 39)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Tampere, May 2018, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">13th Chronos Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816264v1</w:t>
+                <w:t xml:space="preserve">hal-02915658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbless sentences: Advantages and challenges of a corpus-based approach</w:t>
+                <w:t xml:space="preserve">Verbless Sentences: A Corpus-based Contrastive Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aflico JET 2018, Association Française de Linguistique Cognitive : Corpora and Representativeness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">CLARIN Workshop on Translation memories, corpora, termbases: Bridges between translation studies and research infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna; Austrian Academy of Sciences, Feb 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816261v1</w:t>
+                <w:t xml:space="preserve">hal-03816258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbless sentences: A corpus-based Russian and English contrastive study</w:t>
+                <w:t xml:space="preserve">Characterizing absence: A corpus-based contrastive study of verbless sentences in English and Russian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Conference on Construction Grammar(s): Methods, Concepts and Applications (ICCG10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle - Paris 3, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Using Corpora in Contrastive and Translation Studies, 5th edition (UCCTS5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Louvain, Sep 2018, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816265v1</w:t>
+                <w:t xml:space="preserve">hal-03816268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspectual meaning of Verbless Sentences : A Multidimensional Russian and English Contrastive Study</w:t>
+                <w:t xml:space="preserve">Verbless sentences: Advantages and challenges of a corpus-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Celle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Chronos Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">Aflico JET 2018, Association Française de Linguistique Cognitive : Corpora and Representativeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915658v1</w:t>
+                <w:t xml:space="preserve">hal-03816261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbless Sentences: A Corpus-based Contrastive Study</w:t>
+                <w:t xml:space="preserve">Characteristic elements of verbless sentences: A corpus-based contrastive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLARIN Workshop on Translation memories, corpora, termbases: Bridges between translation studies and research infrastructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Vienna; Austrian Academy of Sciences, Feb 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">39th International Computer Archive for Modern and Medieval English : Corpus Linguistics and Changing Society (ICAME 39)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tampere, May 2018, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816258v1</w:t>
+                <w:t xml:space="preserve">hal-03816264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les énoncés sans verbe: Étude contrastive basée sur corpus</w:t>
+                <w:t xml:space="preserve">Verbless sentences: A Russian-English parallel corpus study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Invité Linguistique Formelle Russe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INALCO; Université Paris-Sorbonne IV, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Contrastive Linguistics: Methodologies, applications and perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maria Curie-Sklodowska University, Nov 2017, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816242v1</w:t>
+                <w:t xml:space="preserve">hal-03816254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbless sentences in L’Étranger: A French, Russian, English contrastive study</w:t>
+                <w:t xml:space="preserve">Translating absence: Zero-predicate questions in English and Russian parallel corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Celle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Linguistic Approaches to Tense, Aspect, Modality and Evidentiality, based on Albert Camus' Novel L'Étranger and its Translations [Colloque Internationale Autour de l’Étranger de Camus et de ses traductions : Approches linguistiques des questions de Temps, d’Aspect, de Modalité et d’Évidentialité]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle – Paris 3; Inalco, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Mondial de Traductologie, Formes symboliques et sémantiques en Traduction [World Congres of Translation Studies]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest-Nanterre-La-Défense, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816277v1</w:t>
+                <w:t xml:space="preserve">hal-03816250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translating absence: Zero-predicate questions in English and Russian parallel corpora</w:t>
+                <w:t xml:space="preserve">Verbless sentences: A Russian-English parallel-corpus study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Celle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Traductologie, Formes symboliques et sémantiques en Traduction [World Congres of Translation Studies]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Ouest-Nanterre-La-Défense, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">The Eighth International Contrastive Linguistics Conference (ICLC8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Athens, May 2017, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816250v1</w:t>
+                <w:t xml:space="preserve">hal-03816251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbless sentences: A Russian-English parallel-corpus study</w:t>
+                <w:t xml:space="preserve">Verbless sentences in L’Étranger: A French, Russian, English contrastive study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Celle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Contrastive Linguistics Conference (ICLC8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Athens, May 2017, Athens, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Linguistic Approaches to Tense, Aspect, Modality and Evidentiality, based on Albert Camus' Novel L'Étranger and its Translations [Colloque Internationale Autour de l’Étranger de Camus et de ses traductions : Approches linguistiques des questions de Temps, d’Aspect, de Modalité et d’Évidentialité]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle – Paris 3; Inalco, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816251v1</w:t>
+                <w:t xml:space="preserve">hal-03816277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbless sentences: A Russian-English parallel corpus study</w:t>
+                <w:t xml:space="preserve">Les énoncés sans verbe: Étude contrastive basée sur corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Contrastive Linguistics: Methodologies, applications and perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maria Curie-Sklodowska University, Nov 2017, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">Séminaire Invité Linguistique Formelle Russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO; Université Paris-Sorbonne IV, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816254v1</w:t>
+                <w:t xml:space="preserve">hal-03816242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbless sentences: A corpus-based contrastive study</w:t>
               </w:r>
@@ -3294,51 +3294,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B902A8B1"/>
+    <w:nsid w:val="1A071C70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3525,51 +3525,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonina-bondarenko" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3622-296X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03706573v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Bondarenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UNIP7110" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968587v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2025-0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02063475v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Celle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03814354v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393274.2019.1616221" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177744v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02915097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/lis.35.17bon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lis.35.17bon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451468v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962266v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961650v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961652v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03814395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02915658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816250v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816254v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816241v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01359439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ferguth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jouannet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zamiti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Wu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03814400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonina-bondarenko" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3622-296X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03706573v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Bondarenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UNIP7110" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968587v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2025-0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03814354v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393274.2019.1616221" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02063475v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Celle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177744v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02915097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/lis.35.17bon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lis.35.17bon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451473v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451489v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962265v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961644v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03814395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02915658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816268v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816242v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816241v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01359439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ferguth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jouannet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zamiti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Wu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03814400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>