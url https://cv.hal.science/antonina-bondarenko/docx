--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -393,187 +393,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A corpus-based contrastive study of verbless sentences: quantitative and qualitative perspectives</w:t>
+                <w:t xml:space="preserve">Traduire l'absence: les questions à prédicat zéro dans un corpus parallèle russe et anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Celle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Neophilologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Des mots aux actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Sémantique(s), Sémiotique(s) et traduction, pp.341-363</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814354v1</w:t>
+                <w:t xml:space="preserve">hal-02063475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire l'absence: les questions à prédicat zéro dans un corpus parallèle russe et anglais</w:t>
+                <w:t xml:space="preserve">A corpus-based contrastive study of verbless sentences: quantitative and qualitative perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Celle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des mots aux actes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studia Neophilologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Corpus-based approaches to discourse phenomena, 91 (2), pp.175-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00393274.2019.1616221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063475v1</w:t>
+                <w:t xml:space="preserve">hal-03814354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predication Transformation: A parallel corpus-based study of Russian verbless sentences and their English translations</w:t>
               </w:r>
@@ -673,51 +673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 17. Verbless sentences in L’Étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Celle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corre Éric; Danh Thành Do-Hurinville; Huy Linh Dao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Expression of Tense, Aspect, Modality and Evidentiality in Albert Camus’s L'Étranger and Its Translations / L'Étranger de Camus et ses traductions : questions de temps, d'aspect, de modalité et d'évidentialité (TAME): An empirical study / Etude empirique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lingvisticæ Investigationes Supplementa (35), </w:t>
@@ -794,212 +794,212 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Meaning of Verbless Sentences: A Contrastive Corpus Approach</w:t>
+                <w:t xml:space="preserve">Verbless Sentences: An English and Russian Multidimensional Contrastive Corpus Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Contrastive Linguistics Conference (ICLC 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charles University, Institute of Slavonic Studies and the Czech Academy of Science, Sep 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">CRISCO Séminaire Invité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRISCO (Centre de Recherches Inter-langues sur la Signification en Contexte); Université de Caen Normandie, Feb 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451473v1</w:t>
+                <w:t xml:space="preserve">hal-04962277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbless Sentences: An English and Russian Multidimensional Contrastive Corpus Study</w:t>
+                <w:t xml:space="preserve">The Meaning of Verbless Sentences: A Contrastive Corpus Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISCO Séminaire Invité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRISCO (Centre de Recherches Inter-langues sur la Signification en Contexte); Université de Caen Normandie, Feb 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">11th International Contrastive Linguistics Conference (ICLC 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles University, Institute of Slavonic Studies and the Czech Academy of Science, Sep 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962277v1</w:t>
+                <w:t xml:space="preserve">hal-05451473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbless Sentences in English and Russian: A multidirectional contrastive corpus approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire : Tranformation de la formation par la recherche</w:t>
+              <w:t xml:space="preserve">Séminaire Invité : Tranformation de la formation par la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté ALLSH d'Aix-Marseille Université, Oct 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1691,165 +1691,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbless and zero-predicate sentences: An English and Russian contrastive corpus study</w:t>
+                <w:t xml:space="preserve">Fusing contrastive and corpus methods: verbless sentences in English and Russian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Marked Constructions and Information Structure (MARCO 2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Cité, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Contrastive Linguistics: taking stock and looking forward in 2022. A conference in the honour of Jacqueline Guillemin-Flescher.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Paris-Est Créteil; University Paris Nanterre, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816272v1</w:t>
+                <w:t xml:space="preserve">hal-03814395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusing contrastive and corpus methods: verbless sentences in English and Russian</w:t>
+                <w:t xml:space="preserve">Verbless and zero-predicate sentences: An English and Russian contrastive corpus study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrastive Linguistics: taking stock and looking forward in 2022. A conference in the honour of Jacqueline Guillemin-Flescher.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University Paris-Est Créteil; University Paris Nanterre, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on Marked Constructions and Information Structure (MARCO 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814395v1</w:t>
+                <w:t xml:space="preserve">hal-03816272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbless sentences in English: Insights from a contrastive corpus approach</w:t>
               </w:r>
@@ -2124,51 +2124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspectual meaning of Verbless Sentences : A Multidimensional Russian and English Contrastive Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Celle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Chronos Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2463,290 +2463,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbless sentences: A Russian-English parallel corpus study</w:t>
+                <w:t xml:space="preserve">Translating absence: Zero-predicate questions in English and Russian parallel corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Celle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Contrastive Linguistics: Methodologies, applications and perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maria Curie-Sklodowska University, Nov 2017, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">Congrès Mondial de Traductologie, Formes symboliques et sémantiques en Traduction [World Congres of Translation Studies]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest-Nanterre-La-Défense, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816254v1</w:t>
+                <w:t xml:space="preserve">hal-03816250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translating absence: Zero-predicate questions in English and Russian parallel corpora</w:t>
+                <w:t xml:space="preserve">Verbless sentences: A Russian-English parallel-corpus study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Celle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Traductologie, Formes symboliques et sémantiques en Traduction [World Congres of Translation Studies]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Ouest-Nanterre-La-Défense, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">The Eighth International Contrastive Linguistics Conference (ICLC8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Athens, May 2017, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816250v1</w:t>
+                <w:t xml:space="preserve">hal-03816251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbless sentences: A Russian-English parallel-corpus study</w:t>
+                <w:t xml:space="preserve">Verbless sentences: A Russian-English parallel corpus study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Contrastive Linguistics Conference (ICLC8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Athens, May 2017, Athens, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Contrastive Linguistics: Methodologies, applications and perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maria Curie-Sklodowska University, Nov 2017, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816251v1</w:t>
+                <w:t xml:space="preserve">hal-03816254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbless sentences in L’Étranger: A French, Russian, English contrastive study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Celle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Linguistic Approaches to Tense, Aspect, Modality and Evidentiality, based on Albert Camus' Novel L'Étranger and its Translations [Colloque Internationale Autour de l’Étranger de Camus et de ses traductions : Approches linguistiques des questions de Temps, d’Aspect, de Modalité et d’Évidentialité]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Nouvelle – Paris 3; Inalco, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2903,221 +2903,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition méthodologique pour la détection automatique de Community Manager. Étude multilingue sur un corpus relatif à la Junk Food</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verbless sentences: A Russian-English parallel-corpus contrastive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonina Bondarenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22éme conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">Sorbonne Nouvelle University Graduate Linguistics Symposium (SNUGLS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359439v1</w:t>
+                <w:t xml:space="preserve">hal-03816239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbless sentences: A Russian-English parallel-corpus contrastive study</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proposition méthodologique pour la détection automatique de Community Manager. Étude multilingue sur un corpus relatif à la Junk Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ferguth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zamiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhe Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sorbonne Nouvelle University Graduate Linguistics Symposium (SNUGLS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">22éme conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816239v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3294,51 +3294,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A071C70"/>
+    <w:nsid w:val="79262F06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3525,51 +3525,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonina-bondarenko" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3622-296X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03706573v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Bondarenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UNIP7110" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968587v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2025-0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03814354v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393274.2019.1616221" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02063475v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Celle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177744v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02915097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/lis.35.17bon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lis.35.17bon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451473v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451489v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962265v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961644v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03814395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02915658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816268v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816242v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816241v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01359439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ferguth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jouannet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zamiti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Wu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03814400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonina-bondarenko" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3622-296X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03706573v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Bondarenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UNIP7110" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968587v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2025-0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02063475v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Celle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03814354v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393274.2019.1616221" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177744v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02915097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/lis.35.17bon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lis.35.17bon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451489v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962265v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961644v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03814395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02915658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816268v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816251v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816242v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816241v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01359439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ferguth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jouannet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zamiti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Wu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03814400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>