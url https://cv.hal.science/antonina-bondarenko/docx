--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">253119030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">KVQYuH4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -204,100 +225,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbless and zero-predicate sentences : an English and Russian contrastive corpus study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonina Bondarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linguistics. Université Paris Cité, 2021. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021UNIP7110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03706573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -307,336 +328,336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbless questions in oral monologic discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistics Vanguard : a Multimodal Journal for the Language Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Questions in Monologic Discourse, 11 (Special Issue 2), pp.181-197. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/lingvan-2025-0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire l'absence: les questions à prédicat zéro dans un corpus parallèle russe et anglais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A corpus-based contrastive study of verbless sentences: quantitative and qualitative perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Celle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des mots aux actes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studia Neophilologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Corpus-based approaches to discourse phenomena, 91 (2), pp.175-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00393274.2019.1616221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063475v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A corpus-based contrastive study of verbless sentences: quantitative and qualitative perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Traduire l'absence: les questions à prédicat zéro dans un corpus parallèle russe et anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Celle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Neophilologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Des mots aux actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Sémantique(s), Sémiotique(s) et traduction, pp.341-363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00393274.2019.1616221⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03814354v1</w:t>
+                <w:t xml:space="preserve">hal-02063475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predication Transformation: A parallel corpus-based study of Russian verbless sentences and their English translations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Universitatis Mariae Curie-Skłodowska - Philologiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, La Linguistique Contrastive, 36 (1), pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -646,137 +667,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 17. Verbless sentences in L’Étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Celle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corre Éric; Danh Thành Do-Hurinville; Huy Linh Dao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Expression of Tense, Aspect, Modality and Evidentiality in Albert Camus’s L'Étranger and Its Translations / L'Étranger de Camus et ses traductions : questions de temps, d'aspect, de modalité et d'évidentialité (TAME): An empirical study / Etude empirique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lingvisticæ Investigationes Supplementa (35), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Benjamins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.326-351, 2020, The Expression of Tense, Aspect, Modality and Evidentiality in Albert Camus’s L'Étranger and Its Translations / L'Étranger de Camus et ses traductions : questions de temps, d'aspect, de modalité et d'évidentialité (TAME): An empirical study / Etude empirique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lis.35.17bon⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -786,2447 +807,2447 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbless Sentences: An English and Russian Multidimensional Contrastive Corpus Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISCO Séminaire Invité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRISCO (Centre de Recherches Inter-langues sur la Signification en Contexte); Université de Caen Normandie, Feb 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Meaning of Verbless Sentences: A Contrastive Corpus Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Contrastive Linguistics Conference (ICLC 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Charles University, Institute of Slavonic Studies and the Czech Academy of Science, Sep 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbless Sentences in English and Russian: A multidirectional contrastive corpus approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Invité : Tranformation de la formation par la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté ALLSH d'Aix-Marseille Université, Oct 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbless Sentences in Russian: Semantico-Pragmatic Insights from a Contrastive Corpus Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII International Congres of Slavists (ICS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université; Institut d’Études Slaves, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbless Sentences: An English and Russian Contrastive Corpus Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École thématique d'été AnnoDeMo2024 : Échanges entre linguistique informatique, linguistique formelle et linguistique de terrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvain Loiseau; Berthold Crysmann; Karën Fort; Lydia-Mai Ho-Dac, Jun 2024, Banyuls-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbless Sentences from a Contrastive Corpus Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLE 2024: 57th Annual Meeting of the Societas Linguistica Europaea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societas Linguistica Europaea (SLe); University of Helsinki, Aug 2024, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbless Sentences: A Contrastive Corpus Approach to Absence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Invité Délicortal (Descriptions Linguistiques, Corpus, TAL) 2023-2024 du LIDILEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIDILEM; Université Grenoble Alpes, Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbless Questions in Oral Monologic Discourse of TED-Talks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interaction in TED Talks – TransQuest Project (Journée d’Études du projet TransQuest)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agnès Celle, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phrases averbales en russe et en anglais : Perspectives d’une méthode intégrant linguistique contrastive, énonciative et de corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SeDyL Seminaire Invité (Structure et Dynamique des Langues) : Théories et Données Linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INALCO; SeDyL, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbless Sentences: A Multidimensional Contrastive Corpus Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 th International Contrastive Linguistics Conference (ICLC10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beata Trawiński; Marc Kupietz; Kristel Proost; Jörg Zinken; Leibniz Institute for the German Language (IDS), Jul 2023, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Contrastive Corpus Approach to Absence: Methodological Developments and Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UCCTS 7: Using Corpora in Contrastive and Translation Studies – Capturing conceptual complexity with updated theories and enriched corpus designs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adam Mickiewicz University, Jul 2023, Pozan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbless Questions in Oral Monologic Discourse: Rhetorical Functions and Multimodal Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Annual Meeting of the Societas Linguistica Europaea. Workshop on Questions in monologic discourse (SLE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societas Linguistica Europaea (SLE); National and Kapodistrian University of Athens, Aug 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmitted by Absence: English Verbless Sentences from a Contrastive Corpus Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62e Congrès annuel de la SAES (Société des Anglicistes de l’Enseignement Supérieur) : Transmission(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusing contrastive and corpus methods: verbless sentences in English and Russian</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Verbless and zero-predicate sentences: An English and Russian contrastive corpus study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrastive Linguistics: taking stock and looking forward in 2022. A conference in the honour of Jacqueline Guillemin-Flescher.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University Paris-Est Créteil; University Paris Nanterre, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on Marked Constructions and Information Structure (MARCO 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814395v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbless and zero-predicate sentences: An English and Russian contrastive corpus study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fusing contrastive and corpus methods: verbless sentences in English and Russian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Marked Constructions and Information Structure (MARCO 2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Cité, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Contrastive Linguistics: taking stock and looking forward in 2022. A conference in the honour of Jacqueline Guillemin-Flescher.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Paris-Est Créteil; University Paris Nanterre, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816272v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbless sentences in English: Insights from a contrastive corpus approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantics and syntax - language in action (SeSyLIA): Invited Plenary session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Nouvelle – Paris 3, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbless Questions in Multidirectional Parallel Corpora: A contrastive study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Third International Symposium on Parallel Corpora: Creation and Applications (PACOR 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad del Pais Vasco, Jun 2021, Vitoria-Gasteiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbless questions in Russian and English parallel corpora: A contrastive study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SURQUE: Workshop on Surprise Questions from a Comparative Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Tartu, Oct 2019, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbless sentences: A corpus-based Russian and English contrastive study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Conference on Construction Grammar(s): Methods, Concepts and Applications (ICCG10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Nouvelle - Paris 3, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspectual meaning of Verbless Sentences : A Multidimensional Russian and English Contrastive Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Celle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Chronos Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbless Sentences: A Corpus-based Contrastive Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLARIN Workshop on Translation memories, corpora, termbases: Bridges between translation studies and research infrastructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Vienna; Austrian Academy of Sciences, Feb 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing absence: A corpus-based contrastive study of verbless sentences in English and Russian</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characteristic elements of verbless sentences: A corpus-based contrastive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Using Corpora in Contrastive and Translation Studies, 5th edition (UCCTS5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Louvain, Sep 2018, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">39th International Computer Archive for Modern and Medieval English : Corpus Linguistics and Changing Society (ICAME 39)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tampere, May 2018, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816268v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbless sentences: Advantages and challenges of a corpus-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aflico JET 2018, Association Française de Linguistique Cognitive : Corpora and Representativeness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Nanterre, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristic elements of verbless sentences: A corpus-based contrastive approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterizing absence: A corpus-based contrastive study of verbless sentences in English and Russian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Computer Archive for Modern and Medieval English : Corpus Linguistics and Changing Society (ICAME 39)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Tampere, May 2018, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">Using Corpora in Contrastive and Translation Studies, 5th edition (UCCTS5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Louvain, Sep 2018, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816264v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating absence: Zero-predicate questions in English and Russian parallel corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Celle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Traductologie, Formes symboliques et sémantiques en Traduction [World Congres of Translation Studies]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Ouest-Nanterre-La-Défense, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbless sentences: A Russian-English parallel-corpus study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Eighth International Contrastive Linguistics Conference (ICLC8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Athens, May 2017, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbless sentences: A Russian-English parallel corpus study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Contrastive Linguistics: Methodologies, applications and perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maria Curie-Sklodowska University, Nov 2017, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbless sentences in L’Étranger: A French, Russian, English contrastive study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les énoncés sans verbe: Étude contrastive basée sur corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Celle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Linguistic Approaches to Tense, Aspect, Modality and Evidentiality, based on Albert Camus' Novel L'Étranger and its Translations [Colloque Internationale Autour de l’Étranger de Camus et de ses traductions : Approches linguistiques des questions de Temps, d’Aspect, de Modalité et d’Évidentialité]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle – Paris 3; Inalco, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Invité Linguistique Formelle Russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO; Université Paris-Sorbonne IV, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816277v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les énoncés sans verbe: Étude contrastive basée sur corpus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Verbless sentences in L’Étranger: A French, Russian, English contrastive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Celle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Invité Linguistique Formelle Russe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INALCO; Université Paris-Sorbonne IV, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Linguistic Approaches to Tense, Aspect, Modality and Evidentiality, based on Albert Camus' Novel L'Étranger and its Translations [Colloque Internationale Autour de l’Étranger de Camus et de ses traductions : Approches linguistiques des questions de Temps, d’Aspect, de Modalité et d’Évidentialité]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle – Paris 3; Inalco, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816242v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbless sentences: A corpus-based contrastive study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles approches du corpus en linguistique anglaise / New approaches to corpus in English linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse, Jun 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbless sentences: A Russian-English parallel-corpus contrastive study</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proposition méthodologique pour la détection automatique de Community Manager. Étude multilingue sur un corpus relatif à la Junk Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ferguth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zamiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhe Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sorbonne Nouvelle University Graduate Linguistics Symposium (SNUGLS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">22éme conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816239v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition méthodologique pour la détection automatique de Community Manager. Étude multilingue sur un corpus relatif à la Junk Food</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verbless sentences: A Russian-English parallel-corpus contrastive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonina Bondarenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22éme conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">Sorbonne Nouvelle University Graduate Linguistics Symposium (SNUGLS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359439v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que signifie l’absence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Bondarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labex EFL Empirical Foundations of Linguistics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3294,51 +3315,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79262F06"/>
+    <w:nsid w:val="C8E280A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3525,51 +3546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonina-bondarenko" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3622-296X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03706573v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Bondarenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UNIP7110" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968587v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2025-0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02063475v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Celle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03814354v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393274.2019.1616221" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177744v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02915097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/lis.35.17bon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lis.35.17bon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451489v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962265v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961644v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03814395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02915658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816268v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816251v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816242v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816241v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01359439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ferguth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jouannet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zamiti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Wu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03814400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonina-bondarenko" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3622-296X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=KVQYuH4AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03706573v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Bondarenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UNIP7110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968587v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2025-0031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03814354v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393274.2019.1616221" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02063475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Celle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02915097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/lis.35.17bon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lis.35.17bon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962266v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962272v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961650v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961652v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961644v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03814395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816271v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816270v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816265v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02915658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816264v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816242v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01359439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ferguth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jouannet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zamiti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Wu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03816239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03814400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>