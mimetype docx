--- v0 (2026-04-04)
+++ v1 (2026-05-03)
@@ -1292,267 +1292,276 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture inclusive et dyslexie : quand l’égalité rencontre la complexité - Accès lexical et point médian</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Rousseau</w:t>
+                <w:t xml:space="preserve">Relationship between educational robotics and executive functions in children with neurodevelopmental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Wlodarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Scientifique de la FFDYS : Les troubles Dys au sein des troubles neurodéveloppementaux Des recherches scientifiques aux pratiques pédagogiques et thérapeutiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dyscoférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Nanterre, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133359v1</w:t>
+                <w:t xml:space="preserve">hal-05595243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture inclusive et dyslexie : quand l’égalité rencontre la complexité – Accès lexical et point médian</w:t>
+                <w:t xml:space="preserve">Écriture inclusive et dyslexie : quand l’égalité rencontre la complexité - Accès lexical et point médian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSJC 2025 – 19e Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Lille, France. </w:t>
+              <w:t xml:space="preserve">Colloque Scientifique de la FFDYS : Les troubles Dys au sein des troubles neurodéveloppementaux Des recherches scientifiques aux pratiques pédagogiques et thérapeutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133390v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture inclusive et dyslexie : quand l’égalité rencontre la complexité – Accès lexical et point médian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1565,279 +1574,374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche de la fondation EPN-R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Nanterre, France. </w:t>
+              <w:t xml:space="preserve">JSJC 2025 – 19e Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133469v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture inclusive et lecture en français : impact sur l’accès sémantique mesuré par oculométrie</w:t>
+                <w:t xml:space="preserve">Écriture inclusive et dyslexie : quand l’égalité rencontre la complexité – Accès lexical et point médian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du Collectif Cognitif - 2ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dieppe, France</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche de la fondation EPN-R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Nanterre, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497148v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gender-fair writing on semantic access in French: an eye-tracking study</w:t>
+                <w:t xml:space="preserve">Écriture inclusive et lecture en français : impact sur l’accès sémantique mesuré par oculométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Summer School of Eye Measures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Athènes, Greece. </w:t>
+              <w:t xml:space="preserve">Colloque international du Collectif Cognitif - 2ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dieppe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133293v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of gender-fair writing on semantic access in French: an eye-tracking study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Goumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Summer School of Eye Measures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Athènes, Greece. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des robots dans la classe ! Liens entre robotique éducationnelle et fonctions exécutives à l'école maternelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1853,51 +1957,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Neuropsychologie des Lobes Frontaux et des Fonctions Exécutives : Les fonctions exécutives chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1907,51 +2011,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la robotique éducationnelle avec composante métacognitive sur les fonctions exécutives d'enfants avec troubles neurodéveloppementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Wlodarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1980,73 +2084,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Colloque International RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell me what texters you are, I'll tell you if you're creative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2062,181 +2166,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CreativityConference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Southern Oregon University, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pragma Test Sénior - Un outil d’évaluation des aspects pragmatiques du langage chez les personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Ornon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57e Congrès annuel de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense, Sep 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un corpus longitudinal de SMS d’adolescents : de la constitution à l’analyse de l’écriture SMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Volckaert-Legrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2278,73 +2382,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Days : Social Media and CMC Corpora for the eHumanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textisms in SMS and creativity of SMS’writers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2360,254 +2464,254 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th World Council for Gifted and Talented Children</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Louisville (Kentucky), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement et Evaluation des capacités pragmatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Ornon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la Société de Neuropsychologie de Langage Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d´un entraînement informatisé sur la compréhension en lecture des élèves de 11- 12 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2007- Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00161657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2617,117 +2721,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multitâche numérique : quel effet sur la compréhension ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Saadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://www.reseau-canope.fr/agence-des-usages/multitache-numerique-quel-effet-sur-la-comprehension.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2737,51 +2841,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texting by 12-year-olds: Features shared with spoken language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2817,92 +2921,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Volckaert-Legrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Hickmann; E. Veneziano; H. Jisa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sources of variation in first language acquisition: Languages, contexts, and learners. Trends in Language Acquisition Research (TiLAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, John Benjamins, pp.265-284, 2018, Trends in Language Acquisition Research (TiLAR), 978-90-272-4412-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/tilar.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus on Text Messages: A Review of Studies in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Volckaert-Legrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2934,105 +3038,105 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Mobile Phone Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IGI Global</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1037-1050, 2015, 1466682396. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-4666-8239-9.ch085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text-Messages: Enemy or ally in the spelling learning process ? A longitudinal study of 11-12 year-old junior high school students.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Volckaert-Legrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3074,173 +3178,173 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Communication : political, social and educational uses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.143-162, 2015, 978-3-0343-1687-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des capacités langagières pragmatiques et vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ornon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition sociale et neuropsychologie [Texte imprimé] / sous la direction de Philippe Allain, Ghislaine Aubin, Didier Le Gall</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Solal, pp.283-305, 2012, 978-2-35327-146-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3387,51 +3491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Goumi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-026-10209-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106935v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Wlodarczyk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04020199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02361326v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100470" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021049v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bert-Erboul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Volckaert-Legrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2015.2967" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392433v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12064" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392578v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2012.07.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.35.2.04ber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.07.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2010.02.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B0MN5XT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497148v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belkadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Ornon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01827729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01987539v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maniez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saadani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021113v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8239-9.ch085" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021135v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ornon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Goumi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-026-10209-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106935v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Wlodarczyk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04020199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02361326v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100470" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021049v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bert-Erboul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Volckaert-Legrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2015.2967" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392433v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12064" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392578v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2012.07.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.35.2.04ber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.07.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2010.02.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B0MN5XT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05595243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133293v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268741v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belkadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Ornon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021101v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01827729v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01987539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maniez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saadani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8239-9.ch085" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021135v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ornon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>