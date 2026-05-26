--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -66,1948 +66,1948 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationship between educational robotics and executive functions in children with neurodevelopmental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Wlodarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Goumi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dyscoférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Nanterre, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture inclusive et dyslexie : quand l’égalité rencontre la complexité - Accès lexical et point médian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Goumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Scientifique de la FFDYS : Les troubles Dys au sein des troubles neurodéveloppementaux Des recherches scientifiques aux pratiques pédagogiques et thérapeutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture inclusive et dyslexie : quand l’égalité rencontre la complexité – Accès lexical et point médian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Goumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JSJC 2025 – 19e Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lille, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture inclusive et dyslexie : quand l’égalité rencontre la complexité – Accès lexical et point médian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Goumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de la Recherche de la fondation EPN-R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Nanterre, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture inclusive et lecture en français : impact sur l’accès sémantique mesuré par oculométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Goumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international du Collectif Cognitif - 2ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dieppe, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of gender-fair writing on semantic access in French: an eye-tracking study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Goumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Summer School of Eye Measures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Athènes, Greece. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des robots dans la classe ! Liens entre robotique éducationnelle et fonctions exécutives à l'école maternelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Goumi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Internationales de Neuropsychologie des Lobes Frontaux et des Fonctions Exécutives : Les fonctions exécutives chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Gender-fair Writing on Lexical Access in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Goumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psycholinguistic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 55 (2), pp.30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10936-026-10209-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage de la robotique au service des fonctions exécutives chez des élèves de maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Wlodarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la robotique éducationnelle comme entraînement des fonctions exécutives : état des lieux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contraste - Enfance et handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 57, pp.169-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2 B kreativ’ or not to be creative: Textisms and texters’ creativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 69 (4), pp.100470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.erap.2019.100470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d’un corpus longitudinal de SMS produits par de jeunes adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bert-Erboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Volckaert-Legrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (15--29), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26034/tranel.2015.2967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do skilled and less-skilled spellers write text messages? A longitudinal study of sixth and seventh graders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bert-Erboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Volckaert-Legrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jcal.12064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forms and functions of SMS messages: A study of variations in a corpus written by adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Volckaert-Legrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bert-Erboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44, pp.1701 - 1715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pragma.2012.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMS experience and textisms in young adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Volckaert-Legrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bert-Erboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35 (2), pp.181-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/li.35.2.04ber⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMS length and function: A comparative study of 13- to 18-year-old girls and boys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Volckaert-Legrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bert-Erboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 61, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.erap.2011.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of surface and deep cues on primary and secondary school students’ assessment of relevance in Web menus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Instruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2010.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entraînement des stratégies de compréhension en lecture : Apports des technologies numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107-108, pp.191-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392610v1</w:t>
-              </w:r>
-[...691 lines deleted...]
-                <w:t xml:space="preserve">hal-03268741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2025,77 +2025,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la robotique éducationnelle avec composante métacognitive sur les fonctions exécutives d'enfants avec troubles neurodéveloppementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Wlodarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Colloque International RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2120,64 +2120,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell me what texters you are, I'll tell you if you're creative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CreativityConference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Southern Oregon University, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2228,51 +2228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Ornon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2310,90 +2310,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un corpus longitudinal de SMS d’adolescents : de la constitution à l’analyse de l’écriture SMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Volckaert-Legrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bert-Erboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Days : Social Media and CMC Corpora for the eHumanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2418,64 +2418,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textisms in SMS and creativity of SMS’writers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th World Council for Gifted and Talented Children</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Louisville (Kentucky), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2513,77 +2513,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement et Evaluation des capacités pragmatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Ornon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la Société de Neuropsychologie de Langage Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2608,64 +2608,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d´un entraînement informatisé sur la compréhension en lecture des élèves de 11- 12 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2748,51 +2748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multitâche numérique : quel effet sur la compréhension ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Saadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guéraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2855,90 +2855,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texting by 12-year-olds: Features shared with spoken language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bert-Erboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Volckaert-Legrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Hickmann; E. Veneziano; H. Jisa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sources of variation in first language acquisition: Languages, contexts, and learners. Trends in Language Acquisition Research (TiLAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, John Benjamins, pp.265-284, 2018, Trends in Language Acquisition Research (TiLAR), 978-90-272-4412-3. </w:t>
@@ -2976,90 +2976,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus on Text Messages: A Review of Studies in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Volckaert-Legrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bert-Erboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Mobile Phone Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3106,90 +3106,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text-Messages: Enemy or ally in the spelling learning process ? A longitudinal study of 11-12 year-old junior high school students.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Volckaert-Legrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bert-Erboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Communication : political, social and educational uses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.143-162, 2015, 978-3-0343-1687-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3227,64 +3227,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des capacités langagières pragmatiques et vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ornon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3491,51 +3491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Goumi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-026-10209-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106935v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Wlodarczyk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04020199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02361326v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100470" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021049v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bert-Erboul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Volckaert-Legrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2015.2967" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392433v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12064" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392578v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2012.07.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.35.2.04ber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.07.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2010.02.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B0MN5XT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05595243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133293v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268741v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belkadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Ornon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021101v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01827729v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01987539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maniez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saadani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8239-9.ch085" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021135v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ornon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05595243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Wlodarczyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Goumi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497148v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133293v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268741v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549384v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-026-10209-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04020199v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02361326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100470" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021049v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bert-Erboul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Volckaert-Legrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2015.2967" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12064" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2012.07.009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.35.2.04ber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392507v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.07.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2010.02.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B0MN5XT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392610v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belkadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Ornon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021101v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01827729v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01987539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maniez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saadani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8239-9.ch085" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021135v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ornon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>