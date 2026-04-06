--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -602,603 +602,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02020394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Oaxaca à la ville de Mexico : l’accès aux ressources urbaines</w:t>
+                <w:t xml:space="preserve">Accéder au foncier et à l’immobilier à Mexico. La diversité des marchés vue depuis l’espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.14961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.14951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552824v1</w:t>
+                <w:t xml:space="preserve">hal-01552843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crecimiento demográfico y formas de urbanización de las pequeñas ciudades en México</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du Oaxaca à la ville de Mexico : l’accès aux ressources urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territorios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12804/revistas.urosario.edu.co/territorios/a.4742⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.14961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626091v1</w:t>
+                <w:t xml:space="preserve">hal-01552824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources urbaines à la Frontera Norte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Crecimiento demográfico y formas de urbanización de las pequeñas ciudades en México</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40, </w:t>
+              <w:t xml:space="preserve">Territorios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37, p. 101-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.14947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12804/revistas.urosario.edu.co/territorios/a.4742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552855v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les ressources urbaines pour lire les inégalités socio-spatiales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Ressources urbaines à la Frontera Norte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 39, </w:t>
+              <w:t xml:space="preserve">, 2017, 40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.14925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.14947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531916v1</w:t>
+                <w:t xml:space="preserve">hal-01552855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geography of real estate prices in Mexico City: Variability and heterogeneity of values recorded in online advertisements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifier les ressources urbaines pour lire les inégalités socio-spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alvin Harberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.28529⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.14925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01577646v1</w:t>
+                <w:t xml:space="preserve">hal-01531916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accéder au foncier et à l’immobilier à Mexico. La diversité des marchés vue depuis l’espace public</w:t>
+                <w:t xml:space="preserve">Geography of real estate prices in Mexico City: Variability and heterogeneity of values recorded in online advertisements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin Harberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40, </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Espace, Société, Territoire, 814, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.14951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.28529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552843v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01577646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance des petites villes au Mexique. Quelles formes d’urbanisation dans la région de Tehuantepec ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2122,496 +2122,496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geografía de los precios inmobiliarios en la zona metropolitana del Valle de México : análisis exploratorio de los valores almacenados en los anuncios en línea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disparités des revenus des ménages franciliens, entre polarisation socio-spatiale et &amp;quot;moyennisation&amp;quot; de l'espace résidentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario: "Perspectivas críticas del desarrollo urbano – territorial"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNAM, Jun 2017, Mexico, México</w:t>
+              <w:t xml:space="preserve">Les défis de développement pour les villes et les régions dans une Europe en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565653v1</w:t>
+                <w:t xml:space="preserve">hal-01626064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparités des revenus des ménages franciliens, entre polarisation socio-spatiale et &amp;quot;moyennisation&amp;quot; de l'espace résidentiel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geografía de los precios inmobiliarios en la zona metropolitana del Valle de México : análisis exploratorio de los valores almacenados en los anuncios en línea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les défis de développement pour les villes et les régions dans une Europe en mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce. 14 p</w:t>
+              <w:t xml:space="preserve">Seminario: "Perspectivas críticas del desarrollo urbano – territorial"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNAM, Jun 2017, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626064v1</w:t>
+                <w:t xml:space="preserve">hal-01565653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des espaces péricentraux dans la réception des migrants : l’exemple des migrants oaxaqueños dans le municipe de Naucalpan</w:t>
+                <w:t xml:space="preserve">Richesse et pauvreté des ménages en Ile-de-France. Un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux ­flux, nouvelles relations entre les lieux : les espaces périphériques dans la mondialisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Bondy, France</w:t>
+              <w:t xml:space="preserve">21ème Géo'Rizon « Géographie de la pauvreté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01438772v1</w:t>
+                <w:t xml:space="preserve">halshs-01438777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographes, sociologues : à qui la théorie de la dimension spatiale des phénomènes sociaux ?</w:t>
+                <w:t xml:space="preserve">Le rôle des espaces péricentraux dans la réception des migrants : l’exemple des migrants oaxaqueños dans le municipe de Naucalpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Géopoint 2016 « De l’espace pour la théorie ! </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Nouveaux ­flux, nouvelles relations entre les lieux : les espaces périphériques dans la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bondy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01438768v1</w:t>
+                <w:t xml:space="preserve">halshs-01438772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richesse et pauvreté des ménages en Ile-de-France. Un état des lieux</w:t>
+                <w:t xml:space="preserve">Géographes, sociologues : à qui la théorie de la dimension spatiale des phénomènes sociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Géo'Rizon « Géographie de la pauvreté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Colloque Géopoint 2016 « De l’espace pour la théorie ! </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01438777v1</w:t>
+                <w:t xml:space="preserve">halshs-01438768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Oaxaca à la ville de Mexico. Accès aux ressources urbaines et construction des trajectoires familiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelia Michel</w:t>
+                <w:t xml:space="preserve">Explorar el mercado de la vivienda en la Zona Metropolitana de la Ciudad de México : fuentes disponibles y primeros resultados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Ressources urbaines et droit à la ville »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier international « Recursos urbanos y movilidad en México »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FLACSO, Jul 2015, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238841v1</w:t>
+                <w:t xml:space="preserve">hal-01238795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer le prix des logements à Mexico : sources disponibles et premiers ordres de grandeurs ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2627,221 +2627,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Immobilier et foncier : un regard sur les pratiques, les mécanismes et les marchés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los recursos urbanos característicos de las pequeñas ciudades en crecimiento en el Istmo de Tehuantepec-México</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Michel</w:t>
+                <w:t xml:space="preserve">De Oaxaca à la ville de Mexico. Accès aux ressources urbaines et construction des trajectoires familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier international « Recursos urbanos y movilidad en México »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FLACSO, Jul 2015, Mexico, México</w:t>
+              <w:t xml:space="preserve">Journée d’études « Ressources urbaines et droit à la ville »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238827v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorar el mercado de la vivienda en la Zona Metropolitana de la Ciudad de México : fuentes disponibles y primeros resultados</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Valette</w:t>
+                <w:t xml:space="preserve">Los recursos urbanos característicos de las pequeñas ciudades en crecimiento en el Istmo de Tehuantepec-México</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier international « Recursos urbanos y movilidad en México »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FLACSO, Jul 2015, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238795v1</w:t>
+                <w:t xml:space="preserve">hal-01238827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richesse et pauvreté des communes : les politiques de l’habitat changent-elles la donne ?</w:t>
               </w:r>
@@ -4170,247 +4170,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00815512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riches et pauvres en Ile-de-France: forme et sens des voisinages</w:t>
+                <w:t xml:space="preserve">Riches et pauvres en Ile-de-France : formes et sens des voisinages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Mathian</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thérèse Saint-Julien; Renaud Le Goix. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La métropole parisienne. Centralités, inégalités, proximités.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Belin, pp.113-137, 2007</w:t>
+              <w:t xml:space="preserve">La métropole parisienne : centralités, inégalités, proximités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.113-137, 2007, 978-2-7011-4486-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00165042v1</w:t>
+                <w:t xml:space="preserve">hal-02568448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riches et pauvres en Ile-de-France : formes et sens des voisinages</w:t>
+                <w:t xml:space="preserve">Riches et pauvres en Ile-de-France: forme et sens des voisinages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La métropole parisienne : centralités, inégalités, proximités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Belin, pp.113-137, 2007, 978-2-7011-4486-3</w:t>
+              <w:t xml:space="preserve">La métropole parisienne. Centralités, inégalités, proximités.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.113-137, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568448v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00165042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contextes locaux de la précarité sociale</w:t>
               </w:r>
@@ -5165,51 +5165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi De Bercegol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L&#233;vy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9789" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041630v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9336" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/revistas.urosario.edu.co/territorios/a.8153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020394v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14961" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626091v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/revistas.urosario.edu.co/territorios/a.4742" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14947" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14925" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Harberts" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28529" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14951" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433640v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3909" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238756v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.090.0099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Saavedra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lambert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565653v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438777v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Michel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238855v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238827v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238888v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lortic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04820292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cremaschi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archicity.fr/edition-pour-en-finir-avec-le-petit-paris/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336511v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372652.ch4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315027v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-habiter_les_villes_latino_americaines_debats_reflexions_et_enjeux_de_la_recherche_urbaine_xenia_fuster_farf_n_darysleida_sosa_valdez_yaneira_wilson_wetter-9782343246659-71683.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238241v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi-Richard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34523" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238738v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815512v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165042v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989883v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540588v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05523953v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi De Bercegol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L&#233;vy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9789" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041630v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9336" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/revistas.urosario.edu.co/territorios/a.8153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020394v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14951" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14961" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/revistas.urosario.edu.co/territorios/a.4742" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14947" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Harberts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28529" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433640v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3909" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238756v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.090.0099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Saavedra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lambert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438772v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238795v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238855v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238888v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lortic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04820292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cremaschi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archicity.fr/edition-pour-en-finir-avec-le-petit-paris/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336511v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372652.ch4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315027v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-habiter_les_villes_latino_americaines_debats_reflexions_et_enjeux_de_la_recherche_urbaine_xenia_fuster_farf_n_darysleida_sosa_valdez_yaneira_wilson_wetter-9782343246659-71683.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238241v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi-Richard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34523" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238738v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815512v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165042v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989883v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540588v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05523953v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>