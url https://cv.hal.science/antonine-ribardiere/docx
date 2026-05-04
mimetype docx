--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -2122,178 +2122,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparités des revenus des ménages franciliens, entre polarisation socio-spatiale et &amp;quot;moyennisation&amp;quot; de l'espace résidentiel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geografía de los precios inmobiliarios en la zona metropolitana del Valle de México : análisis exploratorio de los valores almacenados en los anuncios en línea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les défis de développement pour les villes et les régions dans une Europe en mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce. 14 p</w:t>
+              <w:t xml:space="preserve">Seminario: "Perspectivas críticas del desarrollo urbano – territorial"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNAM, Jun 2017, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626064v1</w:t>
+                <w:t xml:space="preserve">hal-01565653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geografía de los precios inmobiliarios en la zona metropolitana del Valle de México : análisis exploratorio de los valores almacenados en los anuncios en línea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disparités des revenus des ménages franciliens, entre polarisation socio-spatiale et &amp;quot;moyennisation&amp;quot; de l'espace résidentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario: "Perspectivas críticas del desarrollo urbano – territorial"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNAM, Jun 2017, Mexico, México</w:t>
+              <w:t xml:space="preserve">Les défis de développement pour les villes et les régions dans une Europe en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565653v1</w:t>
+                <w:t xml:space="preserve">hal-01626064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richesse et pauvreté des ménages en Ile-de-France. Un état des lieux</w:t>
               </w:r>
@@ -2575,191 +2575,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer le prix des logements à Mexico : sources disponibles et premiers ordres de grandeurs ».</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De Oaxaca à la ville de Mexico. Accès aux ressources urbaines et construction des trajectoires familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Immobilier et foncier : un regard sur les pratiques, les mécanismes et les marchés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « Ressources urbaines et droit à la ville »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238855v1</w:t>
+                <w:t xml:space="preserve">hal-01238841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Oaxaca à la ville de Mexico. Accès aux ressources urbaines et construction des trajectoires familiales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observer le prix des logements à Mexico : sources disponibles et premiers ordres de grandeurs ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Ressources urbaines et droit à la ville »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'études "Immobilier et foncier : un regard sur les pratiques, les mécanismes et les marchés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238841v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los recursos urbanos característicos de las pequeñas ciudades en crecimiento en el Istmo de Tehuantepec-México</w:t>
               </w:r>
@@ -4170,247 +4170,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00815512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riches et pauvres en Ile-de-France : formes et sens des voisinages</w:t>
+                <w:t xml:space="preserve">Riches et pauvres en Ile-de-France: forme et sens des voisinages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La métropole parisienne : centralités, inégalités, proximités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Belin, pp.113-137, 2007, 978-2-7011-4486-3</w:t>
+              <w:t xml:space="preserve">La métropole parisienne. Centralités, inégalités, proximités.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.113-137, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568448v1</w:t>
+                <w:t xml:space="preserve">halshs-00165042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riches et pauvres en Ile-de-France: forme et sens des voisinages</w:t>
+                <w:t xml:space="preserve">Riches et pauvres en Ile-de-France : formes et sens des voisinages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Mathian</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thérèse Saint-Julien; Renaud Le Goix. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La métropole parisienne. Centralités, inégalités, proximités.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Belin, pp.113-137, 2007</w:t>
+              <w:t xml:space="preserve">La métropole parisienne : centralités, inégalités, proximités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.113-137, 2007, 978-2-7011-4486-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00165042v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contextes locaux de la précarité sociale</w:t>
               </w:r>
@@ -5165,51 +5165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi De Bercegol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L&#233;vy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9789" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041630v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9336" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/revistas.urosario.edu.co/territorios/a.8153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020394v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14951" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14961" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/revistas.urosario.edu.co/territorios/a.4742" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14947" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Harberts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28529" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433640v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3909" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238756v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.090.0099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Saavedra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lambert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438772v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238795v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238855v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238888v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lortic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04820292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cremaschi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archicity.fr/edition-pour-en-finir-avec-le-petit-paris/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336511v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372652.ch4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315027v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-habiter_les_villes_latino_americaines_debats_reflexions_et_enjeux_de_la_recherche_urbaine_xenia_fuster_farf_n_darysleida_sosa_valdez_yaneira_wilson_wetter-9782343246659-71683.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238241v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi-Richard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34523" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238738v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815512v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165042v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989883v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540588v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05523953v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi De Bercegol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L&#233;vy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9789" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041630v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9336" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/revistas.urosario.edu.co/territorios/a.8153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020394v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14951" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14961" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/revistas.urosario.edu.co/territorios/a.4742" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14947" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Harberts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28529" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433640v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3909" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238756v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.090.0099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Saavedra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lambert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565653v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438772v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238795v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238888v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lortic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04820292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cremaschi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archicity.fr/edition-pour-en-finir-avec-le-petit-paris/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336511v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372652.ch4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315027v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-habiter_les_villes_latino_americaines_debats_reflexions_et_enjeux_de_la_recherche_urbaine_xenia_fuster_farf_n_darysleida_sosa_valdez_yaneira_wilson_wetter-9782343246659-71683.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238241v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi-Richard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34523" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238738v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815512v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165042v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989883v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540588v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05523953v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>