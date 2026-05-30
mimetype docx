--- v2 (2026-05-04)
+++ v3 (2026-05-30)
@@ -602,226 +602,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02020394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accéder au foncier et à l’immobilier à Mexico. La diversité des marchés vue depuis l’espace public</w:t>
+                <w:t xml:space="preserve">Du Oaxaca à la ville de Mexico : l’accès aux ressources urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.14951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.14961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552843v1</w:t>
+                <w:t xml:space="preserve">hal-01552824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Oaxaca à la ville de Mexico : l’accès aux ressources urbaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ressources urbaines à la Frontera Norte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.14961⟩</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.14947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552824v1</w:t>
+                <w:t xml:space="preserve">hal-01552855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crecimiento demográfico y formas de urbanización de las pequeñas ciudades en México</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -832,373 +832,373 @@
               <w:t xml:space="preserve">Territorios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37, p. 101-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12804/revistas.urosario.edu.co/territorios/a.4742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources urbaines à la Frontera Norte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Identifier les ressources urbaines pour lire les inégalités socio-spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 40, </w:t>
+              <w:t xml:space="preserve">, 2017, 39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.14947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.14925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552855v1</w:t>
+                <w:t xml:space="preserve">hal-01531916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les ressources urbaines pour lire les inégalités socio-spatiales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geography of real estate prices in Mexico City: Variability and heterogeneity of values recorded in online advertisements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin Harberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.14925⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Espace, Société, Territoire, 814, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.28529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531916v1</w:t>
+                <w:t xml:space="preserve">halshs-01577646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geography of real estate prices in Mexico City: Variability and heterogeneity of values recorded in online advertisements</w:t>
+                <w:t xml:space="preserve">Accéder au foncier et à l’immobilier à Mexico. La diversité des marchés vue depuis l’espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Valette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alvin Harberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Espace, Société, Territoire, 814, </w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.28529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.14951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01577646v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance des petites villes au Mexique. Quelles formes d’urbanisation dans la région de Tehuantepec ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2122,726 +2122,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geografía de los precios inmobiliarios en la zona metropolitana del Valle de México : análisis exploratorio de los valores almacenados en los anuncios en línea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disparités des revenus des ménages franciliens, entre polarisation socio-spatiale et &amp;quot;moyennisation&amp;quot; de l'espace résidentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario: "Perspectivas críticas del desarrollo urbano – territorial"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNAM, Jun 2017, Mexico, México</w:t>
+              <w:t xml:space="preserve">Les défis de développement pour les villes et les régions dans une Europe en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565653v1</w:t>
+                <w:t xml:space="preserve">hal-01626064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparités des revenus des ménages franciliens, entre polarisation socio-spatiale et &amp;quot;moyennisation&amp;quot; de l'espace résidentiel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geografía de los precios inmobiliarios en la zona metropolitana del Valle de México : análisis exploratorio de los valores almacenados en los anuncios en línea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les défis de développement pour les villes et les régions dans une Europe en mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce. 14 p</w:t>
+              <w:t xml:space="preserve">Seminario: "Perspectivas críticas del desarrollo urbano – territorial"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNAM, Jun 2017, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626064v1</w:t>
+                <w:t xml:space="preserve">hal-01565653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richesse et pauvreté des ménages en Ile-de-France. Un état des lieux</w:t>
+                <w:t xml:space="preserve">Le rôle des espaces péricentraux dans la réception des migrants : l’exemple des migrants oaxaqueños dans le municipe de Naucalpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Géo'Rizon « Géographie de la pauvreté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Nouveaux ­flux, nouvelles relations entre les lieux : les espaces périphériques dans la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bondy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01438777v1</w:t>
+                <w:t xml:space="preserve">halshs-01438772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des espaces péricentraux dans la réception des migrants : l’exemple des migrants oaxaqueños dans le municipe de Naucalpan</w:t>
+                <w:t xml:space="preserve">Géographes, sociologues : à qui la théorie de la dimension spatiale des phénomènes sociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux ­flux, nouvelles relations entre les lieux : les espaces périphériques dans la mondialisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Bondy, France</w:t>
+              <w:t xml:space="preserve">Colloque Géopoint 2016 « De l’espace pour la théorie ! </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01438772v1</w:t>
+                <w:t xml:space="preserve">halshs-01438768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographes, sociologues : à qui la théorie de la dimension spatiale des phénomènes sociaux ?</w:t>
+                <w:t xml:space="preserve">Richesse et pauvreté des ménages en Ile-de-France. Un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Géopoint 2016 « De l’espace pour la théorie ! </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">21ème Géo'Rizon « Géographie de la pauvreté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01438768v1</w:t>
+                <w:t xml:space="preserve">halshs-01438777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorar el mercado de la vivienda en la Zona Metropolitana de la Ciudad de México : fuentes disponibles y primeros resultados</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Valette</w:t>
+                <w:t xml:space="preserve">De Oaxaca à la ville de Mexico. Accès aux ressources urbaines et construction des trajectoires familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier international « Recursos urbanos y movilidad en México »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FLACSO, Jul 2015, Mexico, México</w:t>
+              <w:t xml:space="preserve">Journée d’études « Ressources urbaines et droit à la ville »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238795v1</w:t>
+                <w:t xml:space="preserve">hal-01238841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Oaxaca à la ville de Mexico. Accès aux ressources urbaines et construction des trajectoires familiales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observer le prix des logements à Mexico : sources disponibles et premiers ordres de grandeurs ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Ressources urbaines et droit à la ville »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'études "Immobilier et foncier : un regard sur les pratiques, les mécanismes et les marchés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238841v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer le prix des logements à Mexico : sources disponibles et premiers ordres de grandeurs ».</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Los recursos urbanos característicos de las pequeñas ciudades en crecimiento en el Istmo de Tehuantepec-México</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Immobilier et foncier : un regard sur les pratiques, les mécanismes et les marchés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier international « Recursos urbanos y movilidad en México »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FLACSO, Jul 2015, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238855v1</w:t>
+                <w:t xml:space="preserve">hal-01238827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los recursos urbanos característicos de las pequeñas ciudades en crecimiento en el Istmo de Tehuantepec-México</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Michel</w:t>
+                <w:t xml:space="preserve">Explorar el mercado de la vivienda en la Zona Metropolitana de la Ciudad de México : fuentes disponibles y primeros resultados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier international « Recursos urbanos y movilidad en México »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FLACSO, Jul 2015, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238827v1</w:t>
+                <w:t xml:space="preserve">hal-01238795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richesse et pauvreté des communes : les politiques de l’habitat changent-elles la donne ?</w:t>
               </w:r>
@@ -3747,299 +3747,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pauvreté dans l’espace européen : grilles de lecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divisions de l’espace résidentiel : une comparaison entre deux métropoles du Sud, Lima et Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Mesclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaléard J.-L. (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pauvreté en Europe. Une approche géographique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropoles aux Suds. Le défi des périphéries ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, p.81-100, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01238241v1</w:t>
+                <w:t xml:space="preserve">hal-01238738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divisions de l’espace résidentiel : une comparaison entre deux métropoles du Sud, Lima et Mexico</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La pauvreté dans l’espace européen : grilles de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonerandi-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Merchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles aux Suds. Le défi des périphéries ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La pauvreté en Europe. Une approche géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p.17-32, 2014, Géographie sociale, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.34523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238738v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01238241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire les disparités régionales de pauvreté en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Merchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonerandi-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4170,247 +4170,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00815512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riches et pauvres en Ile-de-France: forme et sens des voisinages</w:t>
+                <w:t xml:space="preserve">Riches et pauvres en Ile-de-France : formes et sens des voisinages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Mathian</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thérèse Saint-Julien; Renaud Le Goix. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La métropole parisienne. Centralités, inégalités, proximités.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Belin, pp.113-137, 2007</w:t>
+              <w:t xml:space="preserve">La métropole parisienne : centralités, inégalités, proximités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.113-137, 2007, 978-2-7011-4486-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00165042v1</w:t>
+                <w:t xml:space="preserve">hal-02568448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riches et pauvres en Ile-de-France : formes et sens des voisinages</w:t>
+                <w:t xml:space="preserve">Riches et pauvres en Ile-de-France: forme et sens des voisinages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonine Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La métropole parisienne : centralités, inégalités, proximités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Belin, pp.113-137, 2007, 978-2-7011-4486-3</w:t>
+              <w:t xml:space="preserve">La métropole parisienne. Centralités, inégalités, proximités.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.113-137, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568448v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00165042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contextes locaux de la précarité sociale</w:t>
               </w:r>
@@ -5165,51 +5165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi De Bercegol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L&#233;vy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9789" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041630v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9336" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/revistas.urosario.edu.co/territorios/a.8153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020394v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14951" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14961" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/revistas.urosario.edu.co/territorios/a.4742" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14947" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Harberts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28529" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433640v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3909" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238756v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.090.0099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Saavedra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lambert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565653v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438772v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238795v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238888v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lortic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04820292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cremaschi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archicity.fr/edition-pour-en-finir-avec-le-petit-paris/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336511v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372652.ch4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315027v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-habiter_les_villes_latino_americaines_debats_reflexions_et_enjeux_de_la_recherche_urbaine_xenia_fuster_farf_n_darysleida_sosa_valdez_yaneira_wilson_wetter-9782343246659-71683.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238241v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi-Richard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34523" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238738v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815512v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165042v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989883v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540588v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05523953v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi De Bercegol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L&#233;vy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9789" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041630v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9336" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/revistas.urosario.edu.co/territorios/a.8153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020394v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14961" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14947" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626091v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/revistas.urosario.edu.co/territorios/a.4742" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14925" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Harberts" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28529" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14951" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433640v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3909" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238756v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.090.0099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Saavedra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lambert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438777v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Michel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238855v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238827v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238888v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lortic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04820292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cremaschi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archicity.fr/edition-pour-en-finir-avec-le-petit-paris/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336511v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372652.ch4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315027v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-habiter_les_villes_latino_americaines_debats_reflexions_et_enjeux_de_la_recherche_urbaine_xenia_fuster_farf_n_darysleida_sosa_valdez_yaneira_wilson_wetter-9782343246659-71683.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238738v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238241v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi-Richard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34523" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815512v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165042v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989883v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540588v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05523953v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>