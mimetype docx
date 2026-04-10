--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -100,1131 +100,1131 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le tournant populiste de la littérature française contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature feel bad. De l'ambivalence des émotions négatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Récit, mélancolie, utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Sorci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l’échappée dans la littérature et la philosophie contemporaines : on se fait la belle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des Pays de l’Adour; Université de Saragosse, Apr 2023, Pau (Université de Pau), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les camélias de la fiction. Impossibilités narratives et processus interprétatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième colloque international de la Société Internationale de Recherches sur la Fiction et la Fictionnalité : Fictions impossibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Chicago, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre Aristote, pour une narratologie nietzschéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second Colloque d'Études Nietzschéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS de Paris, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saturne contre Jupiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« La Raison du plus fort… »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Le Havre Normandie, Dec 2022, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimèsis aristotélicienne et théorie narrative : un état de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relire la Poétique d’Aristote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le scribe de l'avenir. Mélancolie, narrativité et survivance dans les carnets de tournage d'Hiroshima mon amour de Sylvette Baudrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émotions politiques et esthétiques en guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études sociologiques et politiques Raymond-Aron (CESPRA), May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle raison de la théorie narrative : néolibéralisme et narrativité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Sorci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Créer le présent, imaginer l’avenir : nouvelles dissidences po/éthiques de la philosophie et de la littérature contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Chicago, États-Unis</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimèsis et lutte pour la reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35e congrès du CIÉF : Vivre, survivre, revivre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIÉF, May 2021, Madère, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENS de Paris, May 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence d'esprit. Mélancolie et configuration narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dérèglements du temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble-Alpes, May 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Le Havre Normandie, Dec 2022, Le Havre, France</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Poétique chez Seuil : un tournant pour la théorie narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Poétique d’Aristote : des traductions aux poétiques. Les traductions de la Poétique d’Aristote du XVIe siècle à nos jours et le développement des poétiques européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Trente, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélancolie et militantisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mélancolie face aux crises de l’histoire. Valeurs esthétiques et politiques d’un rapport au temps (XVIe-XXIe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études sociologiques et politiques Raymond-Aron (CESPRA), May 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime cathartique à l’ère du storytelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international et interdisciplinaire Jeunes Chercheurs - "Fiction politique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Trente, Italie</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristotelian and/or Nietzschean Narratology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 International Conference on Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CIÉF, May 2021, Madère, Portugal</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elements for a redefinition of narratology research: Analysis of the anti-Aristotelian model of Nietzsche’s Birth of Tragedy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Conference of the European Narratology Network : Narrative and Narratology: Metamorphosing the Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble-Alpes, May 2021, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélancolie ou Catharsis ? Une question éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner la littérature en questionnant les valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644018v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01591934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mélancolie « politique » du Blog de Beppe Grillo</w:t>
               </w:r>
@@ -2198,243 +2198,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quel avenir pour l'herméneutique littéraire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale Poli-Femo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Ermeneutica tra letteratura e filosofia, 13 - 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postures du penseur inactuel à la recherche de l'authenticité : l'exemple de la double vie de Pasolini et de Nietzsche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinera Rivista di filosofia e di teoria delle arti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Art, critique and memory – values and historical tensions in the experience of the city, 14, pp.131-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13130/2039-9251/9514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689185v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rabichon, croisements photographiques entre mélancolie et jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Sorci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traits-d'Union, la revue des jeunes chercheurs de Paris 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Fertilisations croisées dans les arts, médias et langues, 8, pp.57 - 58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062358v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-01689185v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie littéraire et narratologie «nietzschéenne» dans l'oeuvre de Wolfgang Iser</w:t>
               </w:r>
@@ -2745,51 +2745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Sorci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314037v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655880v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820695v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601784v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166524v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178896v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644018v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591934v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464931v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464683v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779314v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077958v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.mistr.2023.01.0109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04825836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.14508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fns-2021-0004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.10633" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.1610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689185v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-9251/9514" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548810v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-2426/8322" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/2016882" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Sorci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063780v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655880v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820695v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600569v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601784v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225487v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166524v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178896v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644018v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464931v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464683v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779314v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077958v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.mistr.2023.01.0109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04825836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.14508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fns-2021-0004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.10633" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.1610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784191v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689185v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-9251/9514" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548810v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-2426/8322" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/2016882" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>