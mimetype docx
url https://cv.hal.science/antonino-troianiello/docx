--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -200,2857 +200,2857 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir normatif des institutions de la Polynésie française. A propos de l’avis de l’assemblée générale du Conseil d’État du 27 mars 2025, n° 409296 sur l’étendue du pouvoir réglementaire de l’assemblée la Polynésie française et du conseil des ministres dans le cadre de la mise en œuvre d’une loi du pays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Digital Euro : The Road to Digital Serfdom?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Troianiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Law Journal of the Pacific / Journal de Droit Comparé du Pacifique [Anciennement Revue juridique polynésienne (RJP)]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir normatif des institutions de la Polynésie française. A propos de l’avis de l’assemblée générale du Conseil d’État du 27 mars 2025, n° 409296 sur l’étendue du pouvoir réglementaire de l’assemblée la Polynésie française et du conseil des ministres dans le cadre de la mise en œuvre d’une loi du pays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le pouvoir normatif des institutions de la Polynésie française. A propos de l’avis de l’assemblée générale du Conseil d’État du 27 mars 2025, n° 409296 sur l’étendue du pouvoir réglementaire de l’assemblée la Polynésie française et du conseil des ministres dans le cadre de la mise en œuvre d’une loi du pays</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel rôle pour le droit dans la IVe révolution industrielle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CARTOGRAPHIE DE L'ARCHITECTURE NORMATIVE DES POUVOIRS LEGISLATIF ET REGLEMENTAIRE EN POLYNESIE FRANÇAISE: UN RECENT ETAT DES LIEUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Troianiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3</w:t>
+              <w:t xml:space="preserve">Comparative Law Journal of the Pacific / Journal de Droit Comparé du Pacifique [Anciennement Revue juridique polynésienne (RJP)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fixation des règles de la commande publique en Polynésie française. Note sous conseil d'Etat 29 décembre 2023, Société Pacific Mobil Telecom.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282590v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Le pouvoir normatif des institutions de la Polynésie française. A propos de l’avis de l’assemblée générale du Conseil d’État du 27 mars 2025, n° 409296 sur l’étendue du pouvoir réglementaire de l’assemblée la Polynésie française et du conseil des ministres dans le cadre de la mise en œuvre d’une loi du pays</w:t>
+                <w:t xml:space="preserve">Alain Moyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Censure des dispositions fiscales d'une loi du pays polynésienne rétroactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Troianiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3</w:t>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.2112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04785339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fixation des règles de la commande publique par la Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">CARTOGRAPHIE DE L'ARCHITECTURE NORMATIVE DES POUVOIRS LEGISLATIF ET REGLEMENTAIRE EN POLYNESIE FRANÇAISE: UN RECENT ETAT DES LIEUX</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04526534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Update of ABS system in French Polynesia: A New Disappointement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Law Journal of the Pacific / Journal de Droit Comparé du Pacifique [Anciennement Revue juridique polynésienne (RJP)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La censure des dispositions fiscales d'une loi du pays polynésienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.2112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La demande d'abrogation de la loi du pays polynésienne, note sur CE sect. 7 avril 2023 Société Pacific Mobile Telecom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Troianiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révision de la loi statutaire de la Polynésie française issue de la loi n°2019-706 du 5 juillet 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 9, p. 579-584</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une remise en cause des pratiques d'optimisation financière dans les DSP ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, pp.2432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02221229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit polynésien de la concurrence : un premier bilan de de l’autorité polynésienne de la concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retterer Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2018)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une remise en cause des pratiques d'optimisation financière dans les DSP ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, pp.2432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antitrust regimes in the Pacific region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Healey Deborah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retterer Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sims Rod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoude-Le Berr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.19-54. Art. no. 88089</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les investissements étrangers en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Comparative Law Journal of the Pacific / Journal de Droit Comparé du Pacifique [Anciennement Revue juridique polynésienne (RJP)]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2018, 18 (HS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La fixation des règles de la commande publique en Polynésie française. Note sous conseil d'Etat 29 décembre 2023, Société Pacific Mobil Telecom.</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antitrust regimes in the Pacific region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Troianiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Healey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit polynésien de la concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reutterer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conseil constitutionnel consacre un droit de la concurrence renforcé pour l’outre-mer – décision n° 2013-3 LP du 1er octobre 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Law Journal of the Pacific / Journal de Droit Comparé du Pacifique [Anciennement Revue juridique polynésienne (RJP)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Etats-Unis : vers un assouplissement de l’application extraterritoriale de la législation antitrust. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interventionnisme et concurrence en Polynésie française. L’économie administrée est-elle une fatalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Law Journal of the Pacific / Journal de Droit Comparé du Pacifique [Anciennement Revue juridique polynésienne (RJP)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a CJUE s’oppose au filtrage généralisé de l’Internet. Note sur CJUE, Aff. 24 novembre 2011, Scarlet Extended SA c. Société belge des auteurs, compositeurs et éditeurs SCRL (SABAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rémunération de la copie privé à l’épreuve de la révolution numérique. Note sur CJUE Aff. n° C-467/08, 21 octobre 2010 SGAE c./Padawan &amp; CE, 2 février 2011, n° 310195, 17 décembre 2010 Syndicat de l’industrie des technologies de l’information »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluctuat net mergitur ? Réflexion sur les vicissitudes du dispositif de rémunération de la copie privée. Note sur CE 17 juin 2011 Canal+ distribution et autres,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inconventionnalité d’une loi du pays réglementant certains investissements étrangers », note sur CE 2 février 2010, n° 343991, haut commissaire de la République en Polynésie française et Société Digicel Tahiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CJUE précise les obligations des places de marché en ligne en matière de protection des marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle juridictionnel des lois du pays de la Polynésie française, note sur CE n° 286584 du 1er février 2006 Commune de Papara et M. Bruno Sandras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, mars 2006, (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recours par voie d'action formés auprès du Conseil d'Etat contre les lois du pays adoptées par l'Assemblée de la Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moyrand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 02, pp.280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Censure des dispositions fiscales d'une loi du pays polynésienne rétroactive</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de l’acte de promulgation des lois du pays, note sur CE 22 mars 2006, Fritch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Troianiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39, pp.2112</w:t>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.1111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promulgation des « lois du pays » de Polynésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 06, pp.1118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promulgation des « lois du pays » de Polynésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moyrand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.687</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 06, pp.1111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’opposabilité des lois du pays avant leur promulgation, note sur CE 15 mars 2006, Sté Super Fare Nui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 nov., pp.1118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aspects juridiques de la crise polynésienne », Revue Juridique Polynésienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Law Journal of the Pacific / Journal de Droit Comparé du Pacifique [Anciennement Revue juridique polynésienne (RJP)]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 30</w:t>
+              <w:t xml:space="preserve">, 2005, 11, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39, pp.2112</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi du pays, expression de l’autonomie de la Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Law Journal of the Pacific / Journal de Droit Comparé du Pacifique [Anciennement Revue juridique polynésienne (RJP)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">note sur CAA Paris, 31 décembre 2003, Haut commissaire de la République en Polynésie française c/ Territoire de la Polynésie française, Revue juridique polynésienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Law Journal of the Pacific / Journal de Droit Comparé du Pacifique [Anciennement Revue juridique polynésienne (RJP)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, HS, pp.179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n° 9, p. 579-584</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau statut d’autonomie de la Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 60, pp.833</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...1759 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282420v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05282435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits fondamentaux, fossoyeurs du constitutionnalisme ?</w:t>
               </w:r>
@@ -3705,717 +3705,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La protection du patrimoine culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Patrimoine culturel et développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hanoi, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ouverture sectorielle à la concurrence en Polynésie française. Le cas des marchés de l’électricité et du transport aérien interinsulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">communication à l’occasion de la Rencontre des Autorités polynésienne et calédonienne de la concurrence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCISM, Sep 2018, Papeete (Tahiti), French Polynesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’ouverture sectorielle à la concurrence en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Troianiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre des Autorités polynésienne et calédonienne de la concurrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CCISM de Polynésie française, Sep 2018, Papeete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, CCISM, Sep 2018, Papeete (Tahiti), French Polynesia</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre les pollutions marines par les hydrocarbures. Quand l’arbre cache la forêt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gouvernance maritime. Regards croisés France-Cambodge,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Royale du Cambodge, Nov 2017, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hanoi, Vietnam</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La libéralisation du transport aérien domestique en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit de la concurrence en Polynésie française et dans les petites économies insulaires du Pacifique : bilan et perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Polynésie française, Nov 2017, Punaauia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Royale du Cambodge, Nov 2017, Phnom Penh, Cambodia</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protected Marine Area in French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pacific Island University Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National University of Samoa, Mar 2016, SAMOA, Samoa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Polynésie française, Nov 2017, Punaauia, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protected Marine Area in French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adressing the Challenges of Sustainability in the Pacific Islands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pacific Islands University Research Network, Sep 2016, Apia, Samoa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limites de la protection du patrimoine culturel immatériel par le droit de la propriété intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Troianiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Le droit français et vietnamien : entre tradition et modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hanoi, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites de la protection du patrimoine culturel immatériel par le droit de la propriété intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">le droit français et vietnamien : entre tradition et modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de droit de Hanoi, 12-13 mai 2016., May 2016, HANOI, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La propriété intellectuelle comme outil de protection du patrimoine culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Troianiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque culture et biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Polynésie française, Oct 2016, Punaauia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651325v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01651334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives minières dans la ZEE française du Pacifique. Cadre juridique et arrière-plan géopolitique</w:t>
               </w:r>
@@ -4976,51 +4976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les perspectives d'évolution statutaire des territoires français non-autonomes français dans le cadre du droit français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Troianiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Cahin, F. Poirat, S; Szurek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France et son outre-mer, III, statut des collectivités ultramarines en droit interne, en droit européen et en droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pédone, In press</w:t>
@@ -5204,51 +5204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel bilan peut-on tirer du fonctionnement des collectivités d’outre-mer dotées de l’autonomie depuis leur avènement : l’exemple de la Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Troianiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. David, J. Daniel dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75 ans de départementalisation outre-mer. Bilan et perspectives. De l’uniformité à la différenciation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’harmattan, 2021</w:t>
@@ -5290,51 +5290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel bilan peut-on tirer du fonctionnement des collectivités d’outre-mer dotées de l’autonomie depuis leur avènement : l’exemple de la Polynésie française »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Troianiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75 ans de départementalisation outre-mer. Bilan et perspectives. De l’uniformité à la différenciation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’harmattan,, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5515,1396 +5515,1396 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit et la révolution numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Troianiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Arnaud de Raulin; Jean-Paul Pastorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernance et réforme administrative : mélanges en l'honneur de Marc Debène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, 2018, 978-2-7314-1076-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La libéralisation du transport aérien domestique en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah-Marie Cabon Christian Montet Florent Venayre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit de la concurrence en Polynésie française et dans les petites économies insulaires du Pacifique : Bilan et perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Universitaires de la Polynésie française, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit et la révolution numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud de Raulin, Jean-Paul Pastorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernance et réforme administrative : Mélanges en l’honneur de Marc Debène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires d’Aix-Marseille (PUAM), 2018, 978-2-7314-1076-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La propriété intellectuelle comme outil de protection du patrimoine culturel»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers un nouvel ordre bioculturel.Regards sur la Polynésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit et la révolution numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">PUF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges Marc Debène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires d’Aix-Marseille (PUAM), 2018, 978-2-7314-1076-1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répartition des compétences entre l’Etat et la Polynésie française s’agissant des ressources minérales marines profondes : un besoin de clarification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ressources minérales profondes en Polynésie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD Éditions, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Universitaires de la Polynésie française, 2018</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraintes et référentiels juridiques de l'exploitation minière sous marine en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ressources minérales profondes en Polynésie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, 2018, 978-2-7314-1076-1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre II-1 « La répartition des compétences entre l’Etat et la Polynésie française s’agissant des ressources minérales marines profondes : un besoin de clarification »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Yves Le Meur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ressources minérales profondes en Polynésie française (Travaux issus d'une expertise collégiale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, 2018</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évolutions du droit national et polynésien en matière d’autorisation et d’exploitation des ressources minérales marines profondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Yves Le Meur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ressources minérales profondes en Polynésie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD Éditions, 287 p., 2016, 978-2-7099-2191-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répartition des compétences entre l’État et la Polynésie française s’agissant des ressources minérales marines profondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Yves Le Meur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ressources minérales profondes en Polynésie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD Éditions, 287 p., 2016, 978-2-7099-2191-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre II-3 « Les évolutions du droit national et polynésien en matière d’autorisation et d’exploitation des ressources minérales marines profondes ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Troianiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Yves Le Meur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ressources minérales profondes en Polynésie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD Editions, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La répartition des compétences entre l’Etat et la Polynésie française s’agissant des ressources minérales marines profondes : un besoin de clarification</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Boom in intellectual property rights. Key issues and future prospects », 3rd Annual International Conferences on Law, Regulations and Public Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual International Conferences on Law, Regulations and Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GSTF, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spécificités du régime juridique des lois du pays fiscales en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Debène, J-P. Pastorel (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La « loi du pays » en Polynésie Française. Journée d’études organisée par l’Université de la Polynésie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, 2011, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La non-rétroactivité réglementaire est-elle encore justifiée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Fleury Legros (Dir), LITEC. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LE TEMPS ET LE DROIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance constitutionnelle d’une citoyenneté héréditaire en Nouvelle-Calédonie (à propos du gel du corps électoral issu de la révision de l’article 77 de la Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crises sociales et droit fondamentaux de la personnes humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’article 74 de la Constitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Troianiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, IRD Éditions, 2016</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Luchaire &amp; G. Conac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la Constitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Carine David</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil d’Etat, juge de l’autonomie ultramarine (réflexions sur le contrôle spécifique de l’article 74 de la Constitution)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de la Sorbonne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">François Luchaire un républicain au service de la République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, IRD, 2016</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits fondamentaux éclipsés par la question sociale. L’actualité constitutionnelle des droits fondamentaux en 2003-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Troianiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valeurs républicaines et droits fondamentaux de la personne humaine en 2003 et 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’harmattan, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...463 lines deleted...]
-                <w:t xml:space="preserve">L’article 74 de la Constitution</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’outre-mer dans la révision constitutionnelle sur l’organisation décentralisée de la République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Troianiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...240 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Documentation française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’outre-mer dans la révision constitutionnelle sur l’organisation décentralisée de la République, actes du colloque de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
@@ -7268,51 +7268,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47AFA668"/>
+    <w:nsid w:val="D8A8C40D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7499,51 +7499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonino-troianiello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224252038" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282659v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Troianiello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282590v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moyrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281918v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281936v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04526534v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02983471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reutterer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Healey Deborah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retterer St&#233;phane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sims Rod" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoude-Le Berr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282912v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221229v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Healey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137087v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137085v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137083v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242862v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242900v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282473v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282420v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282435v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.124.0058" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282379v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205639v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282164v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailleul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282558v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282815v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282792v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139572v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651337v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282665v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282491v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279741v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866929v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282571v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137075v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282548v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283983v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137080v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282650v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135035v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282628v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282693v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546497v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116980v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282683v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652049v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137081v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282388v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282391v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282414v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282408v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282383v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05305022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000LEHA0050" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonino-troianiello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224252038" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297276v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Troianiello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moyrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282659v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281918v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281936v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04526534v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02983471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221229v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282912v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retterer St&#233;phane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282866v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282895v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Healey Deborah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sims Rod" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoude-Le Berr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282781v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133292v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Healey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133296v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reutterer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137087v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137085v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137083v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242862v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242900v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282420v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.124.0058" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282379v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205639v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282164v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailleul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282558v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139574v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282815v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282792v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139572v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282501v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282665v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282491v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279741v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866929v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282571v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137075v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282548v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283983v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282808v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282650v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137080v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546497v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116980v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652051v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652049v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282693v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137081v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282388v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282414v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282408v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282383v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05305022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000LEHA0050" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>