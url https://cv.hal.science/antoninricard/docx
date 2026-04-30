--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -494,239 +494,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualizing decision-making in international business through scenario-based method Authors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effectuation and causation models: an integrative theoretical framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Racat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Subhan Shahid</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small Business Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62, pp.879-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11187-023-00787-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835777v1</w:t>
+                <w:t xml:space="preserve">hal-04131644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectuation and causation models: an integrative theoretical framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contextualizing decision-making in international business through scenario-based method Authors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Mauer</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhan Shahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Business Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11187-023-00787-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04131644v1</w:t>
+                <w:t xml:space="preserve">hal-04835777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of gender role orientations on subjective career success: A multi-level study of 36 societies</w:t>
               </w:r>
@@ -922,213 +922,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899844v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurial Characteristics and Internationalization of New Ventures: A Study of Cognitive factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deepening the timing dimension of emerging market multinational companies’ internationalization – an exploratory perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saiyed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonin Ricard</w:t>
+                <w:t xml:space="preserve">Katsuhiko Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Global Business Advancement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of International Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (3), pp.100799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intman.2020.100799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323664v1</w:t>
+                <w:t xml:space="preserve">hal-03213291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepening the timing dimension of emerging market multinational companies’ internationalization – an exploratory perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrepreneurial Characteristics and Internationalization of New Ventures: A Study of Cognitive factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saiyed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Ricard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal for Global Business Advancement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213291v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Internationalization and Performance Conditions of First-Time Exporting SMEs</w:t>
               </w:r>
@@ -1303,239 +1303,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frameworks for innovation, collaboration, and change: Value creation wheel, design thinking, creative problem‐solving, and lean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deepening the timing dimension of emerging market multinational companies’ internationalization–An exploratory perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuhiko Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Lages</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne‐marie Guerin</w:t>
+                <w:t xml:space="preserve">Vieu M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of International Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734810v1</w:t>
+                <w:t xml:space="preserve">hal-03082770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepening the timing dimension of emerging market multinational companies’ internationalization–An exploratory perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frameworks for innovation, collaboration, and change: Value creation wheel, design thinking, creative problem‐solving, and lean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Lages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vieu M.</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐marie Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Strategic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), pp.195-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsc.2321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082770v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions pré-Internationalisation et performance des PME primo-exportatrices</w:t>
               </w:r>
@@ -1996,220 +1996,220 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation as a driver of internationalization: The case of a singular Russian SME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Ricard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412583v1</w:t>
+                <w:t xml:space="preserve">hal-02073682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation as a driver of internationalization: The case of a singular Russian SME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Le Pennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10843-016-0173-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073682v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude Toward Internationalization And Early Internationalization: Comparison of Indian and French SMEs' Decision Makers</w:t>
               </w:r>
@@ -2381,51 +2381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos du livre « Management de l’innovation et globalisation » de Sihem Ben Mahmoud-Jouini, Florence Charue-Duboc et Christophe Midler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3019,51 +3019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive perspective of entrepreneurs’ behaviors: the role of perception in effectuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Racat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4233,51 +4233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Terpstra-Tong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Len Trevi&#241;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alara Cansu Yaman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Jintae Froese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ralston" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1748-8583.12570" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ricard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhan Shahid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-2tbe-w35k" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520677v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghods" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nedicte Aldebert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2024.2313562" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Racat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mauer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-023-00787-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899844v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Karam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Furrer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2022.103773" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323664v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saiyed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Shimizu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intman.2020.100799" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Meschi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tapia Moore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v24i1.4507" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrar Ali Saiyed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JGBA.2021.10038894" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02734810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lages" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hemonnet-Goujot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Guerin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2321" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieu M." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Aldebert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914658v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqi Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2317" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RZB1CFPW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tapia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intman.2017.01.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412583v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Le Pennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10843-016-0173-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01462854v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.181.0054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gopinath" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbg.2013.056203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456070v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthasarathy Ravilochanan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n7p28" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839558v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456073v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.226.15-35" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouannaux, E." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579034v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terpstra, Tong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486316v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577613v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourquet Pierre-Guy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914697v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mitrano-M&#233;da" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03475110v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Terpstra-Tong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Len Trevi&#241;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alara Cansu Yaman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Jintae Froese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ralston" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1748-8583.12570" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ricard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhan Shahid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-2tbe-w35k" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520677v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghods" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nedicte Aldebert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2024.2313562" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Racat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-023-00787-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899844v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Karam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Furrer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2022.103773" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Shimizu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intman.2020.100799" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323664v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saiyed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Meschi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tapia Moore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v24i1.4507" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrar Ali Saiyed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JGBA.2021.10038894" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieu M." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02734810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lages" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hemonnet-Goujot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Guerin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2321" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Aldebert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914658v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqi Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2317" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RZB1CFPW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tapia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intman.2017.01.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073682v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Le Pennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10843-016-0173-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01462854v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.181.0054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gopinath" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbg.2013.056203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456070v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthasarathy Ravilochanan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n7p28" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839558v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456073v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.226.15-35" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouannaux, E." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579034v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terpstra, Tong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486316v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577613v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourquet Pierre-Guy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914697v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mitrano-M&#233;da" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03475110v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>