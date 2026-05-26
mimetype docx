--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -922,451 +922,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899844v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepening the timing dimension of emerging market multinational companies’ internationalization – an exploratory perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre-Internationalization and Performance Conditions of First-Time Exporting SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Meschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Vieu</w:t>
+                <w:t xml:space="preserve">Ernesto Tapia Moore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (3), pp.100799. </w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.31-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.intman.2020.100799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37725/mgmt.v24i1.4507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213291v1</w:t>
+                <w:t xml:space="preserve">hal-03216166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurial Characteristics and Internationalization of New Ventures: A Study of Cognitive factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrepreneurial characteristics and internationalisation of new ventures: a study of cognitive factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saiyed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonin Ricard</w:t>
+                <w:t xml:space="preserve">Abrar Ali Saiyed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Global Business Advancement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">J. for Global Business Advancement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/JGBA.2021.10038894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323664v1</w:t>
+                <w:t xml:space="preserve">hal-03475115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-Internationalization and Performance Conditions of First-Time Exporting SMEs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deepening the timing dimension of emerging market multinational companies’ internationalization – an exploratory perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernesto Tapia Moore</w:t>
+                <w:t xml:space="preserve">Katsuhiko Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37725/mgmt.v24i1.4507⟩</w:t>
+              <w:t xml:space="preserve">Journal of International Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (3), pp.100799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intman.2020.100799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216166v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurial characteristics and internationalisation of new ventures: a study of cognitive factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrepreneurial Characteristics and Internationalization of New Ventures: A Study of Cognitive factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saiyed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Ricard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abrar Ali Saiyed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. for Global Business Advancement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal for Global Business Advancement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475115v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepening the timing dimension of emerging market multinational companies’ internationalization–An exploratory perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsuhiko Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieu M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1521,100 +1521,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions pré-Internationalisation et performance des PME primo-exportatrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Meschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Tapia Moore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37725/mgmt.v24i1.4507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082746v1</w:t>
@@ -1892,51 +1892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Furious or Slow and Cautious? The Joint Impact of Age at Internationalization, Speed, and Risk Diversity on the Survival of Exporting Firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Meschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1996,263 +1996,263 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation as a driver of internationalization: The case of a singular Russian SME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Le Pennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10843-016-0173-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073682v1</w:t>
+                <w:t xml:space="preserve">hal-01412583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation as a driver of internationalization: The case of a singular Russian SME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Ricard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10843-016-0173-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01412583v1</w:t>
+                <w:t xml:space="preserve">hal-02073682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude Toward Internationalization And Early Internationalization: Comparison of Indian and French SMEs' Decision Makers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrar Ali Saiyed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (1), pp.54_77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2290,51 +2290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude Toward Internationalization And Early Internationalization: Comparison of Indian and French SMEs' Decision Makers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrar Ali Saiyed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3196,51 +3196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Meschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior, RENT 2019 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3291,51 +3291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Meschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RENT XXXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3373,51 +3373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should EMNE combine innovation and internationalization? Role of Innovation on Internationalization Strategy in Emerging Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrar Ali Saiyed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIB India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4233,51 +4233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Terpstra-Tong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Len Trevi&#241;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alara Cansu Yaman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Jintae Froese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ralston" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1748-8583.12570" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ricard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhan Shahid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-2tbe-w35k" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520677v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghods" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nedicte Aldebert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2024.2313562" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Racat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-023-00787-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899844v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Karam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Furrer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2022.103773" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Shimizu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intman.2020.100799" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323664v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saiyed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Meschi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tapia Moore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v24i1.4507" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrar Ali Saiyed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JGBA.2021.10038894" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieu M." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02734810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lages" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hemonnet-Goujot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Guerin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2321" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Aldebert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914658v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqi Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2317" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RZB1CFPW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tapia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intman.2017.01.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073682v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Le Pennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10843-016-0173-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01462854v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.181.0054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gopinath" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbg.2013.056203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456070v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthasarathy Ravilochanan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n7p28" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839558v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456073v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.226.15-35" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouannaux, E." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579034v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terpstra, Tong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486316v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577613v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourquet Pierre-Guy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914697v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mitrano-M&#233;da" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03475110v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Terpstra-Tong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Len Trevi&#241;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alara Cansu Yaman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Jintae Froese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ralston" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1748-8583.12570" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ricard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhan Shahid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-2tbe-w35k" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520677v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghods" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nedicte Aldebert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2024.2313562" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Racat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-023-00787-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899844v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Karam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Furrer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2022.103773" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216166v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Meschi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tapia Moore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v24i1.4507" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrar Ali Saiyed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JGBA.2021.10038894" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213291v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Shimizu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intman.2020.100799" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saiyed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieu M." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02734810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lages" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hemonnet-Goujot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Guerin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2321" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Aldebert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914658v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqi Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2317" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RZB1CFPW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tapia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intman.2017.01.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412583v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Le Pennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10843-016-0173-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02073682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01462854v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.181.0054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gopinath" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbg.2013.056203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456070v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthasarathy Ravilochanan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n7p28" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839558v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456073v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.226.15-35" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouannaux, E." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579034v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terpstra, Tong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486316v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577613v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourquet Pierre-Guy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914697v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mitrano-M&#233;da" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03475110v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>