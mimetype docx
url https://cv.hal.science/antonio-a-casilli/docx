--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -936,2928 +936,3010 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Il lavoro nascosto dell’Intelligenza Artificiale: un’agenda di ricerca-azione sul futuro del lavoro e dell’iniziativa sindacale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni Rassegna Sindacale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.13-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The digital labour of artificial intelligence in Latin America: a comparison of Argentina, Brazil, and Venezuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Fernández Massi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juana Torres-Cierpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14747731.2025.2465171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where does AI come from? A global case study across Europe, Africa, and Latin America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juana Torres Cierpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30 (3), pp.359-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13563467.2025.2462137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réguler le travail caché de l'intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025 (09), pp.520-529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05269077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il paradosso dell'IA: il lavoro nascosto per creare un futuro senza lavoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who bears the burden of a pandemic? COVID-19 and the transfer of risk to digital platform workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Behavioral Scientist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 68 (8), pp.961-982. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/00027642211066027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The problem with annotation. Human labour and outsourcing between France and Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big Data &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20539517231188723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/20539517231188723⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04174945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From GAFAM to RUM: Platforms and resourcefulness in the Global South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juana Torres-Cierpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico De Stavola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianmarco Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les GAFAM, 185, pp.51-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pouv.185.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research Ethics in the Age of Digital Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352358v1</w:t>
-[...60 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antonio Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Santos-Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Engineering Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (3), pp.17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11948-023-00437-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Digital labor and crisis of the wage labor system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Chicchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163, pp.51-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/SL2022-163003oa⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platform Labor: Who Makes Algorithmic Culture Possible?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Ping Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cyber Culture and Information Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 43, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden inequalities: the gendered labour of women on micro-tasking platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Le Ludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet Policy Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, The gender of the platform economy, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14763/2022.1.1623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social network analysis: New ethical approaches through collective reflexivity. Introduction to the special issue of Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio D’angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Recent ethical challenges in social network analysis, 67, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.socnet.2020.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel statut pour les petits doigts de l’intelligence artificielle ? Présent et perspectives du micro-travail en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Le Ludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elinor Wahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24-25, pp.99-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da classe virtual aos trabalhadores do clique: a transformação do trabalho em serviço na era das plataformas digitais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MATRIZes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/issn.1982-8160.v14i1p13-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02882791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The trainer, the verifier, the imitator: Three ways in which human platform workers support artificial intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big Data &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (1), pp.205395172091977. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2053951720919776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital inequalities in time of pandemic: COVID-19 exposure risk profiles and new forms of vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneka Khilnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelia Cotten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Monday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (7), pp.10845. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5210/fm.v25i7.10845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02888223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital inequalities 2.0: Legacy inequalities in the information age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5210/fm.v25i7.10845⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Laura Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...57 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Ragnedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mondes du travail </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First Monday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (7), pp.10842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5210/fm.v25i7.10842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...99 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02889893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting ‘micro-workers’: societal and methodological challenges around new forms of labour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Work Organisation, Labour &amp; Globalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (1), pp.67-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13169/workorgalaboglob.14.1.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital inequalities 3.0: Emergent inequalities in the information age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hiroshi Ono</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hopeton S Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Monday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 25 (7), pp.10842. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5210/fm.v25i7.10842⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 25 (7), pp.10844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5210/fm.v25i7.10844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hopeton S Dunn</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-02889891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El capitalismo de las plataformas y las nuevas desigualdades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Pérez Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Urra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Garcés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 97, pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-work, artificial intelligence and the automotive industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Industrial and Business Economics = Economia e politica industriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46, pp.333-345. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40812-019-00121-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40812-019-00121-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02148979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En la trastienda de la inteligencia artificial. Una investigación sobre las plataformas de micro-trabajo en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elinor Wahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41 (41), pp.85-108. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7203/acs.41.29200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7203/acs.41.29200⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02554213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la classe virtuelle aux ouvriers du clic. La servicialisation du travail à l'heure des plateformes numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You see yourself like in a mirror”: The effects of internet-mediated personal networks on body image and eating disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pallotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (9), pp.1166-1176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10410236.2017.1339371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Létezik-e digitális munkakultúra?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fordulat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Digitális kapitalizmus, 23 (1), pp.122-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la firme à la plateforme : penser le digital labour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vörös</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13, pp.42-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Labor Studies Go Global: Toward a Digital Decolonial Turn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (Special section "Global Digital Culture"), pp.3934-3954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Venture Labor Sheds Light on the Digital Platform Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (Forum "Venture Labor"), pp.3934-3954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking ethics in social-network research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3873,73 +3955,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réprimer les sites «pro-anorexie» : une fausse bonne idée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3955,2003 +4037,2102 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Casilli: &amp;quot; Workers are the Heart of the Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il manifesto (Roma)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dr. Popp et la disquette Sida. Sociologie d'une affaire hacker.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64, pp.14-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliciting personal network data in web surveys through participant-generated sociograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (2), pp.107-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1525822X13491861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Build Consensus in a Health-Oriented Online Community: Modeling a &amp;quot;Pro-Ana&amp;quot; Forum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55 (4), pp.731-762. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfs.554.0731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01109220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Talk about Media You Haven't Understood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visual Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (1), pp.26-28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1470412913509445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1470412913509445⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01055785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre l'hypothèse de la « fin de la vie privée ». La négociation de la privacy dans les médias sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online networks of eating-disorder websites: why censoring pro-ana might be a bad idea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives in public health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 133 (2), pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1757913913475756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être présent en ligne : culture et structure des réseaux sociaux d'Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idées économiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169 (1), pp.16-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734746v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Media Censorship in Times of Political Unrest - A Social Simulation Experiment with the UK Riots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 115 (1), pp.5-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0759106312445697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Être présent en ligne : culture et structure des réseaux sociaux d'Internet</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ten years of Ana. Lessons from a transdisciplinary body of literature on online pro-eating disorder websites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Araya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (1), pp.121-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0539018411425880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation &amp;quot;Cultures du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 88 (1), pp.5-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.088.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/commu.088.0005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02286470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La surveillance participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 988, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cyber-adultère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 984, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A history of virulence. The body and computer culture in the 1980s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Body and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (4), pp.1-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1357034X10383880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1357034X10383880⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00661414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ethnographic seduction: How qualitative research and agent-based models can benefit each other</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 106 (1), pp.59-74. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106309360111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106309360111⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00661425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petites boîtes&amp;quot; et individualisme en réseau: Les usages socialisants du Web en débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.54-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture numérique : l'adieu au corps n'a jamais eu lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 353, pp.151-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Stéthoscope et la Souris: Savoirs médicaux et imaginaires numériques du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 353, pp.175-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Status and use of food products with health claim (FPHC) in the USA, France and Japan : An anthropological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (9), pp.682-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2008.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier le plaisir dans la consommation alimentaire : une étude sur trois groupes de migrants de l'aire métropolitaine de Los Angeles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Antille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'OCHA </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 13 (1), pp.108-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00666476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les avatars bleus. Autour de trois modalités d'emprunt culturel au sein de la cyberculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.183-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posthumani nihil a me alienum puto' : Le discours de l'hospitalité dans la cyberculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 83, pp.97-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00667492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces bestiales. Le rôle et la place des animaux dans l'imaginaire des mondes virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Boujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 110-111, pp.59-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is AI Doing to Job Quality? Platformization, Fissured Workplaces and Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnieszka Piasna; Janine Leschke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Job Quality in a Turbulent Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-60, 2026, 9781035343478</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los micro-trabajadores detrás de la inteligencia artificial: Explorando nuevos sujetos digitales y sus precariedades en el mundo laboral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juana Torres-Cierpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5970,362 +6151,362 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rodrigo De La Fabián, Álvaro Jiménez-Molina, Francisco Pizarro Obaid. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿Somos Sujetos Digitales? Tecnopromesas, Saberes Psi y Digitalización de la Vida Cotidiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIL editores, pp.53-80, 2026, 978-956-01-1769-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Labor and the Inconspicuous Production of Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ergin Bulut; Julie Chen; Rafael Grohmann; Kylie Jarrett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGE Handbook of Digital Labour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAGE, pp.282-292, 2025, 9781529669831</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Inequalities in the Production of Artificial Intelligence: A Four-Country Study on Data Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juana Torres-Cierpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jack Linchuan Qiu, Shinjoung Yeo, Richard Maxwell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Handbook of Digital Labor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Blackwell, pp.219-232, 2025, ISBN10: 9781119981800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742532v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-end' ethical AI. Taking into account the social and natural environments of automation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aida Ponce del Castillo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial intelligence, labour and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETUI, pp.83-92, 2024, 978-2-87452-707-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricar os dados: o trabalho por trás da Inteligência Artificial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Viana Braz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6344,250 +6525,250 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ricardo Festi; Jörg Nowak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">As novas infraestruturas produtivas: digitalização do trabalho, e-logística e indústria 4.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Boitempo, pp.105-120, 2024, 6557173871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705292v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimenticare Deliveroo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il lavoro al tempo degli algoritmi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondazione Giangiacomo Feltrinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77-94, 2024, Scenari, 978-88-6835-514-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les robots vont bientôt remplacer les travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Anne Dujarier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur le travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-186, 2023, Idées reçues, 979-10-318-0581-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lcb.dujan.2023.01.0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail du clic, travail sans qualité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6607,917 +6788,1072 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Courtet, Mireille Besson, Françoise Lavocat, François Lecercle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contes, mondes et récits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.245-260, 2023, 978-2-271-14939-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les travailleurs doivent-ils avoir peur de l’intelligence artificielle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Anne Dujarier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur le travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Le cavalier bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, EAN : 9791031805818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Listeners and Virtual Assistants: Privacy and Labor Arbitrage in the Production of Smart Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mark Graham, Fabian Ferrari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Work in the Planetary Market</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MIT Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9780262369824. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7551/mitpress/13835.003.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateformes numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Fassin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société qui vient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions du Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-201, 2022, 978-2-02-148162-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il governo delle piattaforme. I media digitali visti dagli italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meltemi Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-15, 2022, 9788855196970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il n’y a pas d’intelligence artificielle, il n’y a que le travail du clic de quelqu’un d’autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Savoldelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ubérisation, et après ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions du Détours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33-55, 2021, 979-10-97079-88-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparare, verificare, imitare: perché il lavoro umano è necessario alla produzione di intelligenze artificiali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enigma del valore. Il digital labor e la rivoluzione tecnologica (Atti del convegno organizzato da Effimera, 1° giugno 2019, Milano, Casa della Cultura)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Effimera, pp.25-41, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02882795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah T. Roberts. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Derrière les écrans: les nettoyeurs du Web à l'ombre des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail à inégales distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Par ici la sortie ! : cahiers éphémères et irréguliers pour saisir ce qui nous arrive et imaginer les mondes de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions du Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9782021468199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Platformization of Labor and Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Posada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mark Graham &amp; William H. Dutton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society and the Internet. How Networks of Information and Communication are Changing Our Lives (second edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.293-306, 2019, 9780198843504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01895137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plateformisation comme mise au travail des usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamin Coriat, Nicole Alix, Jean-Louis Bancel, Fréderic Sultan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une République des Biens Communs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Liens qui Libèrent, pp. 41-56, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01895138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gli esseri umani sostituiranno i robot? Piattaforme di micro-­‐lavoro e intelligenze artificiali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 idee per convivere con il lavoro che cambia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feltrinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9788868352646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface LES AFFECTS COMME RESSORTS DU CAPITALISME DES PLATEFORMES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camille Alloing Julien Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le web affectif. Une économie numérique des émotions, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'INA, pp.5 - 8, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux sociaux des Big Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7537,1372 +7873,1217 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mokrane Bouzeghoub, Rémy Mosseri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Big Data à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.292-293, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il n’y a pas d’algorithme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’appétit des géants. Pouvoir des algorithmes, ambitions des plateformes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caen, pp. 10-19., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Labor : travail, technologies et conflictualités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu'est-ce que le digital labor ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'INA, pp.10-42, 2015, 978-2-86938-2299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01145718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le wikipédien, le chercheur et le vandale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Barbe, Louise Merzeau, Valérie Schafer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wikipédia, objet scientifique non identifié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Paris Ouest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-2-84016-205-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01163041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre thèses sur la surveillance numérique de masse et la négociation de la vie privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacky Richard et Laurent Cytermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude annuelle 2014 du Conseil d'Etat "Le numérique et les droits fondamentaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation Française, pp.423-434, 2014, Etudes et documents, Conseil d'Etat</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01055503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Bihr, Roland Pfefferkorn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.172-173, 2014, 9782200279240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01055876v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relazioni sociali e reti digitali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il corpo e la rete, strumenti di apprendimento interculturale,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biblioteca della Fondazione Intercultura, pp.61-72, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les usages numériques transforment-ils les sciences sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Mounier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Read/Write Book 2. Une introduction aux humanités numériques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OpenEdition Press, p. 239-247, 2012, Read/Write Book, 978-2-8218-1324-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'administration en réseau, entre réconciliation participative et sursauts régaliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génération Y et gestion publique : quels enjeux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGPDE, pp.55-66, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Τα μπλε avatar : Γύρω από τις τρεις στρατηγικές πνευματικής ιδιοποίησης στην καρδιά της κυβερνοκουλτούρας [Blue avatars. About three modalities of cultural borrowing in computer culture]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Efstratios Papanis (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Μεθοδολογία Έρευνας και Διαδίκτυο [Research Methodology and the Internet]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ekdoseis I Sideris, pp.141-174, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages numérique en santé : conflictualité épistémique et sociale dans les communautés de patients en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet : des promesses pour la santé ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de Santé, pp.181-191, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages numériques en santé : conflictualité épistémique et sociale dans les communautés de patients en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude-Marie Laedlein-Greilsammer (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet : des promesses pour la santé ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de Santé, pp.181-191, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00666614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiquer la transdisciplinarité dans la discipline. Temporalité, territorialité et réalisme des professions scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au miroir des disciplines. Réflexions sur les pratiques d'enseignement et de recherche inter- et transdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.65-81, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies capacitantes et &amp;quot;disability divide&amp;quot; : Enjeux des usages numériques dans les situations de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Gaillard (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers la fin du handicap ? Pratiques sportives, nouveaux enjeux, nouveaux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.501-515, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le débat sur le nouveau corps dans la cyberculture : le cas des Extropiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Sirost (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Corps Extrême dans les Sociétés Occidentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.297-329, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adelino Zanini &amp; Ubaldo Fadini (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lessico postfordista. Dizionario di idee della mutazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feltrinelli, pp.68-72, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reddito universale di cittadinanza e riforma della moneta. Una proposta di portafoglio elettronico di moneta di cittadinanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tute bianche. Disoccupazione di massa e reddito di cittadinanza, Andrea Fumagalli &amp; Maurizio Lazzarato (eds.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DeriveApprodi, pp.63-73, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00665468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8912,176 +9093,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combien de journées en une pour les micro-travailleuses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Besenval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes au travail : Enjeux productifs et reproductifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02519726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portraits of micro-workers: The real people behind AI in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9097,1009 +9278,1009 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Crowdworking Symposium 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research program “Digital Future”, Universities of Paderborn and Bielefeld, Oct 2020, Paderborn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inconspicuous digital labor and online quality valuations: The case of a French restaurant booking and rating platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Penalva-Icher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Posada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Reshap Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Click-work in the Kitchen: How Digital Platforms Transform Labor in the Restaurant Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Penalva Icher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Posada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSA Work, Employment and Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifier, monétiser, automatiser : digital labor et valeur sur les plateformes numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Formes d’économie collaborative et protection sociale " séminaire de recherche de la DREES et de la DARES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.88-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From online quality valuations to a new division of labor: how platforms transform value creation in the restaurant industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Penalva-Icher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Posada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Travail et Emploi à l’ère du capitalisme de Plateforme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinterroger les sciences sociales à l’heure du numérique. Sociabilité, vie privée et digital labor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Congrès de l'Association Internationale des Sociologues de Langue Française (AISLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is There a Global Digital Labor Culture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd symposium of the Project for Advanced Research in Global Communication (PARGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01387649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four Theses on Digital Mass Surveillance and the Negotiation Of Privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Annual Privacy Law Scholar Congress 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berkeley Center for Law &amp; Technology, Jun 2015, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01147832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lien social à l'ère du web 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Place des apprenants et repositionnement des enseignants à l'ère des réseaux sociaux de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, France. pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eating disorders in the social web an ego-network analysis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Sunbelt XXXI St Pete's Beach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Grand Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying eating disorders in the social web: An online ethnography with social network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de British Sociological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10109,152 +10290,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des GAFAM aux RUM. Plateformes et débrouille dans le Sud global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juana Torres-Cierpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico De Stavola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianmarco Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An End-to-End Approach to Ethical AI: Socio-Economic Dimensions of the Production and Deployment of Automated Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10267,87 +10448,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How many people microwork in France? Estimating the size of a new labor force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10355,87 +10536,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combien de personnes micro-travaillent en France ? Estimer l'ampleur d'une nouvelle forme de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10443,276 +10624,276 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'inscrire en faux : les fakes et les politiques de l'identité des publics connectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Web des troubles alimentaires. Un nouvel art de jeûner ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759825v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliciting personal network data in web surveys through participant-generated sociograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10722,51 +10903,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notre vie privée, un concept négociable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10775,113 +10956,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données numériques : Un enjeu d'éducation et de citoyenneté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10891,1063 +11072,1063 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminations et vulnérabilités dans les plateformes de micro-travail françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juana Torres-Cierpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Défenseur des droits. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Human Cost of DeepSeek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Bonniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Posada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1 (1), DiPLab. 2025, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Work in Egypt: Who Are the Workers Behind Artificial Intelligence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DiPLab. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417930v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who Trains the Data for European Artificial Intelligence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Miceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Neveux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Salim Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Parliament; The Left. 2024, pp.1-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps, genre et micro-travail : Trajectoires européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DiPLab. 2025</w:t>
+              <w:t xml:space="preserve">IRES. 2024, https://ires.fr/publications/cgt-fo/temps-genre-et-micro-travail-trajectoires-europeennes/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Milagros Miceli</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microwork in Brazil. Who are the workers behind artificial intelligence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viana Braz Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">Camilla Salim Wagner</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DiPLab; LATRAPS. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Nouveaux Intermédiaires du Travail B2B: Comparer les modèles d'affaires dans l'économie numérique collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diouldé Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan d'Avezac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">European Parliament; The Left. 2024, pp.1-40</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 27, DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Platform-mediated labor in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandie Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Télécom Paris. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Micro-Travail en France. Derrière l'automatisation, de nouvelles précarités au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">IRES. 2024, https://ires.fr/publications/cgt-fo/temps-genre-et-micro-travail-trajectoires-europeennes/</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Le Ludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Besenval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Projet de recherche DiPLab. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Viana Braz Matheus</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Micro-travail en France. Derrière l’automatisation de nouvelles précarités au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">DiPLab; LATRAPS. 2023</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Le Ludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Besenval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut de recherches économiques et sociales. 2019, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...116 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...335 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId267"/>
+      <w:footerReference w:type="default" r:id="rId270"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12094,51 +12275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diplab.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://endl.network/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/T%C3%A9l%C3%A9com_Paris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Institut_polytechnique_de_Paris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://i3.cnrs.fr/en/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Centre_national_de_la_recherche_scientifique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iiac.cnrs.fr/rubrique489.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/School_for_Advanced_Studies_in_the_Social_Sciences" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.casilli.fr/?s=ecnehess" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nexa.polito.it/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Polytechnic_University_of_Turin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weizenbaum-institut.de/en/research/rg20/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.c2i2.ucla.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/en-attendant-les-robots-antonio-a-casilli/9782021401882" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lafeltrinelli.it/libri/casilli-antonio-a/schiavi-clic/9788807173820?productId=9788807173820&amp;productId=9788807173820" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agetic.gob.bo/pdf/estadotic/AGETIC-Trabajo-conocimiento-vigilancia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesmines/2467" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-2015/qu-est-ce-que-le-digital-labor-dominique-cardon-et-antonio-a-casilli-2015.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/social+sciences/book/978-3-319-02455-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amazon.fr/liaisons-num%C3%A9riques-Vers-nouvelle-sociabilit%C3%A9/dp/202098637X" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.france.tv/slash/invisibles/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03140523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feltrinellieditore.it/opera/opera/schiavi-del-clic/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/le-phenomene-pro-ana.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Sarabi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319024554" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02456-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04935984v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fern&#225;ndez Massi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Longo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres-Cierpe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2025.2465171" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04933816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A Casilli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cornet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Ludec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres Cierpe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563467.2025.2462137" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00027642211066027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Casilli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517231188723" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico De Stavola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Peterlongo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.185.0051" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04083115v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Molina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos-Ortega" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-023-00437-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007327v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Chicchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marrone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2022-163003oa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2022.1.1623" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090287v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ryan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio D&#8217;angelo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2020.12.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053951720919776" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Robinson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schulz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneka Khilnani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ono" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelia Cotten" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10845" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995186v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Wahal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1982-8160.v14i1p13-21" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/workorgalaboglob.14.1.0067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889893v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Blank" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ragnedda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10842" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hopeton S Dunn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10844" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz P&#233;rez Alonso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Urra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#233;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40812-019-00121-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554213v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/acs.41.29200" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173010v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pallotti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Valente" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10410236.2017.1339371" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173330v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625688v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625683v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577074v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722256v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355677v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1525822X13491861" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109220v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.554.0731" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055785v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470412913509445" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286765v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780295v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Pailler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757913913475756" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682317v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312445697" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734746v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682318v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Araya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018411425880" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286470v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.088.0005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667514v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667521v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661414v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1357034X10383880" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106309360111" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661450v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661790v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661439v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sanchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666477v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2008.06.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L0792L8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661794v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667492v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667502v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boujot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491713v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725001v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742532v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543418v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705292v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Viana Braz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543117v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondazionefeltrinelli.it/scopri/il-lavoro-al-tempo-degli-algoritmi/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007167v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-travail/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0183" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04333169v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007174v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03688430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/oa-edited-volume/5319/Digital-Work-in-the-Planetary-Market" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/13835.003.0014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560551v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-societe-qui-vient-collectif/9782021481624" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008609v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meltemieditore.it/catalogo/governo-delle-piattaforme/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560718v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdudetour.com/index.php/2210-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882795v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889471v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889466v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/par-ici-la-sortie-collectif/9782021468199" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895137v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Posada" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/society-and-the-internet-9780198843504?lang=en&amp;amp;cc=ma" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895138v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456369v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625689v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fondazionefeltrinelli.it/schede/10-idee-per-convivere-con-il-lavoro-che-cambia/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625656v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625657v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145718v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163041v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.u-paris10.fr/?p=2355" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055503v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055876v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055881v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734580v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286526v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286472v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666614v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667526v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661783v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667529v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667535v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667536v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665468v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Biondi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519726v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Besenval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960775v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caillou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva-Icher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Posada" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tubaro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392233v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva Icher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173244v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108982v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625655v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147832v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055880v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881222v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881214v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007123v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04027470v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012731v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021525v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134011v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759825v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745617v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885452v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367180v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04952735v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bonniec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417930v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Neveux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662589v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Miceli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Salim Wagner" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858318v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140411v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viana Braz Matheus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03615806v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chagny" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diould&#233; Chartier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan d'Avezac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168463v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandie Joulin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139528v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579349v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diplab.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://endl.network/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/T%C3%A9l%C3%A9com_Paris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Institut_polytechnique_de_Paris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://i3.cnrs.fr/en/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Centre_national_de_la_recherche_scientifique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iiac.cnrs.fr/rubrique489.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/School_for_Advanced_Studies_in_the_Social_Sciences" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.casilli.fr/?s=ecnehess" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nexa.polito.it/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Polytechnic_University_of_Turin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weizenbaum-institut.de/en/research/rg20/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.c2i2.ucla.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/en-attendant-les-robots-antonio-a-casilli/9782021401882" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lafeltrinelli.it/libri/casilli-antonio-a/schiavi-clic/9788807173820?productId=9788807173820&amp;productId=9788807173820" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agetic.gob.bo/pdf/estadotic/AGETIC-Trabajo-conocimiento-vigilancia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesmines/2467" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-2015/qu-est-ce-que-le-digital-labor-dominique-cardon-et-antonio-a-casilli-2015.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/social+sciences/book/978-3-319-02455-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amazon.fr/liaisons-num%C3%A9riques-Vers-nouvelle-sociabilit%C3%A9/dp/202098637X" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.france.tv/slash/invisibles/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03140523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feltrinellieditore.it/opera/opera/schiavi-del-clic/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/le-phenomene-pro-ana.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Sarabi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319024554" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02456-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467332v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marrone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04935984v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fern&#225;ndez Massi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Longo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres-Cierpe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2025.2465171" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04933816v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A Casilli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cornet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Ludec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres Cierpe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563467.2025.2462137" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00027642211066027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Casilli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517231188723" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352358v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico De Stavola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Peterlongo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.185.0051" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04083115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Molina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos-Ortega" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-023-00437-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Chicchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2022-163003oa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551747v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2022.1.1623" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ryan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio D&#8217;angelo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2020.12.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995186v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Wahal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882791v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1982-8160.v14i1p13-21" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554196v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053951720919776" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888223v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Robinson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schulz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneka Khilnani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ono" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelia Cotten" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10845" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889893v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Blank" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ragnedda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10842" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898905v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/workorgalaboglob.14.1.0067" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889891v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hopeton S Dunn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10844" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz P&#233;rez Alonso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Urra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#233;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40812-019-00121-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554213v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/acs.41.29200" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520138v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pallotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Valente" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10410236.2017.1339371" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173330v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625679v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625688v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625683v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577074v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722256v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1525822X13491861" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109220v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.554.0731" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055785v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470412913509445" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286765v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780295v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Pailler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757913913475756" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734746v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682317v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312445697" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682318v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Araya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018411425880" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286470v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.088.0005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667514v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667521v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1357034X10383880" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661425v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106309360111" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661450v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661790v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661439v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sanchez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2008.06.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L0792L8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666476v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661794v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667492v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boujot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05562501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap-oa/book/9781035343485/chapter3.xml" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491713v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725001v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742532v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543418v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705292v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Viana Braz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543117v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondazionefeltrinelli.it/scopri/il-lavoro-al-tempo-degli-algoritmi/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-travail/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0183" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04333169v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007174v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03688430v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/oa-edited-volume/5319/Digital-Work-in-the-Planetary-Market" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/13835.003.0014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560551v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-societe-qui-vient-collectif/9782021481624" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008609v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meltemieditore.it/catalogo/governo-delle-piattaforme/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560718v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdudetour.com/index.php/2210-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882795v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889471v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889466v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/par-ici-la-sortie-collectif/9782021468199" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895137v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Posada" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/society-and-the-internet-9780198843504?lang=en&amp;amp;cc=ma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895138v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625689v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fondazionefeltrinelli.it/schede/10-idee-per-convivere-con-il-lavoro-che-cambia/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625656v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456369v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625657v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145718v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163041v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.u-paris10.fr/?p=2355" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055503v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055876v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055881v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734580v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286526v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667526v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286472v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661783v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667529v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667535v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667536v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665468v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Biondi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519726v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Besenval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960775v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112879v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caillou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva-Icher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Posada" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tubaro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392233v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva Icher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173244v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108982v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625655v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387649v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055880v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881222v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881214v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007123v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04027470v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012731v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021525v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134011v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759825v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745617v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885452v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068525v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367180v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04952735v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bonniec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417930v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Neveux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662589v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Miceli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Salim Wagner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858318v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140411v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viana Braz Matheus" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03615806v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chagny" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diould&#233; Chartier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan d'Avezac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168463v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandie Joulin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139528v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579349v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>