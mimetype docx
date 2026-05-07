--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -970,455 +970,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réguler le travail caché de l'intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (09), pp.520-529</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05269077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The digital labour of artificial intelligence in Latin America: a comparison of Argentina, Brazil, and Venezuela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Fernández Massi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julieta Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana Torres-Cierpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Globalizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14747731.2025.2465171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Il lavoro nascosto dell’Intelligenza Artificiale: un’agenda di ricerca-azione sul futuro del lavoro e dell’iniziativa sindacale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni Rassegna Sindacale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2, pp.13-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The digital labour of artificial intelligence in Latin America: a comparison of Argentina, Brazil, and Venezuela</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Where does AI come from? A global case study across Europe, Africa, and Latin America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juana Torres Cierpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30 (3), pp.359-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13563467.2025.2462137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933816v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-05269077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il paradosso dell'IA: il lavoro nascosto per creare un futuro senza lavoro</w:t>
               </w:r>
@@ -1486,51 +1486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who bears the burden of a pandemic? COVID-19 and the transfer of risk to digital platform workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Behavioral Scientist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 68 (8), pp.961-982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1558,668 +1558,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Research Ethics in the Age of Digital Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Santos-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science and Engineering Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (3), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11948-023-00437-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The problem with annotation. Human labour and outsourcing between France and Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big Data &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/20539517231188723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From GAFAM to RUM: Platforms and resourcefulness in the Global South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juana Torres-Cierpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico De Stavola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianmarco Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les GAFAM, 185, pp.51-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pouv.185.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidden inequalities: the gendered labour of women on micro-tasking platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Santos-Ortega</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Le Ludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Engineering Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11948-023-00437-1⟩</w:t>
+              <w:t xml:space="preserve">Internet Policy Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, The gender of the platform economy, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14763/2022.1.1623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Platform Labor: Who Makes Algorithmic Culture Possible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Ping Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cyber Culture and Information Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Digital labor and crisis of the wage labor system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Chicchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 163, pp.51-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3280/SL2022-163003oa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007300v1</w:t>
-              </w:r>
-[...197 lines deleted...]
-                <w:t xml:space="preserve">hal-03551747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social network analysis: New ethical approaches through collective reflexivity. Introduction to the special issue of Social Networks</w:t>
               </w:r>
@@ -2316,70 +2316,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Digital inequalities 3.0: Emergent inequalities in the information age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hopeton S Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Monday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (7), pp.10844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5210/fm.v25i7.10844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02889891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The trainer, the verifier, the imitator: Three ways in which human platform workers support artificial intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Big Data &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.205395172091977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2053951720919776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital inequalities in time of pandemic: COVID-19 exposure risk profiles and new forms of vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneka Khilnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelia Cotten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Monday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (7), pp.10845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5210/fm.v25i7.10845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02888223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital inequalities 2.0: Legacy inequalities in the information age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Ragnedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Monday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (7), pp.10842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5210/fm.v25i7.10842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02889893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quel statut pour les petits doigts de l’intelligence artificielle ? Présent et perspectives du micro-travail en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elinor Wahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2394,745 +2900,239 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24-25, pp.99-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da classe virtual aos trabalhadores do clique: a transformação do trabalho em serviço na era das plataformas digitais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> MATRIZes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (1), pp.13-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11606/issn.1982-8160.v14i1p13-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02882791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The trainer, the verifier, the imitator: Three ways in which human platform workers support artificial intelligence</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Counting ‘micro-workers’: societal and methodological challenges around new forms of labour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...371 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Work Organisation, Labour &amp; Globalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (1), pp.67-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13169/workorgalaboglob.14.1.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898905v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">halshs-02889891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El capitalismo de las plataformas y las nuevas desigualdades</w:t>
               </w:r>
@@ -3311,2236 +3311,2236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la classe virtuelle aux ouvriers du clic. La servicialisation du travail à l'heure des plateformes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">En la trastienda de la inteligencia artificial. Una investigación sobre las plataformas de micro-trabajo en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elinor Wahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41 (41), pp.85-108. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7203/acs.41.29200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7203/acs.41.29200⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-02554213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Létezik-e digitális munkakultúra?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fordulat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Digitális kapitalizmus, 23 (1), pp.122-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la classe virtuelle aux ouvriers du clic. La servicialisation du travail à l'heure des plateformes numériques</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You see yourself like in a mirror”: The effects of internet-mediated personal networks on body image and eating disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pallotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (9), pp.1166-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10410236.2017.1339371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Casilli: &amp;quot; Workers are the Heart of the Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il manifesto (Roma)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la firme à la plateforme : penser le digital labour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vörös</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.42-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Labor Studies Go Global: Toward a Digital Decolonial Turn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (Special section "Global Digital Culture"), pp.3934-3954</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Venture Labor Sheds Light on the Digital Platform Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (Forum "Venture Labor"), pp.3934-3954</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking ethics in social-network research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réprimer les sites «pro-anorexie» : une fausse bonne idée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr. Popp et la disquette Sida. Sociologie d'une affaire hacker.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.14-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliciting personal network data in web surveys through participant-generated sociograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Field Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (2), pp.107-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1525822X13491861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Build Consensus in a Health-Oriented Online Community: Modeling a &amp;quot;Pro-Ana&amp;quot; Forum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (4), pp.731-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.554.0731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01109220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Talk about Media You Haven't Understood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Visual Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.26-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1470412913509445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01055785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre l'hypothèse de la « fin de la vie privée ». La négociation de la privacy dans les médias sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online networks of eating-disorder websites: why censoring pro-ana might be a bad idea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives in public health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133 (2), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1757913913475756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ten years of Ana. Lessons from a transdisciplinary body of literature on online pro-eating disorder websites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Araya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Science Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (1), pp.121-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0539018411425880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être présent en ligne : culture et structure des réseaux sociaux d'Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idées économiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169 (1), pp.16-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734746v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Media Censorship in Times of Political Unrest - A Social Simulation Experiment with the UK Riots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 115 (1), pp.5-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106312445697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation &amp;quot;Cultures du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (1), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.088.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La surveillance participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 988, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cyber-adultère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 984, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ethnographic seduction: How qualitative research and agent-based models can benefit each other</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 106 (1), pp.59-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106309360111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A history of virulence. The body and computer culture in the 1980s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Body and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (4), pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1357034X10383880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Stéthoscope et la Souris: Savoirs médicaux et imaginaires numériques du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2009, 353, pp.175-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...1836 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petites boîtes&amp;quot; et individualisme en réseau: Les usages socialisants du Web en débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.54-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture numérique : l'adieu au corps n'a jamais eu lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 353, pp.151-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661790v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00661439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status and use of food products with health claim (FPHC) in the USA, France and Japan : An anthropological perspective</w:t>
               </w:r>
@@ -5983,427 +5983,427 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Los micro-trabajadores detrás de la inteligencia artificial: Explorando nuevos sujetos digitales y sus precariedades en el mundo laboral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana Torres-Cierpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rodrigo De La Fabián, Álvaro Jiménez-Molina, Francisco Pizarro Obaid. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿Somos Sujetos Digitales? Tecnopromesas, Saberes Psi y Digitalización de la Vida Cotidiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIL editores, pp.53-80, 2026, 978-956-01-1769-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">What is AI Doing to Job Quality? Platformization, Fissured Workplaces and Dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnieszka Piasna; Janine Leschke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Job Quality in a Turbulent Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-60, 2026, 9781035343478</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05562501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Inequalities in the Production of Artificial Intelligence: A Four-Country Study on Data Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Le Ludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juana Torres-Cierpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Rodrigo De La Fabián, Álvaro Jiménez-Molina, Francisco Pizarro Obaid. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jack Linchuan Qiu, Shinjoung Yeo, Richard Maxwell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿Somos Sujetos Digitales? Tecnopromesas, Saberes Psi y Digitalización de la Vida Cotidiana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIL editores, pp.53-80, 2026, 978-956-01-1769-4</w:t>
+              <w:t xml:space="preserve">The Handbook of Digital Labor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley Blackwell, pp.219-232, 2025, ISBN10: 9781119981800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742532v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Labor and the Inconspicuous Production of Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ergin Bulut; Julie Chen; Rafael Grohmann; Kylie Jarrett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGE Handbook of Digital Labour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAGE, pp.282-292, 2025, 9781529669831</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725001v2</w:t>
-              </w:r>
-[...127 lines deleted...]
-                <w:t xml:space="preserve">hal-04742532v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-end' ethical AI. Taking into account the social and natural environments of automation</w:t>
               </w:r>
@@ -6643,51 +6643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les robots vont bientôt remplacer les travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Anne Dujarier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur le travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6904,303 +6904,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prefazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il governo delle piattaforme. I media digitali visti dagli italiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltemi Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-15, 2022, 9788855196970</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Human Listeners and Virtual Assistants: Privacy and Labor Arbitrage in the Production of Smart Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mark Graham, Fabian Ferrari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Work in the Planetary Market</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MIT Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9780262369824. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7551/mitpress/13835.003.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7551/mitpress/13835.003.0014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03688430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateformes numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Fassin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société qui vient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions du Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-201, 2022, 978-2-02-148162-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560551v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04008609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il n’y a pas d’intelligence artificielle, il n’y a que le travail du clic de quelqu’un d’autre</w:t>
               </w:r>
@@ -7662,268 +7662,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01895138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enjeux sociaux des Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mokrane Bouzeghoub, Rémy Mosseri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Big Data à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.292-293, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gli esseri umani sostituiranno i robot? Piattaforme di micro-­‐lavoro e intelligenze artificiali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 idee per convivere con il lavoro che cambia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feltrinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9788868352646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feltrinelli</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01625689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface LES AFFECTS COMME RESSORTS DU CAPITALISME DES PLATEFORMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camille Alloing Julien Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le web affectif. Une économie numérique des émotions, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'INA, pp.5 - 8, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625656v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01456369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il n’y a pas d’algorithme</w:t>
               </w:r>
@@ -7972,182 +7972,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le wikipédien, le chercheur et le vandale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Barbe, Louise Merzeau, Valérie Schafer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wikipédia, objet scientifique non identifié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Paris Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-84016-205-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01163041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Digital Labor : travail, technologies et conflictualités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu'est-ce que le digital labor ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'INA, pp.10-42, 2015, 978-2-86938-2299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01145718v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01163041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre thèses sur la surveillance numérique de masse et la négociation de la vie privée</w:t>
               </w:r>
@@ -9133,64 +9133,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Besenval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10330,64 +10330,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juana Torres-Cierpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico De Stavola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianmarco Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10484,51 +10484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How many people microwork in France? Estimating the size of a new labor force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10572,51 +10572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combien de personnes micro-travaillent en France ? Estimer l'ampleur d'une nouvelle forme de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11080,50 +11080,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Data Work in Egypt: Who Are the Workers Behind Artificial Intelligence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DiPLab. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417930v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discriminations et vulnérabilités dans les plateformes de micro-travail françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11138,936 +11239,835 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Défenseur des droits. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Human Cost of DeepSeek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Bonniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Posada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1 (1), DiPLab. 2025, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Myriam Raymond</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps, genre et micro-travail : Trajectoires européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRES. 2024, https://ires.fr/publications/cgt-fo/temps-genre-et-micro-travail-trajectoires-europeennes/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who Trains the Data for European Artificial Intelligence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Miceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Neveux</w:t>
+                <w:t xml:space="preserve">Thomas Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Salim Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Parliament; The Left. 2024, pp.1-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microwork in Brazil. Who are the workers behind artificial intelligence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viana Braz Matheus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DiPLab; LATRAPS. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Nouveaux Intermédiaires du Travail B2B: Comparer les modèles d'affaires dans l'économie numérique collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diouldé Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan d'Avezac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 27, DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Platform-mediated labor in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandie Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Télécom Paris. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Micro-Travail en France. Derrière l'automatisation, de nouvelles précarités au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">DiPLab. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Le Ludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Besenval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Projet de recherche DiPLab. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Milagros Miceli</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Micro-travail en France. Derrière l’automatisation de nouvelles précarités au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...498 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...121 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Besenval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12275,51 +12275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diplab.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://endl.network/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/T%C3%A9l%C3%A9com_Paris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Institut_polytechnique_de_Paris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://i3.cnrs.fr/en/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Centre_national_de_la_recherche_scientifique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iiac.cnrs.fr/rubrique489.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/School_for_Advanced_Studies_in_the_Social_Sciences" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.casilli.fr/?s=ecnehess" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nexa.polito.it/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Polytechnic_University_of_Turin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weizenbaum-institut.de/en/research/rg20/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.c2i2.ucla.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/en-attendant-les-robots-antonio-a-casilli/9782021401882" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lafeltrinelli.it/libri/casilli-antonio-a/schiavi-clic/9788807173820?productId=9788807173820&amp;productId=9788807173820" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agetic.gob.bo/pdf/estadotic/AGETIC-Trabajo-conocimiento-vigilancia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesmines/2467" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-2015/qu-est-ce-que-le-digital-labor-dominique-cardon-et-antonio-a-casilli-2015.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/social+sciences/book/978-3-319-02455-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amazon.fr/liaisons-num%C3%A9riques-Vers-nouvelle-sociabilit%C3%A9/dp/202098637X" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.france.tv/slash/invisibles/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03140523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feltrinellieditore.it/opera/opera/schiavi-del-clic/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/le-phenomene-pro-ana.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Sarabi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319024554" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02456-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467332v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marrone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04935984v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fern&#225;ndez Massi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Longo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres-Cierpe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2025.2465171" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04933816v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A Casilli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cornet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Ludec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres Cierpe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563467.2025.2462137" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00027642211066027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Casilli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517231188723" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352358v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico De Stavola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Peterlongo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.185.0051" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04083115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Molina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos-Ortega" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-023-00437-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Chicchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2022-163003oa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551747v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2022.1.1623" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ryan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio D&#8217;angelo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2020.12.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995186v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Wahal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882791v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1982-8160.v14i1p13-21" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554196v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053951720919776" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888223v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Robinson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schulz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneka Khilnani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ono" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelia Cotten" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10845" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889893v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Blank" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ragnedda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10842" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898905v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/workorgalaboglob.14.1.0067" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889891v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hopeton S Dunn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10844" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz P&#233;rez Alonso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Urra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#233;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40812-019-00121-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554213v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/acs.41.29200" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520138v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pallotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Valente" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10410236.2017.1339371" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173330v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625679v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625688v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625683v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577074v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722256v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1525822X13491861" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109220v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.554.0731" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055785v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470412913509445" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286765v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780295v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Pailler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757913913475756" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734746v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682317v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312445697" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682318v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Araya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018411425880" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286470v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.088.0005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667514v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667521v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1357034X10383880" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661425v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106309360111" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661450v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661790v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661439v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sanchez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2008.06.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L0792L8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666476v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661794v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667492v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boujot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05562501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap-oa/book/9781035343485/chapter3.xml" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491713v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725001v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742532v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543418v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705292v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Viana Braz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543117v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondazionefeltrinelli.it/scopri/il-lavoro-al-tempo-degli-algoritmi/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-travail/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0183" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04333169v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007174v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03688430v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/oa-edited-volume/5319/Digital-Work-in-the-Planetary-Market" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/13835.003.0014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560551v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-societe-qui-vient-collectif/9782021481624" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008609v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meltemieditore.it/catalogo/governo-delle-piattaforme/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560718v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdudetour.com/index.php/2210-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882795v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889471v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889466v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/par-ici-la-sortie-collectif/9782021468199" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895137v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Posada" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/society-and-the-internet-9780198843504?lang=en&amp;amp;cc=ma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895138v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625689v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fondazionefeltrinelli.it/schede/10-idee-per-convivere-con-il-lavoro-che-cambia/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625656v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456369v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625657v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145718v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163041v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.u-paris10.fr/?p=2355" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055503v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055876v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055881v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734580v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286526v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667526v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286472v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661783v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667529v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667535v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667536v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665468v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Biondi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519726v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Besenval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960775v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112879v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caillou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva-Icher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Posada" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tubaro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392233v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva Icher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173244v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108982v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625655v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387649v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055880v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881222v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881214v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007123v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04027470v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012731v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021525v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134011v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759825v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745617v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885452v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068525v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367180v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04952735v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bonniec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417930v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Neveux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662589v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Miceli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Salim Wagner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858318v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140411v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viana Braz Matheus" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03615806v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chagny" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diould&#233; Chartier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan d'Avezac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168463v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandie Joulin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139528v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579349v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diplab.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://endl.network/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/T%C3%A9l%C3%A9com_Paris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Institut_polytechnique_de_Paris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://i3.cnrs.fr/en/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Centre_national_de_la_recherche_scientifique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iiac.cnrs.fr/rubrique489.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/School_for_Advanced_Studies_in_the_Social_Sciences" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.casilli.fr/?s=ecnehess" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nexa.polito.it/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Polytechnic_University_of_Turin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weizenbaum-institut.de/en/research/rg20/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.c2i2.ucla.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/en-attendant-les-robots-antonio-a-casilli/9782021401882" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lafeltrinelli.it/libri/casilli-antonio-a/schiavi-clic/9788807173820?productId=9788807173820&amp;productId=9788807173820" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agetic.gob.bo/pdf/estadotic/AGETIC-Trabajo-conocimiento-vigilancia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesmines/2467" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-2015/qu-est-ce-que-le-digital-labor-dominique-cardon-et-antonio-a-casilli-2015.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/social+sciences/book/978-3-319-02455-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amazon.fr/liaisons-num%C3%A9riques-Vers-nouvelle-sociabilit%C3%A9/dp/202098637X" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.france.tv/slash/invisibles/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03140523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feltrinellieditore.it/opera/opera/schiavi-del-clic/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/le-phenomene-pro-ana.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Sarabi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319024554" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02456-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04935984v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fern&#225;ndez Massi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Longo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres-Cierpe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2025.2465171" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marrone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04933816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A Casilli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cornet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Ludec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres Cierpe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563467.2025.2462137" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00027642211066027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04083115v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Molina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Casilli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos-Ortega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-023-00437-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174945v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517231188723" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico De Stavola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Peterlongo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.185.0051" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2022.1.1623" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Chicchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2022-163003oa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ryan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio D&#8217;angelo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2020.12.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889891v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Robinson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schulz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hopeton S Dunn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10844" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053951720919776" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888223v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneka Khilnani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ono" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelia Cotten" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10845" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889893v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Blank" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ragnedda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10842" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Wahal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882791v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1982-8160.v14i1p13-21" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/workorgalaboglob.14.1.0067" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz P&#233;rez Alonso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Urra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#233;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40812-019-00121-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173010v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554213v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/acs.41.29200" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173330v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520138v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pallotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Valente" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10410236.2017.1339371" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722256v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625679v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625688v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625683v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666784v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577074v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1525822X13491861" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109220v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.554.0731" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055785v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470412913509445" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286765v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780295v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Pailler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757913913475756" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Araya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018411425880" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734746v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682317v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312445697" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286470v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.088.0005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667514v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667521v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661425v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106309360111" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661414v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1357034X10383880" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661450v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661790v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sanchez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2008.06.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L0792L8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666476v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661794v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667492v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boujot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491713v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05562501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap-oa/book/9781035343485/chapter3.xml" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742532v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725001v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543418v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705292v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Viana Braz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543117v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondazionefeltrinelli.it/scopri/il-lavoro-al-tempo-degli-algoritmi/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-travail/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0183" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04333169v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007174v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008609v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meltemieditore.it/catalogo/governo-delle-piattaforme/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03688430v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/oa-edited-volume/5319/Digital-Work-in-the-Planetary-Market" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/13835.003.0014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560551v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-societe-qui-vient-collectif/9782021481624" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560718v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdudetour.com/index.php/2210-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882795v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889471v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889466v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/par-ici-la-sortie-collectif/9782021468199" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895137v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Posada" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/society-and-the-internet-9780198843504?lang=en&amp;amp;cc=ma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895138v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456369v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625689v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fondazionefeltrinelli.it/schede/10-idee-per-convivere-con-il-lavoro-che-cambia/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625656v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625657v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163041v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.u-paris10.fr/?p=2355" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145718v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055503v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055876v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055881v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734580v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286526v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667526v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286472v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661783v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667529v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667535v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667536v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665468v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Biondi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519726v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Besenval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960775v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112879v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caillou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva-Icher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Posada" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tubaro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392233v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva Icher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173244v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108982v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625655v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387649v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055880v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881222v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881214v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007123v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04027470v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012731v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021525v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134011v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759825v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745617v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885452v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068525v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417930v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Neveux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367180v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04952735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bonniec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858318v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662589v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Miceli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Salim Wagner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140411v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viana Braz Matheus" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03615806v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chagny" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diould&#233; Chartier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan d'Avezac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168463v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandie Joulin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139528v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579349v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>