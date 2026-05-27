--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -970,455 +970,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Il lavoro nascosto dell’Intelligenza Artificiale: un’agenda di ricerca-azione sul futuro del lavoro e dell’iniziativa sindacale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni Rassegna Sindacale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.13-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The digital labour of artificial intelligence in Latin America: a comparison of Argentina, Brazil, and Venezuela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Fernández Massi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julieta Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana Torres-Cierpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Globalizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14747731.2025.2465171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Where does AI come from? A global case study across Europe, Africa, and Latin America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Le Ludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana Torres Cierpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (3), pp.359-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13563467.2025.2462137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réguler le travail caché de l'intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025 (09), pp.520-529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05269077v1</w:t>
-              </w:r>
-[...344 lines deleted...]
-                <w:t xml:space="preserve">hal-04933816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il paradosso dell'IA: il lavoro nascosto per creare un futuro senza lavoro</w:t>
               </w:r>
@@ -1486,51 +1486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who bears the burden of a pandemic? COVID-19 and the transfer of risk to digital platform workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Behavioral Scientist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 68 (8), pp.961-982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1558,1581 +1558,1581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The problem with annotation. Human labour and outsourcing between France and Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Le Ludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Big Data &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20539517231188723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From GAFAM to RUM: Platforms and resourcefulness in the Global South</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana Torres-Cierpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico De Stavola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco Peterlongo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les GAFAM, 185, pp.51-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.185.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Research Ethics in the Age of Digital Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis Molina</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antonio Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Santos-Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Engineering Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (3), pp.17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11948-023-00437-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Platform Labor: Who Makes Algorithmic Culture Possible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Ping Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cyber Culture and Information Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Digital labor and crisis of the wage labor system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Chicchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163, pp.51-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/SL2022-163003oa⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidden inequalities: the gendered labour of women on micro-tasking platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Casilli</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet Policy Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, The gender of the platform economy, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14763/2022.1.1623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social network analysis: New ethical approaches through collective reflexivity. Introduction to the special issue of Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio D’angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Recent ethical challenges in social network analysis, 67, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socnet.2020.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The trainer, the verifier, the imitator: Three ways in which human platform workers support artificial intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big Data &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/20539517231188723⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.205395172091977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2053951720919776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...557 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital inequalities in time of pandemic: COVID-19 exposure risk profiles and new forms of vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paola Tubaro</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneka Khilnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelia Cotten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Monday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 25 (7), pp.10844. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5210/fm.v25i7.10844⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 25 (7), pp.10845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5210/fm.v25i7.10845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02888223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da classe virtual aos trabalhadores do clique: a transformação do trabalho em serviço na era das plataformas digitais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Coville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data &amp; Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (1), pp.205395172091977. </w:t>
+              <w:t xml:space="preserve"> MATRIZes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/issn.1982-8160.v14i1p13-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02882791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel statut pour les petits doigts de l’intelligence artificielle ? Présent et perspectives du micro-travail en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Le Ludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elinor Wahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24-25, pp.99-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital inequalities 2.0: Legacy inequalities in the information age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Ragnedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2053951720919776⟩</w:t>
-[...92 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Ono</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shelia Cotten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Monday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 25 (7), pp.10845. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5210/fm.v25i7.10845⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 25 (7), pp.10842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5210/fm.v25i7.10842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02889893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Counting ‘micro-workers’: societal and methodological challenges around new forms of labour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Le Ludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work Organisation, Labour &amp; Globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.67-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13169/workorgalaboglob.14.1.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital inequalities 3.0: Emergent inequalities in the information age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hiroshi Ono</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hopeton S Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Monday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 25 (7), pp.10842. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5210/fm.v25i7.10842⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 25 (7), pp.10844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5210/fm.v25i7.10844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...165 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11606/issn.1982-8160.v14i1p13-21⟩</w:t>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-02898905v1</w:t>
+                <w:t xml:space="preserve">halshs-02889891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El capitalismo de las plataformas y las nuevas desigualdades</w:t>
               </w:r>
@@ -3412,64 +3412,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elinor Wahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41 (41), pp.85-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3497,666 +3497,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">You see yourself like in a mirror”: The effects of internet-mediated personal networks on body image and eating disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pallotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (9), pp.1166-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10410236.2017.1339371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Létezik-e digitális munkakultúra?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fordulat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Digitális kapitalizmus, 23 (1), pp.122-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Paola Tubaro</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la firme à la plateforme : penser le digital labour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vörös</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas W. Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.42-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Labor Studies Go Global: Toward a Digital Decolonial Turn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (Special section "Global Digital Culture"), pp.3934-3954</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Venture Labor Sheds Light on the Digital Platform Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (Forum "Venture Labor"), pp.3934-3954</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking ethics in social-network research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réprimer les sites «pro-anorexie» : une fausse bonne idée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Casilli: &amp;quot; Workers are the Heart of the Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il manifesto (Roma)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722256v1</w:t>
-              </w:r>
-[...382 lines deleted...]
-                <w:t xml:space="preserve">hal-01577074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dr. Popp et la disquette Sida. Sociologie d'une affaire hacker.</w:t>
               </w:r>
@@ -4664,883 +4664,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Être présent en ligne : culture et structure des réseaux sociaux d'Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idées économiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169 (1), pp.16-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734746v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Media Censorship in Times of Political Unrest - A Social Simulation Experiment with the UK Riots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 115 (1), pp.5-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106312445697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ten years of Ana. Lessons from a transdisciplinary body of literature on online pro-eating disorder websites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Araya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (1), pp.121-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0539018411425880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Être présent en ligne : culture et structure des réseaux sociaux d'Internet</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation &amp;quot;Cultures du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Idées économiques et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (1), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.088.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Social Media Censorship in Times of Political Unrest - A Social Simulation Experiment with the UK Riots</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La surveillance participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 988, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cyber-adultère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 984, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A history of virulence. The body and computer culture in the 1980s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Body and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (4), pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1357034X10383880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ethnographic seduction: How qualitative research and agent-based models can benefit each other</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 115 (1), pp.5-20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0759106312445697⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 106 (1), pp.59-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106309360111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Présentation &amp;quot;Cultures du numérique</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petites boîtes&amp;quot; et individualisme en réseau: Les usages socialisants du Web en débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.54-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...327 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le Stéthoscope et la Souris: Savoirs médicaux et imaginaires numériques du corps</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture numérique : l'adieu au corps n'a jamais eu lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 353, pp.175-188</w:t>
+              <w:t xml:space="preserve">, 2009, 353, pp.151-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-00661450v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture numérique : l'adieu au corps n'a jamais eu lieu</w:t>
+                <w:t xml:space="preserve">Le Stéthoscope et la Souris: Savoirs médicaux et imaginaires numériques du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 353, pp.151-153</w:t>
+              <w:t xml:space="preserve">, 2009, 353, pp.175-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661790v1</w:t>
+                <w:t xml:space="preserve">hal-00661439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status and use of food products with health claim (FPHC) in the USA, France and Japan : An anthropological perspective</w:t>
               </w:r>
@@ -6181,96 +6181,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Digital Labor and the Inconspicuous Production of Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ergin Bulut; Julie Chen; Rafael Grohmann; Kylie Jarrett. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAGE Handbook of Digital Labour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGE, pp.282-292, 2025, 9781529669831</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725001v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Global Inequalities in the Production of Artificial Intelligence: A Four-Country Study on Data Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juana Torres-Cierpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6280,130 +6353,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jack Linchuan Qiu, Shinjoung Yeo, Richard Maxwell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Handbook of Digital Labor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Blackwell, pp.219-232, 2025, ISBN10: 9781119981800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742532v2</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04725001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-end' ethical AI. Taking into account the social and natural environments of automation</w:t>
               </w:r>
@@ -6643,51 +6643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les robots vont bientôt remplacer les travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Anne Dujarier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur le travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6904,303 +6904,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Human Listeners and Virtual Assistants: Privacy and Labor Arbitrage in the Production of Smart Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mark Graham, Fabian Ferrari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Work in the Planetary Market</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The MIT Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9780262369824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7551/mitpress/13835.003.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plateformes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Fassin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société qui vient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185-201, 2022, 978-2-02-148162-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prefazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il governo delle piattaforme. I media digitali visti dagli italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meltemi Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-15, 2022, 9788855196970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008609v1</w:t>
-              </w:r>
-[...192 lines deleted...]
-                <w:t xml:space="preserve">hal-03560551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il n’y a pas d’intelligence artificielle, il n’y a que le travail du clic de quelqu’un d’autre</w:t>
               </w:r>
@@ -7662,50 +7662,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01895138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gli esseri umani sostituiranno i robot? Piattaforme di micro-­‐lavoro e intelligenze artificiali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 idee per convivere con il lavoro che cambia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feltrinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9788868352646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface LES AFFECTS COMME RESSORTS DU CAPITALISME DES PLATEFORMES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camille Alloing Julien Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le web affectif. Une économie numérique des émotions, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'INA, pp.5 - 8, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enjeux sociaux des Big Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7718,212 +7873,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mokrane Bouzeghoub, Rémy Mosseri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Big Data à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.292-293, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456369v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-01625656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il n’y a pas d’algorithme</w:t>
               </w:r>
@@ -7972,182 +7972,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Digital Labor : travail, technologies et conflictualités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'est-ce que le digital labor ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'INA, pp.10-42, 2015, 978-2-86938-2299</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01145718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le wikipédien, le chercheur et le vandale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Barbe, Louise Merzeau, Valérie Schafer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wikipédia, objet scientifique non identifié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Paris Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-84016-205-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Paris Ouest</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01163041v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01145718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre thèses sur la surveillance numérique de masse et la négociation de la vie privée</w:t>
               </w:r>
@@ -9133,64 +9133,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Besenval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10330,64 +10330,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juana Torres-Cierpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico De Stavola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianmarco Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10478,57 +10478,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Combien de personnes micro-travaillent en France ? Estimer l'ampleur d'une nouvelle forme de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Le Ludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How many people microwork in France? Estimating the size of a new labor force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10536,145 +10624,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012731v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-02021525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'inscrire en faux : les fakes et les politiques de l'identité des publics connectés</w:t>
               </w:r>
@@ -11080,994 +11080,994 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Discriminations et vulnérabilités dans les plateformes de micro-travail françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juana Torres-Cierpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Défenseur des droits. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Human Cost of DeepSeek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Posada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1 (1), DiPLab. 2025, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Data Work in Egypt: Who Are the Workers Behind Artificial Intelligence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DiPLab. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417930v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who Trains the Data for European Artificial Intelligence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Miceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Neveux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Salim Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Parliament; The Left. 2024, pp.1-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps, genre et micro-travail : Trajectoires européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DiPLab. 2025</w:t>
+              <w:t xml:space="preserve">IRES. 2024, https://ires.fr/publications/cgt-fo/temps-genre-et-micro-travail-trajectoires-europeennes/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microwork in Brazil. Who are the workers behind artificial intelligence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viana Braz Matheus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tubaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Juana Torres-Cierpe</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DiPLab; LATRAPS. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Nouveaux Intermédiaires du Travail B2B: Comparer les modèles d'affaires dans l'économie numérique collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diouldé Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan d'Avezac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 27, DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Platform-mediated labor in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandie Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Télécom Paris. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Micro-Travail en France. Derrière l'automatisation, de nouvelles précarités au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Défenseur des droits. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Le Ludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Besenval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Projet de recherche DiPLab. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Micro-travail en France. Derrière l’automatisation de nouvelles précarités au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Casilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tubaro</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...502 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...121 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Besenval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12275,51 +12275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diplab.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://endl.network/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/T%C3%A9l%C3%A9com_Paris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Institut_polytechnique_de_Paris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://i3.cnrs.fr/en/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Centre_national_de_la_recherche_scientifique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iiac.cnrs.fr/rubrique489.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/School_for_Advanced_Studies_in_the_Social_Sciences" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.casilli.fr/?s=ecnehess" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nexa.polito.it/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Polytechnic_University_of_Turin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weizenbaum-institut.de/en/research/rg20/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.c2i2.ucla.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/en-attendant-les-robots-antonio-a-casilli/9782021401882" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lafeltrinelli.it/libri/casilli-antonio-a/schiavi-clic/9788807173820?productId=9788807173820&amp;productId=9788807173820" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agetic.gob.bo/pdf/estadotic/AGETIC-Trabajo-conocimiento-vigilancia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesmines/2467" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-2015/qu-est-ce-que-le-digital-labor-dominique-cardon-et-antonio-a-casilli-2015.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/social+sciences/book/978-3-319-02455-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amazon.fr/liaisons-num%C3%A9riques-Vers-nouvelle-sociabilit%C3%A9/dp/202098637X" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.france.tv/slash/invisibles/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03140523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feltrinellieditore.it/opera/opera/schiavi-del-clic/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/le-phenomene-pro-ana.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Sarabi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319024554" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02456-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04935984v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fern&#225;ndez Massi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Longo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres-Cierpe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2025.2465171" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marrone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04933816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A Casilli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cornet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Ludec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres Cierpe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563467.2025.2462137" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00027642211066027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04083115v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Molina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Casilli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos-Ortega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-023-00437-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174945v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517231188723" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico De Stavola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Peterlongo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.185.0051" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2022.1.1623" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Chicchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2022-163003oa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ryan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio D&#8217;angelo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2020.12.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889891v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Robinson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schulz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hopeton S Dunn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10844" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053951720919776" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888223v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneka Khilnani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ono" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelia Cotten" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10845" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889893v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Blank" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ragnedda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10842" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Wahal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882791v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1982-8160.v14i1p13-21" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/workorgalaboglob.14.1.0067" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz P&#233;rez Alonso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Urra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#233;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40812-019-00121-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173010v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554213v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/acs.41.29200" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173330v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520138v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pallotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Valente" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10410236.2017.1339371" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722256v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625679v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625688v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625683v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666784v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577074v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1525822X13491861" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109220v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.554.0731" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055785v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470412913509445" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286765v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780295v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Pailler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757913913475756" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Araya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018411425880" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734746v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682317v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312445697" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286470v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.088.0005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667514v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667521v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661425v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106309360111" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661414v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1357034X10383880" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661450v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661790v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sanchez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2008.06.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L0792L8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666476v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661794v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667492v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boujot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491713v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05562501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap-oa/book/9781035343485/chapter3.xml" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742532v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725001v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543418v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705292v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Viana Braz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543117v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondazionefeltrinelli.it/scopri/il-lavoro-al-tempo-degli-algoritmi/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-travail/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0183" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04333169v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007174v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008609v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meltemieditore.it/catalogo/governo-delle-piattaforme/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03688430v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/oa-edited-volume/5319/Digital-Work-in-the-Planetary-Market" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/13835.003.0014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560551v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-societe-qui-vient-collectif/9782021481624" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560718v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdudetour.com/index.php/2210-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882795v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889471v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889466v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/par-ici-la-sortie-collectif/9782021468199" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895137v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Posada" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/society-and-the-internet-9780198843504?lang=en&amp;amp;cc=ma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895138v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456369v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625689v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fondazionefeltrinelli.it/schede/10-idee-per-convivere-con-il-lavoro-che-cambia/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625656v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625657v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163041v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.u-paris10.fr/?p=2355" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145718v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055503v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055876v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055881v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734580v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286526v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667526v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286472v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661783v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667529v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667535v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667536v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665468v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Biondi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519726v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Besenval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960775v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112879v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caillou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva-Icher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Posada" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tubaro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392233v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva Icher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173244v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108982v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625655v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387649v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055880v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881222v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881214v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007123v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04027470v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012731v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021525v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134011v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759825v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745617v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885452v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068525v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417930v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Neveux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367180v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04952735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bonniec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858318v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662589v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Miceli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Salim Wagner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140411v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viana Braz Matheus" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03615806v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chagny" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diould&#233; Chartier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan d'Avezac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168463v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandie Joulin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139528v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579349v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diplab.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://endl.network/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/T%C3%A9l%C3%A9com_Paris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Institut_polytechnique_de_Paris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://i3.cnrs.fr/en/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Centre_national_de_la_recherche_scientifique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iiac.cnrs.fr/rubrique489.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/School_for_Advanced_Studies_in_the_Social_Sciences" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.casilli.fr/?s=ecnehess" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nexa.polito.it/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Polytechnic_University_of_Turin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weizenbaum-institut.de/en/research/rg20/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.c2i2.ucla.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/en-attendant-les-robots-antonio-a-casilli/9782021401882" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lafeltrinelli.it/libri/casilli-antonio-a/schiavi-clic/9788807173820?productId=9788807173820&amp;productId=9788807173820" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agetic.gob.bo/pdf/estadotic/AGETIC-Trabajo-conocimiento-vigilancia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesmines/2467" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-2015/qu-est-ce-que-le-digital-labor-dominique-cardon-et-antonio-a-casilli-2015.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/social+sciences/book/978-3-319-02455-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amazon.fr/liaisons-num%C3%A9riques-Vers-nouvelle-sociabilit%C3%A9/dp/202098637X" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.france.tv/slash/invisibles/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03140523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feltrinellieditore.it/opera/opera/schiavi-del-clic/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/le-phenomene-pro-ana.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Sarabi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319024554" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02456-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467332v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marrone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04935984v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fern&#225;ndez Massi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Longo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres-Cierpe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14747731.2025.2465171" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04933816v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A Casilli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cornet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Ludec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Torres Cierpe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563467.2025.2462137" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00027642211066027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Casilli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517231188723" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352358v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico De Stavola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Peterlongo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.185.0051" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04083115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Molina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos-Ortega" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11948-023-00437-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007327v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Chicchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SL2022-163003oa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551747v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2022.1.1623" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ryan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio D&#8217;angelo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2020.12.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053951720919776" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Robinson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schulz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneka Khilnani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ono" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelia Cotten" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10845" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1982-8160.v14i1p13-21" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Wahal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889893v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Blank" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ragnedda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10842" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898905v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/workorgalaboglob.14.1.0067" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889891v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hopeton S Dunn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v25i7.10844" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz P&#233;rez Alonso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Urra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#233;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40812-019-00121-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173010v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554213v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/acs.41.29200" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520138v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pallotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Valente" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10410236.2017.1339371" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173330v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625679v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625688v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625683v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577074v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722256v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1525822X13491861" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109220v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.554.0731" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055785v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470412913509445" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286765v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780295v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Pailler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757913913475756" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734746v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682317v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312445697" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682318v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Araya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018411425880" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286470v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.088.0005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667514v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667521v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1357034X10383880" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661425v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106309360111" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661450v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661790v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661439v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sanchez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2008.06.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L0792L8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666476v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661794v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667492v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boujot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491713v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05562501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap-oa/book/9781035343485/chapter3.xml" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725001v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742532v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543418v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705292v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Viana Braz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543117v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondazionefeltrinelli.it/scopri/il-lavoro-al-tempo-degli-algoritmi/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-travail/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0183" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04333169v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007174v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03688430v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/oa-edited-volume/5319/Digital-Work-in-the-Planetary-Market" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/13835.003.0014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560551v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-societe-qui-vient-collectif/9782021481624" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008609v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meltemieditore.it/catalogo/governo-delle-piattaforme/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560718v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdudetour.com/index.php/2210-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882795v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889471v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889466v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/par-ici-la-sortie-collectif/9782021468199" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895137v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Posada" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/society-and-the-internet-9780198843504?lang=en&amp;amp;cc=ma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895138v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625689v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fondazionefeltrinelli.it/schede/10-idee-per-convivere-con-il-lavoro-che-cambia/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625656v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456369v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625657v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145718v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163041v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.u-paris10.fr/?p=2355" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055503v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055876v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055881v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734580v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286526v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667526v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286472v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661783v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667529v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667535v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667536v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665468v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Biondi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02519726v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Besenval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960775v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112879v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caillou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva-Icher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Posada" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tubaro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392233v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Penalva Icher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173244v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108982v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625655v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387649v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055880v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881222v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881214v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007123v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04027470v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021525v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012731v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134011v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759825v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745617v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885452v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068525v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367180v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04952735v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bonniec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417930v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Neveux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662589v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Miceli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Salim Wagner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858318v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140411v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viana Braz Matheus" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03615806v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chagny" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diould&#233; Chartier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan d'Avezac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168463v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandie Joulin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139528v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579349v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>