--- v0 (2026-03-22)
+++ v1 (2026-04-26)
@@ -2774,221 +2774,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01077785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le web sémantique: traitement universel des langues et des images?</w:t>
+                <w:t xml:space="preserve">The Creagest Project: a Digitized and Annotated Corpus for French Sign Language (LSF) and Natural Gestural Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Balvet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cuxac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps des SHS, SHS 2.0: objets et pratiques numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MESHS Lille Nord de France, Mar 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">LREC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01078056v1</w:t>
+                <w:t xml:space="preserve">halshs-01077781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Creagest Project: a Digitized and Annotated Corpus for French Sign Language (LSF) and Natural Gestural Languages</w:t>
+                <w:t xml:space="preserve">Le web sémantique: traitement universel des langues et des images?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Balvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Valetta, Malta</w:t>
+              <w:t xml:space="preserve">Printemps des SHS, SHS 2.0: objets et pratiques numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MESHS Lille Nord de France, Mar 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01077781v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01078056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation fonctionnelle de corpus arborés avec des Champs Aléatoires Conditionnels</w:t>
               </w:r>
@@ -4180,103 +4180,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CREAGEST : constitution d'un très grand corpus de LSF adulte et enfantine et de gestualité naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cuxac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Sallandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.1-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -4624,51 +4624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Sallandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Balvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5129,51 +5129,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDC601BA"/>
+    <w:nsid w:val="08459DB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5277,51 +5277,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E76714E0"/>
+    <w:nsid w:val="B2959D87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5425,51 +5425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="353CCD6A"/>
+    <w:nsid w:val="D3D10186"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5573,51 +5573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="321650B8"/>
+    <w:nsid w:val="3E2F5306"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5813,51 +5813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonio-balvet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3074-5594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114234396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490120v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033309v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Nazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ferraro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mar&#237;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Renau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2020-0044" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987815v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cossin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077819v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Condette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huyghe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Sallandre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489954v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Besnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kup&#347;&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Arnold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903264v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delahaie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire del Olmo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929997v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Miletic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077789v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Sallandre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990357v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merlo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077785v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078056v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cuxac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivani Fusellier-Souza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436330v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Laurence" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rozenknop" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Evert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712944v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19804" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077804v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garcia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyghe Richard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190176v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se L'Huillier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190190v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Condette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonio-balvet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3074-5594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114234396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490120v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033309v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Nazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ferraro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mar&#237;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Renau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2020-0044" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987815v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cossin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077819v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Condette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huyghe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Sallandre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489954v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Besnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kup&#347;&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Arnold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903264v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delahaie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire del Olmo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929997v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Miletic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077789v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Sallandre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990357v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merlo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077785v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077781v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cuxac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivani Fusellier-Souza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436330v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Laurence" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rozenknop" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Evert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712944v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19804" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077804v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garcia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyghe Richard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190176v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se L'Huillier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190190v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Condette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>