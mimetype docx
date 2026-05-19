--- v1 (2026-04-26)
+++ v2 (2026-05-19)
@@ -294,295 +294,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au numéro thématique de la revue Lexique n°27</w:t>
+                <w:t xml:space="preserve">Corpus parallèles massifs et traduction. Quelles pépites se cachent dans les séquences-pivots des moteurs de traduction phrase-based ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Balvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Des mots aux actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Traduction et technologie, regards croisés sur de nouvelles pratiques, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298698v1</w:t>
+                <w:t xml:space="preserve">hal-04490120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus parallèles massifs et traduction. Quelles pépites se cachent dans les séquences-pivots des moteurs de traduction phrase-based ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pruning and repopulating a lexical taxonomy: experiments in Spanish, English and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Nazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Balvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Renau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des mots aux actes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jisys-2020-0044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490120v1</w:t>
+                <w:t xml:space="preserve">halshs-03033309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pruning and repopulating a lexical taxonomy: experiments in Spanish, English and French</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction au numéro thématique de la revue Lexique n°27</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Balvet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irene Renau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jisys-2020-0044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03033309v1</w:t>
+                <w:t xml:space="preserve">hal-03298698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAVEL: retrieval and visualization in ELectronic health records</w:t>
               </w:r>
@@ -1418,204 +1418,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Homme-Machine et Langue des Signes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The implicit metalinguistic discourse of tagsets for English: retagging the Brown corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Balvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Européenne des Langues des Signes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">Les discours métalinguistiques 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris 13, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544400v1</w:t>
+                <w:t xml:space="preserve">hal-02496556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The implicit metalinguistic discourse of tagsets for English: retagging the Brown corpus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communication Homme-Machine et Langue des Signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Balvet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gaillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les discours métalinguistiques 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris 13, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Européenne des Langues des Signes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496556v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet DOC (Didactique, Oral, Corpus), constitution d’une base de données d’interactions orales pour l’enseignement du français langue étrangère</w:t>
               </w:r>
@@ -2275,172 +2275,172 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation inter et intra-locuteurs dans la réalisation de la structure argumentale en LSF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Balvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Sallandre</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anne Sallandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international AFLiCo 5, Empirical approaches to multimodality and to language variation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">AFLICO V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719084v1</w:t>
+                <w:t xml:space="preserve">halshs-01077797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation inter et intra-locuteurs dans la réalisation de la structure argumentale en LSF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Balvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Anne Sallandre</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Sallandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLICO V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">colloque international AFLiCo 5, Empirical approaches to multimodality and to language variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01077797v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution et annotation syntaxique d'un corpus parallèle français-serbe-anglais</w:t>
               </w:r>
@@ -2610,191 +2610,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01077826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a lexicon of French deverbal nouns from a semantically annotated corpus</w:t>
+                <w:t xml:space="preserve">Issues underlying a common Sign Language Corpora annotation scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Balvet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01077775v1</w:t>
+                <w:t xml:space="preserve">halshs-01077785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues underlying a common Sign Language Corpora annotation scheme</w:t>
+                <w:t xml:space="preserve">Building a lexicon of French deverbal nouns from a semantically annotated corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Balvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Barque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01077785v1</w:t>
+                <w:t xml:space="preserve">halshs-01077775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Creagest Project: a Digitized and Annotated Corpus for French Sign Language (LSF) and Natural Gestural Languages</w:t>
               </w:r>
@@ -3746,90 +3746,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some metalinguistic assumptions behind tagsets for English: Evidence from THAT in different versions of the Brown corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Balvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ballier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Balvet</w:t>
+                <w:t xml:space="preserve">Taylor Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Viviane Arigne; Christiane Rocq-Migette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles et modélisation en linguistique / Models and Modelisation in Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang Verlag, pp.27-81, 2022, </w:t>
@@ -4474,254 +4474,254 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction du contexte droit des catégories prédicatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Merlo</w:t>
+                <w:t xml:space="preserve">Rapport final du projet ANR CREAGEST.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Sallandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Balvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Lille 3; UMR STL 8163 "Savoirs, Textes, Langage"; SAS Ergonotics. 2012</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse L'Huillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Paris 8; Structures Formelles du langage; Université Lille 3 SHS; Université Paris 5 Sorbonne Descartes. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190176v1</w:t>
+                <w:t xml:space="preserve">hal-01489531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final du projet ANR CREAGEST.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Sallandre</w:t>
+                <w:t xml:space="preserve">Prédiction du contexte droit des catégories prédicatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Balvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Lille 3; UMR STL 8163 "Savoirs, Textes, Langage"; SAS Ergonotics. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse L'Huillier</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-01489531v1</w:t>
+                <w:t xml:space="preserve">hal-02190176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Nomage Description des noms déverbaux du français</w:t>
               </w:r>
@@ -5129,51 +5129,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08459DB3"/>
+    <w:nsid w:val="D264ABD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5277,51 +5277,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B2959D87"/>
+    <w:nsid w:val="83047D99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5425,51 +5425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D3D10186"/>
+    <w:nsid w:val="B2797F2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5573,51 +5573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3E2F5306"/>
+    <w:nsid w:val="3E83BFEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5813,51 +5813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonio-balvet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3074-5594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114234396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490120v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033309v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Nazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ferraro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mar&#237;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Renau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2020-0044" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987815v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cossin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077819v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Condette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huyghe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Sallandre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489954v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Besnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kup&#347;&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Arnold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903264v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delahaie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire del Olmo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929997v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Miletic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077789v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Sallandre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990357v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merlo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077785v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077781v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cuxac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivani Fusellier-Souza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436330v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Laurence" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rozenknop" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Evert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712944v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19804" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077804v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garcia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyghe Richard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190176v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se L'Huillier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190190v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Condette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antonio-balvet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3074-5594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114234396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490120v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033309v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Nazar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ferraro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mar&#237;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Renau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2020-0044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987815v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cossin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077819v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Condette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huyghe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Sallandre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489954v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Besnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Soroli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kup&#347;&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496556v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Arnold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903264v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delahaie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire del Olmo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929997v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Miletic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077789v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Sallandre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990357v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merlo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077781v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cuxac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivani Fusellier-Souza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436330v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Laurence" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rozenknop" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Evert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712944v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19804" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077804v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garcia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyghe Richard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489531v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se L'Huillier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190190v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Condette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>