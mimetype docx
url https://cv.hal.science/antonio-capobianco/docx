--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2586,131 +2586,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des facteurs influant la perception des distances et des volumes en environnements virtuels immersifs lors de visites virtuelles de maison</w:t>
+                <w:t xml:space="preserve">Evaluation of Factors Affecting Distance Perception in Architectural Project Review in Immersive Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Boustila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Capobianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bechmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Capobianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a8, </w:t>
+              <w:t xml:space="preserve">The 21th ACM Symposium on Virtual Reality Software and Technology (VRST2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Pekin, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2820619.2820627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2821592.2821595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218617v1</w:t>
+                <w:t xml:space="preserve">hal-03243993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Facteurs Affectant la Perception des Distances en Environnement Virtuel Immersif</w:t>
               </w:r>
@@ -2745,180 +2745,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Capobianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Conférence Francophone sur l’interaction Homme-Machine, 27-30 octobre 2015, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2820619.2820627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Factors Affecting Distance Perception in Architectural Project Review in Immersive Virtual Environments</w:t>
+                <w:t xml:space="preserve">Évaluation des facteurs influant la perception des distances et des volumes en environnements virtuels immersifs lors de visites virtuelles de maison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Boustila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bechmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Capobianco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bechmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21th ACM Symposium on Virtual Reality Software and Technology (VRST2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2820619.2820627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2821592.2821595⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03243993v1</w:t>
+                <w:t xml:space="preserve">hal-01218617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning the effectiveness of contextual online help: some alternative propositions</w:t>
               </w:r>
@@ -2967,165 +2967,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual online help design: Questioning research practice</w:t>
+                <w:t xml:space="preserve">Experimental Evaluation of the effectiveness of expert online help strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Capobianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Satellite Workshop 'Selecting best practice research methods for HCI: beyond fashion statements' - 10th International Conference on Human-Computer Interaction 2003 - HCI International 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ray Adams and Pat Langdon, 2003, Limin-Hersonissos, Crête, Greece. 2 p</w:t>
+              <w:t xml:space="preserve">10th International Conference on Human-Computer Interaction - HCI International 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Limin-Hersonissos, Crête, Greece. pp.626-630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00107726v1</w:t>
+                <w:t xml:space="preserve">inria-00099712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evaluation of the effectiveness of expert online help strategies</w:t>
+                <w:t xml:space="preserve">Contextual online help design: Questioning research practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Capobianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Human-Computer Interaction - HCI International 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Limin-Hersonissos, Crête, Greece. pp.626-630</w:t>
+              <w:t xml:space="preserve">Satellite Workshop 'Selecting best practice research methods for HCI: beyond fashion statements' - 10th International Conference on Human-Computer Interaction 2003 - HCI International 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ray Adams and Pat Langdon, 2003, Limin-Hersonissos, Crête, Greece. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099712v1</w:t>
+                <w:t xml:space="preserve">inria-00107726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'aides en ligne : revue de questions</w:t>
               </w:r>
@@ -3498,191 +3498,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00101019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online help: a potential contribution to universal design</w:t>
+                <w:t xml:space="preserve">Contextual online help: elicitation of human experts' strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Capobianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">W14. Universal Design: Towards universal access in the Information Society - CHI'2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C. Stephanidis, D. Akoumianakis, 2001, Seattle, United States. 4 p</w:t>
+              <w:t xml:space="preserve">HCI International 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, New Orleans, United States. pp.824-828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100469v1</w:t>
+                <w:t xml:space="preserve">inria-00100465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual online help: elicitation of human experts' strategies</w:t>
+                <w:t xml:space="preserve">Online help: a potential contribution to universal design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Capobianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI International 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, New Orleans, United States. pp.824-828</w:t>
+              <w:t xml:space="preserve">W14. Universal Design: Towards universal access in the Information Society - CHI'2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Stephanidis, D. Akoumianakis, 2001, Seattle, United States. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100465v1</w:t>
+                <w:t xml:space="preserve">inria-00100469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4089,51 +4089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;d&#259;lina Elena Costache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gioia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Vanello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Greco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capobianco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40479-025-00288-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;lian Salazar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631166v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacoste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sloane Rollier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mopsus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-024-08275-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577112v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nithart Porche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gervilla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lecuyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2024.100549" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Foerster" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Weibel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poncelet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dufour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/abn0000703" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01207334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Essert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Karachi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1263-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weibel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eric Poncelet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2015.04.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS2NGHPV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Carbonell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-003-0056-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4Z197P6X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Hamdi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lam Weil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Martz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaoued-Tej" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00181" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Freeling" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Neyret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR62088.2024.00059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fournier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heitz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Viville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW58643.2023.00311" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752547v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Anthouard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Weiner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI2022.2022.00046" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chibout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwinde Kontiebo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lenouvel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wozniak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Javahiraly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Curticapean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20476-1_28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Boustila" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bechmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228214v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier G&#233;nevaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2016.7504702" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218617v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820627" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245643v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243993v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2821592.2821595" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100872v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100871v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101020v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100465v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10282" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;d&#259;lina Elena Costache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gioia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Vanello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Greco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capobianco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40479-025-00288-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;lian Salazar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631166v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacoste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sloane Rollier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mopsus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-024-08275-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577112v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nithart Porche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gervilla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lecuyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2024.100549" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Foerster" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Weibel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poncelet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dufour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/abn0000703" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01207334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Essert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Karachi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1263-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weibel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eric Poncelet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2015.04.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS2NGHPV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Carbonell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-003-0056-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4Z197P6X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Hamdi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lam Weil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Martz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaoued-Tej" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00181" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Freeling" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Neyret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR62088.2024.00059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fournier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heitz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Viville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW58643.2023.00311" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752547v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Anthouard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Weiner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI2022.2022.00046" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chibout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwinde Kontiebo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lenouvel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wozniak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Javahiraly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Curticapean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20476-1_28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Boustila" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bechmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228214v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier G&#233;nevaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2016.7504702" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2821592.2821595" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245643v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820627" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218617v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107726v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100872v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100871v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101020v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10282" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>