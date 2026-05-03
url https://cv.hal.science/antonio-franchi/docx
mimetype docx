--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1369,425 +1369,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Tuning of the Lateral-Dynamics Parameters for Aerial Vehicles with Bounded Lateral Force</w:t>
+                <w:t xml:space="preserve">Design of Multirotor Aerial Vehicles: A Taxonomy Based on Input Allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dariusz Horla</w:t>
+                <w:t xml:space="preserve">Mahmoud Hamandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Hamandi</w:t>
+                <w:t xml:space="preserve">Federico Usai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Giernacki</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quentin Sablé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2021.3067229⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (8-9), pp.1015-1044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02783649211025998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970615v2</w:t>
+                <w:t xml:space="preserve">hal-02433405v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Safe Human-Quadrotor Interaction: Mixed-Initiative Control via Real-Time NMPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Barros Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Oriolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (4), pp.7611 - 7618. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LRA.2021.3096502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Multirotor Aerial Vehicles: A Taxonomy Based on Input Allocation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Optimal Tuning of the Lateral-Dynamics Parameters for Aerial Vehicles with Bounded Lateral Force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Horla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hamandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Staub</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wojciech Giernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (8-9), pp.1015-1044. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2), pp.3949 - 3955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/02783649211025998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2021.3067229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433405v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970615v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Robust Hexarotor Capable of Static Hovering in Presence of Propeller Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elgiz Baskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hamandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1932,798 +1932,798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154736v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Force Feedback Control and Online Multi-task Optimization for Aerial Manipulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperative Aerial Load Transportation via Sampled Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Carli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Nava</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luca Schenato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2019.2958473⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.277-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2924413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453407v1</w:t>
+                <w:t xml:space="preserve">hal-02170909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on Force-based Collaboration in Swarms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dario Sanalitro</w:t>
+                <w:t xml:space="preserve">Hierarchical nonlinear control for multi-rotor asymptotic stabilization based on zero-moment direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Michieletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Pallottino</w:t>
+                <w:t xml:space="preserve">Angelo Cenedese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swarm Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11721-019-00178-7⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.108991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.108991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346606v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Model Predictive Control with Enhanced Actuator Model for Multi-Rotor Aerial Vehicles with Generic Designs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ruggero Carli</w:t>
+                <w:t xml:space="preserve">Full-pose Manipulation Control of a Cable-suspended load with Multiple UAVs under Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Sanalitro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Farina</w:t>
+                <w:t xml:space="preserve">Heitor J Savino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 100 (3-4), pp.1213-1247. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2), pp.2185 - 2191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10846-020-01250-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2969930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143092v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-pose Manipulation Control of a Cable-suspended load with Multiple UAVs under Uncertainties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Force Feedback Control and Online Multi-task Optimization for Aerial Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heitor J Savino</w:t>
+                <w:t xml:space="preserve">Gabriele Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sablé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Cortés</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 5 (2), pp.2185 - 2191. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2969930⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 5 (2), pp.331-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2019.2958473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460422v1</w:t>
+                <w:t xml:space="preserve">hal-02453407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Aerial Load Transportation via Sampled Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrica Rossi</w:t>
+                <w:t xml:space="preserve">A Study on Force-based Collaboration in Swarms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Gabellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Sanalitro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Pallottino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2924413⟩</w:t>
+              <w:t xml:space="preserve">Swarm Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.57-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11721-019-00178-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170909v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical nonlinear control for multi-rotor asymptotic stabilization based on zero-moment direction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giulia Michieletto</w:t>
+                <w:t xml:space="preserve">Nonlinear Model Predictive Control with Enhanced Actuator Model for Multi-Rotor Aerial Vehicles with Generic Designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bicego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Cenedese</w:t>
+                <w:t xml:space="preserve">Jacopo Mazzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Carli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+                <w:t xml:space="preserve">Marcello Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117, pp.108991. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100 (3-4), pp.1213-1247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.108991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10846-020-01250-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537320v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input Allocation for the Propeller-Based Overactuated Platform ROSPO</w:t>
               </w:r>
@@ -2735,51 +2735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Furci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Nainer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2820,455 +2820,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Truly Redundant Aerial Manipulator System with Application to Push-and-Slide Inspection in Industrial Plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerial Physical Interaction via IDA-PBC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermes A Tello Chávez</w:t>
+                <w:t xml:space="preserve">Burak ¨ Yüksel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Gasparin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristian Secchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich H Bülthoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2019.2895880⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (4), pp.403-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364919835605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910343v2</w:t>
+                <w:t xml:space="preserve">hal-01964753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6D interaction control with aerial robots: The flying end-effector paradigm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Muscio</w:t>
+                <w:t xml:space="preserve">A Truly Redundant Aerial Manipulator System with Application to Push-and-Slide Inspection in Industrial Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Pierri</w:t>
+                <w:t xml:space="preserve">Hermes A Tello Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Cataldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Antonelli</w:t>
+                <w:t xml:space="preserve">Enrico Gasparin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sablé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bicego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0278364919856694⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), pp.1846 - 1851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2019.2895880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383394v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910343v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerial Physical Interaction via IDA-PBC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">6D interaction control with aerial robots: The flying end-effector paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ryll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Muscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burak ¨ Yüksel</w:t>
+                <w:t xml:space="preserve">Francesco Pierri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Secchi</w:t>
+                <w:t xml:space="preserve">Elisabetta Cataldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heinrich H Bülthoff</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gianluca Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 38 (4), pp.403-421. </w:t>
+              <w:t xml:space="preserve">, 2019, 38 (9), pp.1045-1062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0278364919835605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0278364919856694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964753v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UVDAR System for Visual Relative Localization with application to Leader-Follower Formations of Multirotor UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3354,51 +3354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Michieletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (4), pp.1415-1425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3426,1239 +3426,1239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Leader Selection for Improved Collective Tracking and Formation Maintenance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Aerial Physical Locomotion: the Contact-Fly-Contact Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2016.2567222⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (3), pp.1514-1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2018.2800798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315463v1</w:t>
+                <w:t xml:space="preserve">hal-01704043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control-Aware Motion Planning for Task-Constrained Aerial Manipulation</w:t>
+                <w:t xml:space="preserve">Aerial Co-Manipulation with Cables: The Role of Internal Force for Equilibria, Stability, and Passivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Gabellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Pallottino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 3 (3), pp.2478-2484. </w:t>
+              <w:t xml:space="preserve">, 2018, 3 (3), pp.2577 - 2583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2018.2803206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2018.2803811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704127v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551105v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental Actuation Properties of Multi-rotors: Force-Moment Decoupling and Fail-safe Robustness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Markus Ryll</w:t>
+                <w:t xml:space="preserve">Shared Planning and Control for Mobile Robots with Integral Haptic Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Masone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2018.2821155⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (11), pp.1395-1420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364918802006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612602v2</w:t>
+                <w:t xml:space="preserve">hal-01878912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Experimental Model and a Drag-optimal Allocation Method for Variable-Pitch Propellers in Multirotors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E.A. Merchan-Cruz</w:t>
+                <w:t xml:space="preserve">Omnidirectional Aerial Vehicles with Unidirectional Thrusters: Analysis, Optimal Design, and Motion Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (3), pp.2277-2282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2018.2802544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940465v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Pose Tracking Control for Aerial Robotic Systems With Laterally Bounded Input Force</w:t>
+                <w:t xml:space="preserve">Online Leader Selection for Improved Collective Tracking and Formation Maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Markus Ryll</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2016.2567222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2017.2786734⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01710770v1</w:t>
+                <w:t xml:space="preserve">hal-01315463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerial Co-Manipulation with Cables: The Role of Internal Force for Equilibria, Stability, and Passivity</w:t>
+                <w:t xml:space="preserve">Control-Aware Motion Planning for Task-Constrained Aerial Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Cataldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes Amadeus A Tello Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 3 (3), pp.2577 - 2583. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 3 (3), pp.2478-2484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2018.2803206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2018.2803811⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01551105v3</w:t>
+                <w:t xml:space="preserve">hal-01704127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared Planning and Control for Mobile Robots with Integral Haptic Feedback</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
+                <w:t xml:space="preserve">Fundamental Actuation Properties of Multi-rotors: Force-Moment Decoupling and Fail-safe Robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Michieletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ryll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (11), pp.1395-1420. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (3), pp.702-715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0278364918802006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2018.2821155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878912v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612602v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnidirectional Aerial Vehicles with Unidirectional Thrusters: Analysis, Optimal Design, and Motion Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Tognon</w:t>
+                <w:t xml:space="preserve">A Novel Experimental Model and a Drag-optimal Allocation Method for Variable-Pitch Propellers in Multirotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Arellano-Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Merchan-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.68155-68168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704054v1</w:t>
+                <w:t xml:space="preserve">hal-01940465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Estimation of State and Parameters in Multi-Agent Cooperative Load Manipulation</w:t>
+                <w:t xml:space="preserve">Full-Pose Tracking Control for Aerial Robotic Systems With Laterally Bounded Input Force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Rizzo</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Carli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bicego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ryll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2018.2873153⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (2), pp.534-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2017.2786734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879384v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Flatness of Quadrotor Dynamics Subject to Rotor Drag for Accurate Tracking of High-Speed Trajectories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed Estimation of State and Parameters in Multi-Agent Cooperative Load Manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Petitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Faessler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Davide Scaramuzza</w:t>
+                <w:t xml:space="preserve">Alessandro Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2018.2873153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658577v2</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Aerial Physical Locomotion: the Contact-Fly-Contact Problem</w:t>
+                <w:t xml:space="preserve">Differential Flatness of Quadrotor Dynamics Subject to Rotor Drag for Accurate Tracking of High-Speed Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Delamare</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
+                <w:t xml:space="preserve">Matthias Faessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Scaramuzza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 3 (3), pp.1514-1521. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 3 (2), pp.620-626</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704043v1</w:t>
+                <w:t xml:space="preserve">hal-01658577v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Trajectory Tracking for Quadrotor MAVs in Presence of Parameter Uncertainties and External Disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Cataldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Arrichiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4774,51 +4774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Kondak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4869,90 +4869,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tele-MAGMaS: An Aerial-Ground Comanipulator System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bicego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunsoo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5332,64 +5332,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Stegagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Oriolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich H Bülthoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5462,51 +5462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Stegagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Oriolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autonomous Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40 (2), pp.245-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5696,51 +5696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Secchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich H Bülthoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (3), pp.299-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5826,51 +5826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyoung Il Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changsu Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich H Bülthoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (4), pp.1334-1345. </w:t>
@@ -5960,51 +5960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junsuk Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich H Bülthoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43 (2), pp.597-609. </w:t>
@@ -6453,373 +6453,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Human-Aerial Robot Interaction and Collaboration: Exploratory Results and Lessons Learned</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controller and Trajectory Optimization for a Quadrotor UAV with Parametric Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2023 International Conference on Unmanned Aircraft Systems (ICUAS 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS 2023 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Detroit (MI), United States. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134284v1</w:t>
+                <w:t xml:space="preserve">hal-04216628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controller and Trajectory Optimization for a Quadrotor UAV with Parametric Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Srour</w:t>
+                <w:t xml:space="preserve">Force-based Pose Regulation of a Cable-Suspended Load Using UAVs with Force Bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Gabellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Sanalitro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Michigan, United States. pp.6920-6926, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS55552.2023.10342240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192321v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-based Pose Regulation of a Cable-Suspended Load Using UAVs with Force Bias</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical Human-Aerial Robot Interaction and Collaboration: Exploratory Results and Lessons Learned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sablé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Aboudorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sidobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Michigan, United States. pp.6920-6926, </w:t>
+              <w:t xml:space="preserve">The 2023 International Conference on Unmanned Aircraft Systems (ICUAS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS55552.2023.10342240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345267v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controller and Trajectory Optimization for a Quadrotor UAV with Parametric Uncertainty</w:t>
               </w:r>
@@ -6848,73 +6848,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2023 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Detroit (MI), United States. pp.1-7</w:t>
+              <w:t xml:space="preserve">IROS2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Detroit (Michigan), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216628v1</w:t>
+                <w:t xml:space="preserve">hal-04192321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enforcing Vision-Based Localization using Perception Constrained N-MPC for Multi-Rotor Aerial Vehicles</w:t>
               </w:r>
@@ -6991,51 +6991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Model Predictive Control for Human-Robot Handover with Application to the Aerial Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7043,51 +7043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemjyoti Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sidobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2022 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. </w:t>
@@ -7125,51 +7125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the omnidirectional capability of a generic multi-rotor aerial vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hamandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7242,51 +7242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Control Architecture for Visual Servoing and Physical Interaction Tasks for Fully-actuated Aerial Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7294,51 +7294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Enrique Jimenez-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sidobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 1st AIRPHARO Workshop on Aerial Robotic Systems Physically Interacting with the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Biograd na Moru, Croatia. </w:t>
@@ -7389,51 +7389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception-constrained and Motor-level Nonlinear MPC for both Underactuated and Tilted-propeller UAVS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bicego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7493,51 +7493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omni-Plus-Seven (O 7 + ): An Omnidirectional Aerial Prototype with Minimal Uni-directional Thrusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hamandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kapil Sawant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7649,51 +7649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Sanalitro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Oriolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7740,51 +7740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Acceleration Feedback Control of Quadrotor Aerial Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hamandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7963,662 +7963,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Flying Assistant Paradigm: the OTHex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Study on Force-based Collaboration in Flying Swarms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Gabellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Pallottino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 2018 International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">International Conference on Swarm Intelligence (ANTS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rome, Italy. 13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716845v1</w:t>
+                <w:t xml:space="preserve">hal-01846465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Truly Redundant Aerial Manipulator exploiting a Multi-directional Thrust Base</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Markus Ryll</w:t>
+                <w:t xml:space="preserve">Towards a Flying Assistant Paradigm: the OTHex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bicego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sablé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Arellano-Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subodh Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12TH IFAC SYMPOSIUM ON ROBOT CONTROL (SYROCO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Budapest, Hungary. 6p</w:t>
+              <w:t xml:space="preserve">IEEE 2018 International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846466v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory Generation for Minimum Closed-Loop State Sensitivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Delamare</w:t>
+                <w:t xml:space="preserve">A Truly Redundant Aerial Manipulator exploiting a Multi-directional Thrust Base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ryll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bicego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2018 - IEEE International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12TH IFAC SYMPOSIUM ON ROBOT CONTROL (SYROCO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Budapest, Hungary. 6p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716843v1</w:t>
+                <w:t xml:space="preserve">hal-01846466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual Localization of UAVs based on Blinking Ultraviolet Markers and 3D Time-Position Hough Transform</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Saska</w:t>
+                <w:t xml:space="preserve">Trajectory Generation for Minimum Closed-Loop State Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Automation Science and Engineering (CASE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2018 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2018.8460546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814840v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Input Allocation for Robots with Saturated Inputs via Genetic Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Bicego</w:t>
+                <w:t xml:space="preserve">Mutual Localization of UAVs based on Blinking Ultraviolet Markers and 3D Time-Position Hough Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Saska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Symposium on Robot Control (SYROCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Budapest, Hungary. 6p</w:t>
+              <w:t xml:space="preserve">14th IEEE International Conference on Automation Science and Engineering (CASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Munich, Germany. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846467v1</w:t>
+                <w:t xml:space="preserve">hal-01814840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on Force-based Collaboration in Flying Swarms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucia Pallottino</w:t>
+                <w:t xml:space="preserve">Design and Input Allocation for Robots with Saturated Inputs via Genetic Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Furci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bicego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Swarm Intelligence (ANTS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rome, Italy. 13p</w:t>
+              <w:t xml:space="preserve">12th IFAC Symposium on Robot Control (SYROCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Budapest, Hungary. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846465v1</w:t>
+                <w:t xml:space="preserve">hal-01846467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Efficient Trajectory Generation for a Hexarotor with Dual-Tilting Propellers</w:t>
               </w:r>
@@ -8829,51 +8829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Control of Multiple Aerial-Ground Manipulator System (MAGMaS) with Load Flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunsoo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8927,558 +8927,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Robot Path Planning with Maintenance of Generalized Connectivity</w:t>
+                <w:t xml:space="preserve">Visual Marker based Multi-Sensor Fusion State Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Solana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juan Cortés</w:t>
+                <w:t xml:space="preserve">Jose Luis Sanchez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Arellano-Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascual Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 1st International Symposium on Multi-Robot and Multi-Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658557v1</w:t>
+                <w:t xml:space="preserve">hal-01501980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6D Physical Interaction with a Fully Actuated Aerial Robot</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Robotic MAGMaS: Multiple Aerial-Ground Manipulator Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bicego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Prattichizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476814v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Marker based Multi-Sensor Fusion State Estimation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascual Campoy</w:t>
+                <w:t xml:space="preserve">Multi-Robot Path Planning with Maintenance of Generalized Connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Solana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Furci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. 6p</w:t>
+              <w:t xml:space="preserve">2017 IEEE 1st International Symposium on Multi-Robot and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501980v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Robotic MAGMaS: Multiple Aerial-Ground Manipulator Systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">6D Physical Interaction with a Fully Actuated Aerial Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ryll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Muscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Pierri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Cataldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476813v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Control of Multi-Rotor Aerial Vehicles Based on the Zero-Moment Direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Michieletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Cenedese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9516,51 +9516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Statically Hoverable Multi-Rotor Aerial Vehicles and Application to Rotor-Failure Robustness for Hexarotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Michieletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Ryll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9650,51 +9650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Furci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9735,381 +9735,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496283v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Closed-loop Speed Control of BLDC Motors with Applications to Multi-rotor Aerial Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Position Tracking Control for an Aerial Robot Passively Tethered to an Independently Moving Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476812v1</w:t>
+                <w:t xml:space="preserve">hal-01501919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position Tracking Control for an Aerial Robot Passively Tethered to an Independently Moving Platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive Closed-loop Speed Control of BLDC Motors with Applications to Multi-rotor Aerial Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. 7p</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501919v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landing and Take-off on/from Sloped and Non-planar Surfaces with more than 50 Degrees of Inclination</w:t>
+                <w:t xml:space="preserve">Dynamic Decentralized Control for Protocentric Aerial Manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burak Yüksel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Buondonno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Micro Air Vehicles Conference </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Toulouse, France. pp.97-102</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Singapore, Singapore. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673466v1</w:t>
+                <w:t xml:space="preserve">hal-01476817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Decentralized Control for Protocentric Aerial Manipulators</w:t>
+                <w:t xml:space="preserve">Landing and Take-off on/from Sloped and Non-planar Surfaces with more than 50 Degrees of Inclination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tognon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Buondonno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Singapore, Singapore. 6p</w:t>
+              <w:t xml:space="preserve">9th International Micro Air Vehicles Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toulouse, France. pp.97-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476817v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeoff and Landing on Slopes via Inclined Hovering with a Tethered Aerial Robot</w:t>
               </w:r>
@@ -10255,51 +10255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Carli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Schenato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference (ECC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. pp.2527-2532, </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10428,64 +10428,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerial Robots with Rigid/Elastic-joint Arms: Single-joint Controllability Study and Preliminary Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Yüksel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10612,299 +10612,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rigidity-Based Decentralized Bearing Formation Controller for Groups of Quadrotor UAVs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Schiano</w:t>
+                <w:t xml:space="preserve">Differential Flatness and Control of Protocentric Aerial Manipulators with Any Number of Arms and Mixed Rigid-/Elastic-Joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burak Yüksel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Buondonno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea. pp.5099-5106</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348543v1</w:t>
+                <w:t xml:space="preserve">hal-01350867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Flatness and Control of Protocentric Aerial Manipulators with Any Number of Arms and Mixed Rigid-/Elastic-Joints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Buondonno</w:t>
+                <w:t xml:space="preserve">A Rigidity-Based Decentralized Bearing Formation Controller for Groups of Quadrotor UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Schiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zelazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea. pp.5099-5106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350867v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Motion Control for Cooperative Manipulation with a Team of Networked Mobile Manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Petitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2016 IEEE International Conference on Robotics &amp; Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp. 441-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10929,90 +10929,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Aerial Tele-Manipulation with Haptic Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Barcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Prattichizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11037,64 +11037,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bearing Rigidity Theory in SE(3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Michieletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Cenedese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11126,450 +11126,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Identification and Experimental Testing of a Light-weight Flexible-joint Arm for Aerial Physical Interaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Heinrich H Bülthoff</w:t>
+                <w:t xml:space="preserve">Battery-aware Dynamical Modeling and Identification for the Total Thrust in Multi-rotor UAVs using only an Onboard Accelerometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Int. Conf. on Robotics and Automation</w:t>
+              <w:t xml:space="preserve">2015 IEEE Int. Conf. on Robotics &amp; Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135205v2</w:t>
+                <w:t xml:space="preserve">hal-01137960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Motion and Internal Stresses for a Chain of Two Underactuated Aerial Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Tognon</w:t>
+                <w:t xml:space="preserve">Design, Identification and Experimental Testing of a Light-weight Flexible-joint Arm for Aerial Physical Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burak Yüksel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Mahboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Secchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich H Bülthoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t>
+              <w:t xml:space="preserve">2015 IEEE Int. Conf. on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137736v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Observer for the Control of Bi-Tethered Multi Aerial Robots</w:t>
+                <w:t xml:space="preserve">Control of Motion and Internal Stresses for a Chain of Two Underactuated Aerial Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01182759v1</w:t>
+                <w:t xml:space="preserve">hal-01137736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery-aware Dynamical Modeling and Identification for the Total Thrust in Multi-rotor UAVs using only an Onboard Accelerometer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Staub</w:t>
+                <w:t xml:space="preserve">Nonlinear Observer for the Control of Bi-Tethered Multi Aerial Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Int. Conf. on Robotics &amp; Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Seattle, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137960v1</w:t>
+                <w:t xml:space="preserve">hal-01182759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Parameter Estimation and Observation for Cooperative Mobile Manipulation of an Unknown Load using Noisy Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Petitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE Int. Conf. on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11588,217 +11588,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135206v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Observer-based Tracking Control of Link Stress and Elevation for a Tethered Aerial Robot using Inertial-only Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Tognon</w:t>
+                <w:t xml:space="preserve">A Force-based Bilateral Teleoperation Framework for Aerial Robots in Contact with the Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Gioioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Prattichizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2015)</w:t>
+              <w:t xml:space="preserve">2015 IEEE Int. Conf. on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124450v1</w:t>
+                <w:t xml:space="preserve">hal-01135204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Force-based Bilateral Teleoperation Framework for Aerial Robots in Contact with the Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Mohammadi</w:t>
+                <w:t xml:space="preserve">Nonlinear Observer-based Tracking Control of Link Stress and Elevation for a Tethered Aerial Robot using Inertial-only Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Domenico Prattichizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Int. Conf. on Robotics and Automation</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135204v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling, Control and Design Optimization for a Fully-actuated Hexarotor Aerial Vehicle with Tilted Propellers</w:t>
               </w:r>
@@ -11981,516 +11981,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-based road network clearing without localization and without maps using a team of UAVs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A semi-autonomous UAV platform for indoor remote operation with visual and haptic feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Stegagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Gagliardi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Massimo Basile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich H Bülthoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. 7p., </w:t>
+              <w:t xml:space="preserve">2014 IEEE Int. Conf. on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong Kong, China. 8p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137963v1</w:t>
+                <w:t xml:space="preserve">hal-01137970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-target visual tracking with aerial robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Volkan Isler</w:t>
+                <w:t xml:space="preserve">Rigidity Theory in SE(2) for Unscaled Relative Position Estimation using only Bearing Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zelazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Int. Conf, on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Control Conference, ECC'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137820v1</w:t>
+                <w:t xml:space="preserve">hal-00994989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-autonomous UAV platform for indoor remote operation with visual and haptic feedback</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Image-based road network clearing without localization and without maps using a team of UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gagliardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Oriolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich H Bülthoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Int. Conf. on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907419⟩</w:t>
+              <w:t xml:space="preserve">2014 European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. 7p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137970v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigidity Theory in SE(2) for Unscaled Relative Position Estimation using only Bearing Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Zelazo</w:t>
+                <w:t xml:space="preserve">Multi-target visual tracking with aerial robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratap Tokekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volkan Isler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference, ECC'14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE Int. Conf, on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994989v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reshaping the physical properties of a quadrotor through IDA-PBC and its application to aerial physical interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Yüksel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Secchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich H Bülthoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12537,77 +12537,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning a near-hovering controlled quadrotor into a 3D force effector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Gioioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Ryll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Prattichizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich H. Bülthoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12680,64 +12680,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed estimation of the inertial parameters of an unknown load via multi-robot manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Petitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 53rd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12771,51 +12771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-autonomous Trajectory Generation for Mobile Robots with Integral Haptic Shared Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Masone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12879,77 +12879,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear force observer for quadrotors and application to physical interactive tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Yüksel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Secchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich H Bülthoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12996,51 +12996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Flying Hand: a Formation of UAVs for Cooperative Aerial Tele-Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Gioioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13048,51 +13048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gionata Salvietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Scheggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Prattichizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.4335-4341, </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13120,360 +13120,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Open-Source Hardware/Software Architecture for Quadrotor UAVs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Spica</w:t>
+                <w:t xml:space="preserve">Multi-target Simultaneous Exploration with Continual Connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nestmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Heinrich H Bülthoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Research, Education and Development of Unmanned Aerial System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Int Workshop on Crossing the Reality Gap: From Single to Multi-to Many Robot Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906138v1</w:t>
+                <w:t xml:space="preserve">hal-00917941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilateral Control of the Degree of Connectivity in Multiple Mobile-Robot Teleoperation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Secchi</w:t>
+                <w:t xml:space="preserve">An Open-Source Hardware/Software Architecture for Quadrotor UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ryll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich H Bülthoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd Workshop on Research, Education and Development of Unmanned Aerial System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Compiègne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910833v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-target Simultaneous Exploration with Continual Connectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nestmeyer</w:t>
+                <w:t xml:space="preserve">Bilateral Control of the Degree of Connectivity in Multiple Mobile-Robot Teleoperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Secchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich H Bülthoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int Workshop on Crossing the Reality Gap: From Single to Multi-to Many Robot Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.3645-3652, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2013.6631089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917941v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TeleKyb Framework for a Modular and Extendible ROS-based Quadrotor Control</w:t>
               </w:r>
@@ -13485,51 +13485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voker Grabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Riedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich H Bülthoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14248,392 +14248,392 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PVTOL Aerial Manipulators with a Rigid or an Elastic Joint: Analysis, Control, and Comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protocentric Aerial Manipulators: Flatness Proofs and Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burak Yüksel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burak Yüksel</w:t>
+                <w:t xml:space="preserve">Gabriele Buondonno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388462v1</w:t>
+                <w:t xml:space="preserve">hal-01351153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Decentralized Control for Protocentric Aerial Manipulators</w:t>
+                <w:t xml:space="preserve">Extended Experiments for Takeoff and Landing on Slopes via Inclined Hovering with a Tethered Aerial Robot.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Buondonno</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388450v1</w:t>
+                <w:t xml:space="preserve">hal-01349743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocentric Aerial Manipulators: Flatness Proofs and Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">PVTOL Aerial Manipulators with a Rigid or an Elastic Joint: Analysis, Control, and Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Yüksel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351153v1</w:t>
+                <w:t xml:space="preserve">hal-01388462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Experiments for Takeoff and Landing on Slopes via Inclined Hovering with a Tethered Aerial Robot.</w:t>
+                <w:t xml:space="preserve">Dynamic Decentralized Control for Protocentric Aerial Manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Enrica Rossi</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burak Yüksel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Buondonno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349743v2</w:t>
+                <w:t xml:space="preserve">hal-01388450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14645,378 +14645,378 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Derivations and Additional Simulations for Aerial Robots Tethered by Cables or Bars</w:t>
+                <w:t xml:space="preserve">Explicit Computations, Simulations and additional Results for the Dynamic Decentralized Control for Protocentric Aerial Manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burak Yüksel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Buondonno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Rapport LAAS n° 17032, LAAS-CNRS. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] Rapport LAAS n° 17048, LAAS-CNRS; Max Planck Institute for Biological Cybernetics; Sapienza Universit`a di Roma. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473165v1</w:t>
+                <w:t xml:space="preserve">hal-01474695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Computations, Simulations and additional Results for the Dynamic Decentralized Control for Protocentric Aerial Manipulators</w:t>
+                <w:t xml:space="preserve">Extended Derivations and Additional Simulations for Aerial Robots Tethered by Cables or Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Rapport LAAS n° 17048, LAAS-CNRS; Max Planck Institute for Biological Cybernetics; Sapienza Universit`a di Roma. 2017</w:t>
+              <w:t xml:space="preserve">[0] Rapport LAAS n° 17032, LAAS-CNRS. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474695v1</w:t>
+                <w:t xml:space="preserve">hal-01473165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Computations and Further Extensive Simulations for Rigid-or Elastic-joint Arm: Technical Attachment to: &amp;quot; Aerial Robots with Rigid/Elastic-joint Arms: Single-joint Controllability Study and Preliminary Experiment &amp;quot; 2016 IEEE/RSJ International Conference on Intelligent Robots and Systems, Daejeon, South Korea, October 2016</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Staub</w:t>
+                <w:t xml:space="preserve">Extended Simulations for the Observer-based Control of Position and Tension for an Aerial Robot Tethered to a Moving Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] Rapport LAAS n° 16198, LAAS-CNRS; MPI - Max Planck Institute for Biological Cybernetics. 2016</w:t>
+              <w:t xml:space="preserve">[Research Report] Rapport LAAS n° 16717, LAAS-CNRS. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345564v2</w:t>
+                <w:t xml:space="preserve">hal-01261251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Simulations for the Observer-based Control of Position and Tension for an Aerial Robot Tethered to a Moving Platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Tognon</w:t>
+                <w:t xml:space="preserve">Explicit Computations and Further Extensive Simulations for Rigid-or Elastic-joint Arm: Technical Attachment to: &amp;quot; Aerial Robots with Rigid/Elastic-joint Arms: Single-joint Controllability Study and Preliminary Experiment &amp;quot; 2016 IEEE/RSJ International Conference on Intelligent Robots and Systems, Daejeon, South Korea, October 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burak Yüksel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Rapport LAAS n° 16717, LAAS-CNRS. 2016</w:t>
+              <w:t xml:space="preserve">[Technical Report] Rapport LAAS n° 16198, LAAS-CNRS; MPI - Max Planck Institute for Biological Cybernetics. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261251v1</w:t>
+                <w:t xml:space="preserve">hal-01345564v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Simulations for the Link Stress and Elevation Control of a Tethered Aerial Robot</w:t>
               </w:r>
@@ -15344,51 +15344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Sun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuerui Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Sanalitro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tognon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.adu8015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Srour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo Giordano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3519857" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Afifi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Belvedere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pupa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3468088" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04010855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Rossi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ballotta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Carli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.110941" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04161342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gabellieri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3279033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03482081v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Kivits" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemjyoti Das" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3143218" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03748086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E Jim&#233;nez-Cano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tognon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cort&#233;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-022-01668-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03271812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ryll" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bicego" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giurato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2021.3099197" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03255846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Ollero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Suarez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjun Lee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3084395" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03664826v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jimenez Cano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3176457" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02970615v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Horla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hamandi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Giernacki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3067229" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03271965v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Barros Carlos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3096502" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433405v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Usai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sabl&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Staub" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649211025998" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02970614v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elgiz Baskaya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3067182" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03154736v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3045654" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02453407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nava" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pucci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2958473" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pallottino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-019-00178-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Mazzetto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Farina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-020-01250-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02460422v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor J Savino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2969930" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02170909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Schenato" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2924413" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02537320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Michieletto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cenedese" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108991" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02537332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Furci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Nainer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2944341" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01910343v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes A Tello Ch&#225;vez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gasparin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2895880" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383394v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Muscio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pierri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Cataldi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Antonelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364919856694" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01964753v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak &#168; Y&#252;ksel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Secchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich H B&#252;lthoff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364919835605" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02069490v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Walter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Saska" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2901683" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01964754v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2019.2891011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315463v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2016.2567222" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01704127v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Amadeus A Tello Chavez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2803206" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01612602v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2821155" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940465v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arellano-Quintana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Merchan-Cruz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01710770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2017.2786734" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01551105v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2803811" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878912v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Masone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mohammadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918802006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01704054v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2802544" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01879384v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Petitti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rizzo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2018.2873153" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01658577v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Faessler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Scaramuzza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01704043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delamare" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2800798" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483653v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arrichiello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Chiaverini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2650679" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01870107v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Heredia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kondak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2018.2852789" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01935127v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunsoo Yang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2018.2871344" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483524v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332937v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nestmeyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich H. B&#252;lthoff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9578-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285318v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanket Suman Dash" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2016.2523599" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393702v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stegagno" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2593454" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228807v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9450-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076423v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zelazo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364914546173" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910385v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Secchi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912469671" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910801v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoung Il Son" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changsu Ha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2013.2263963" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910383v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Chuang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsuk Kim" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2012.2212884" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536633v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Gazar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alonso-Mora" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066734v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Falk Nyboe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Ebeid" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra55743.2025.11127520" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553932v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Marcellini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556958" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134284v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Corsini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aboudorra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sidobre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156609" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192321v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345267v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342240" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216628v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03597619v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981643" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716664v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981045" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402718v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sable" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIRPHARO52252.2021.9571051" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327702v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Enrique Jimenez-Cano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIRPHARO52252.2021.9571053" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02974320v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197281" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498482v3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Sawant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS48674.2020.9214065" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734894v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Umili" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS48674.2020.9214044" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494590v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9196557" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02069383v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri S Sarkisov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Kim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsetserukou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ott" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01716845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Mishra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01846466v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01716843v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460546" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01814840v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01846467v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01846465v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891460v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594419" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01814828v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01964779v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593834" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01658557v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Solana" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01476814v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01501980v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Sanchez-Lopez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual Campoy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01476813v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Prattichizzo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01513229v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01476816v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496283v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nainer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2260" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01476812v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mallet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01501919v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01673466v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01476817v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Y&#252;ksel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buondonno" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350883v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Testa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990581v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Todescato" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810670" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348538v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348545v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271988v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Spedicato" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Notarstefano" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348543v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Schiano" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350867v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285043v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Di Paola" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348539v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barcelli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371084v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135205v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Mahboubi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137736v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182759v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137960v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135206v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124450v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135204v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gioioso" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134829v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujit Rajappa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187978v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137963v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gagliardi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862560" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137820v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratap Tokekar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan Isler" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942986" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137970v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Basile" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907419" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994989v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137967v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907782" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083777v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907785" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137826v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040346" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949184v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137966v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878116" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990572v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gionata Salvietti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scheggi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907490" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906138v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spica" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910833v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631089" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917941v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908803v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voker Grabe" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riedel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851067v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Antonelli," TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Cataldi," TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02898958v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01998886v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01998880v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01562555v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40533-9" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02490945v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ayanian" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fitch" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sabattini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-020-09908-x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388462v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388450v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351153v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349743v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473165v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474695v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345564v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261251v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118868v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-02128212v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Sun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuerui Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Sanalitro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tognon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.adu8015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Srour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo Giordano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3519857" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Afifi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Belvedere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pupa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3468088" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04010855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Rossi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ballotta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Carli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.110941" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04161342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gabellieri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3279033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03482081v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Kivits" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemjyoti Das" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3143218" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03748086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E Jim&#233;nez-Cano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tognon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cort&#233;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-022-01668-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03271812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ryll" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bicego" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giurato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2021.3099197" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03255846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Ollero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Suarez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjun Lee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3084395" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03664826v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jimenez Cano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3176457" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433405v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hamandi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Usai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sabl&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Staub" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649211025998" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03271965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Barros Carlos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3096502" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02970615v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Horla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Giernacki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3067229" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02970614v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elgiz Baskaya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3067182" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03154736v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3045654" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02170909v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Schenato" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2924413" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02537320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Michieletto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cenedese" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108991" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02460422v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor J Savino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2969930" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02453407v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nava" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pucci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2958473" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346606v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pallottino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11721-019-00178-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Mazzetto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Farina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-020-01250-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02537332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Furci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Nainer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2944341" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01964753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak &#168; Y&#252;ksel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Secchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich H B&#252;lthoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364919835605" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01910343v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes A Tello Ch&#225;vez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gasparin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2895880" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383394v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Muscio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pierri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Cataldi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Antonelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364919856694" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02069490v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Walter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Saska" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2901683" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01964754v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2019.2891011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01704043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delamare" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2800798" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01551105v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2803811" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01878912v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Masone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mohammadi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918802006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01704054v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2802544" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2016.2567222" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01704127v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Amadeus A Tello Chavez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2803206" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01612602v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2821155" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940465v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arellano-Quintana" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Merchan-Cruz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01710770v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2017.2786734" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01879384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Petitti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rizzo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2018.2873153" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01658577v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Faessler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Scaramuzza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483653v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arrichiello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Chiaverini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2650679" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01870107v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Heredia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kondak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2018.2852789" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01935127v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunsoo Yang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2018.2871344" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483524v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332937v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nestmeyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich H. B&#252;lthoff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9578-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285318v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanket Suman Dash" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2016.2523599" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393702v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stegagno" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2593454" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228807v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9450-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076423v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zelazo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364914546173" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910385v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Secchi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912469671" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910801v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoung Il Son" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changsu Ha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2013.2263963" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910383v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Chuang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsuk Kim" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2012.2212884" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536633v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Gazar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alonso-Mora" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066734v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Falk Nyboe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Ebeid" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra55743.2025.11127520" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553932v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Marcellini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556958" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216628v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345267v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342240" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134284v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Corsini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aboudorra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sidobre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156609" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192321v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03597619v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981643" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716664v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981045" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402718v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sable" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIRPHARO52252.2021.9571051" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327702v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Enrique Jimenez-Cano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIRPHARO52252.2021.9571053" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02974320v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197281" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498482v3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Sawant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS48674.2020.9214065" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734894v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Umili" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS48674.2020.9214044" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494590v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9196557" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02069383v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri S Sarkisov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Kim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsetserukou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ott" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01846465v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01716845v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Mishra" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01846466v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01716843v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460546" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01814840v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01846467v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891460v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594419" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01814828v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01964779v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593834" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01501980v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Sanchez-Lopez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual Campoy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01476813v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Prattichizzo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01658557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Solana" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01476814v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01513229v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01476816v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496283v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nainer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2260" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01501919v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01476812v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mallet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01476817v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Y&#252;ksel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buondonno" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01673466v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350883v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Testa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990581v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Todescato" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810670" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348538v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348545v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271988v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Spedicato" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Notarstefano" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350867v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348543v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Schiano" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285043v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Di Paola" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348539v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barcelli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371084v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137960v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135205v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Mahboubi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137736v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182759v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135206v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135204v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gioioso" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124450v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134829v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujit Rajappa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187978v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137970v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Basile" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907419" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994989v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137963v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gagliardi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862560" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137820v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratap Tokekar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan Isler" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942986" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137967v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907782" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083777v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907785" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137826v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040346" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949184v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137966v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878116" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990572v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gionata Salvietti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scheggi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907490" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917941v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906138v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spica" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910833v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631089" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908803v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voker Grabe" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riedel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851067v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Antonelli," TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Cataldi," TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02898958v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01998886v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01998880v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01562555v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40533-9" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02490945v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ayanian" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fitch" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sabattini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-020-09908-x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351153v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349743v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388462v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388450v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474695v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473165v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261251v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345564v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118868v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-02128212v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>