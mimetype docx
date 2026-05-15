--- v0 (2026-04-05)
+++ v1 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antonio Gonzales </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales, Professeur des universités de classe exceptionnelle (université Marie et Louis Pasteur, Besançon); Responsable de la Graduate School SHS TranslationDirecteur de la revue Dialogues d'histoire Ancienne (DHA) et de la collection ISTA aux PUFC,Membre de l'Académie Européenne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur ISTA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités de la recherche. Chronique DHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (1), pp.153-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude de l’esclavage en contexte : Révoltes de Sicile. Du nouveau ? Esclavage et dépendance. Chronique 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (2), pp.223-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques publications internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (2), pp.233-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel publications Princeton University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (1), pp.416-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège de témoignages pour les cinquante ans des DHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (1), pp.11-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Panel d’ouvrages de Princeton »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (1), pp.416-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude de l’esclavage en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (2), pp.153-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue marche de l’abolitionnisme chrétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (2), pp.383-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de D. M. Lewis, Greek Slave Systems in their Eastern Mediterrananean Context c. 800-146 BC, Oxford, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123 (1), https://revue-etudes-anciennes.fr/lewis-d-m-greek-slave-systems-in-their-eastern-mediterranean-context-c-800-146-bc-oxford-university-press-2018-xii372-p-bibliogr-index-isbn-978-0-19-876994-1/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Esclavage 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (2), pp.277-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclavage et dépendances. Chronique 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (2), pp.299-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclavage à Rome : un fait social total</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (10), pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03479740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique esclavage et dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (2), pp.309-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02465351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du silence de la soumission à l’expression de l’affection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122 (1), p. 219-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pline le Jeune sociologue des pratiques esclavagistes de son temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historiografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, supplément, pp.301-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02466693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Slave Metaphor and Gendered Enslavement in Early Christian Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARYS. Antigüedad: Religiones y Sociedades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.353-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02317478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté, universalisme et cosmopolitisme stoïciens : le cas romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARYS. Antigüedad: Religiones y Sociedades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dei Gracias, 16, pp.19-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02186369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cheminement à travers lemonde barbare vu par les Romains, à propos des textes réunis par A. Becker et H. Huntzinger avec le concours de C. Freu et O. Huck, Les « Barbares » des Romains. Représentations et confrontations. Recueil d’ études d’ Alain Chauvot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (2), pp.376-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02044012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dis que j’ai plu à ceux qui étaient, dans la guerre et la paix, les premiers de la ville ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (2), p. 509-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté latine et citoyenneté romaine dans les provinces occidentales de l'empire romain (Ier-IIIe siècle de notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 444, pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de femmes et d’ ailleurs, à propos de J. J. Justel, A. Garcia-Ventura (éds), Las mujeres en el Oriente cuneiforme, Alcalá de Henares, 2018,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (2), pp.374-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer Rouge interface commerciale et culturelle, à propos de D. Nappo, I porti romani nel Mar Rosso da Augusto al Tardoantico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (2), pp.377-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02044030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles hypothèses pour dater l’ Histoire Auguste ?, à propos d’E. Savino, Ricerche sull’ Historia Augusta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (2), pp.375-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripsit mihi, domine, Lycormas, libertus tuus. Pline le Jeune, le gouverneur et Lycormas, l’affranchi de Trajan chargé de mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Suppl. 17, pp.773-798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté et empire en Europe à propos de Clifford Ando (ed.), Citizenship and Empire in Europe 200-1900: The Antonine Constitution after 1800 Years.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, http://www.bmcreview.org/2017/01/20170117.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Clifford Ando (ed.), Citizenship and Empire in Europe 200-1900: The Antonine Constitution after 1800 Years. Potsdamer altertumswissenschaftliche Beiträge, 54. Stuttgart: Franz Steiner Verlag, 2016. Pp. 261.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficium [sibi] dare socialis res est. Les esclaves peuvent-ils faire le bien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterraneo Antico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XIX (1-2), pp.125-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d'Alexander Baumann: Freiheitsbeschränkungen der Dekurionen in der Spätantike. Sklaverei, Knechtschaft, Zwangsarbeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum Helveticum : schweizerische Zeitschrift für klassische Altertumswissenschaft = Revue suisse pour l'étude de l'antiquité classique = Rivista svizzera di filologia classica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (2), pp.245-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du praedium au fundus. Proscriptions, expropriations et confiscations chez les Agrimensores romains : problèmes techniques et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 127 (2), pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du travail des décurions dans Alexander Baumann: Freiheitsbeschränkungen der Dekurionen in der Spätantike. Sklaverei, Knechtschaft, Zwangsarbeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum Helveticum : schweizerische Zeitschrift für klassische Altertumswissenschaft = Revue suisse pour l'étude de l'antiquité classique = Rivista svizzera di filologia classica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (2), pp.245-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire son histoire ancienne. Une perspective comparatiste chez Kurt A. Raaflaub (ed.), Thinking, Recording, and Writing History in the Ancient World. The ancient world: comparative histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://www.bmcreview.org/2015/10/20151019.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Kurt A. Raaflaub (ed.), Thinking, Recording, and Writing History in the Ancient World. The ancient world: comparative histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Heinz Heinen (ed.), Handwörterbuch der antiken Sklaverei (HAS). Lieferung I-IV (2012). Forschungen zur antiken Sklaverei, Beiheft 5. Stuttgart: Franz Steiner Verlag, 2012. Pp. 36; 1 CD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une main d’œuvre servile infantile entre exploitation et domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (1), pp.211-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau lexique des termes relatifs à l'esclavage. A propos de Heinz Heinen (ed.), Handwörterbuch der antiken Sklaverei (HAS). Lieferung I-IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://www.bmcreview.org/2014/01/20140105.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclavage, liberté et soumission volontaire. A propos de Mélina Tamiolaki, Liberté et esclavage chez les historiens grecs classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (2), pp.334-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esclavage des enfants en perspective historique et culturelle : Heinz Heinen (Hrsg.), Kindersklaven – Sklavenkinder. Schicksale zwischen Zuneigung und Ausbeutung in der Antike und im interkulturellen Vergleich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tyche, Beiträge zur alten Geschichte Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.256-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Heinz H e i n e n (Hrsg.), Antike Sklaverei: Rückblick und Ausblick. Neue Beiträge zur Forschungsgeschichte und zur Erschließung der archäologischen Zeugnisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tyche, Beiträge zur alten Geschichte Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.250-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Heinz Heinen (Hrsg.), Kindersklaven – Sklavenkinder. Schicksale zwischen Zuneigung und Ausbeutung in der Antike und im interkulturellen Vergleich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tyche, Beiträge zur alten Geschichte Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.256-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur l'esclavage antique : Heinz H e i n e n (Hrsg.), Antike Sklaverei: Rückblick und Ausblick. Neue Beiträge zur Forschungsgeschichte und zur Erschließung der archäologischen Zeugnisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tyche, Beiträge zur alten Geschichte Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.250-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Heinz Heinen (ed.), Handwörterbuch der antiken Sklaverei (HAS). Lieferung I-III (2010). Forschungen zur antiken Sklaverei, Beiheft 5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Ancient Slavery and Abolition: from Hobbes to Hollywood. Classical presences, Edith Hall, Richard Alston, Justine McConnell (ed.) Oxford; New York: Oxford University Press, 2011. p. xviii, 50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture classique et esclavage face à la modernité de l’abolition. A propos de Edith Hall, Richard Alston and Justine McConnell (edd.), Ancient slavery and abolition : from Hobbes to Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (2), pp.87-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolitionnisme et esclavage. A propos d'Edith Hall, Richard Alston, Justine McConnell (ed.), Ancient Slavery and Abolition: from Hobbes to Hollywood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://bmcr.brynmawr.edu/2012/2012-10-25.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysémie d’une œuvre scientifique : enjeux scientifiques, enjeux culturels et constructions identitaires. A propos de la réédition de Père Bosch Gimpera, etnologia de la Península Ibèrica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (1), pp.209-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort en spectacle : uoluptas et laetitia plebis. A propos d’Emmanuel Soler et Françoise Thélamon (éds.), Les jeux et les spectacles dans l’empire romain tardif et dans les royaumes barbares, PUHR, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.279-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme et empirisme d’une histoire abrégée de l’esclavage romain. A propos de Sandra R. Joshel, Slavery in the Roman World, Cambridge, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un index des termes de l'escavage romain. A propos de Heinz Heinen (ed.), Handwörterbuch der antiken Sklaverei (HAS). Lieferung I-III (2010).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://bmcr.brynmawr.edu/2012/2012-03-50.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur l’archéologie de l’écriture historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, supplément 4 (1), pp.227-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie des Séquanes dans les Sociétés savantes comtoises au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historiografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, VIII (2), pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'esclavage avec Aristote et sans Pline. A propos de quelques débats sur les Indiens du Nouveau Monde en Espagne aux XVIe-XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Internationales d’Histoire des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 166-167, pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un courpus des sources juridiques de l'esclavage. A propos de Reinhard Willvonseder, Corpus der römischen Rechtsquellen zur antiken Sklaverei (CRRS). Teil IV, Stellung des Sklaven im Privatrecht. 1. Eheähnliche Verbindungen und verwandtschaftliche Beziehungen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://bmcr.brynmawr.edu/2011/2011-09-41.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort en spectacle : uoluptas et laetitia plebis. A propos d’Emmanuel Soler et Françoise Thélamon (éds.), Les jeux et les spectacles dans l’empire romain tardif et dans les royaumes barbares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.279-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme et empirisme d’une histoire abrégée de l’esclavage romain. A propos de Sandra R. Joshel, Slavery in the Roman World, Cambridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Reinhard Willvonseder, Corpus der römischen Rechtsquellen zur antiken Sklaverei (CRRS). Teil IV, Stellung des Sklaven im Privatrecht. 1. Eheähnliche Verbindungen und verwandtschaftliche Beziehungen. Forschungen zur antiken Sklaverei 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El dominio de la palabra y la voz domada. Instrucciones para la sumision en los Evangelios Canonicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Alvar Ezquerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARYS. Antigüedad: Religiones y Sociedades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.139-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie des Séquanes dans les sociétés savantes comtoises au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historiografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du politique comme exemplum historique à l'histoire comme exemplum politique. L'utilitarisme des faits dans la Correspondance de Pline le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Etudes Anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47, pp.439-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclavitud en Roma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBC History (Espagne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esclavage antique et ses hértiages. A propos de Page duBois, Slavery: Antiquity and Its Legacy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://bmcr.brynmawr.edu/2010/2010-12-18.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falso, falsario, falsificacion, falseamiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Alvar Ezquerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Page duBois, Slavery: Antiquity and Its Legacy. Oxford/New York: Oxford University Press, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclavitud en Roma. Teorias y practicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBC History (Espagne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertas ciuitasque in legibus. Quelques réflexions autour de l'idée de res publica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historiografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire une histoire franquiste de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (1), pp.210-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modernité du classicisme : architecture et archéologie de la Révolution à la Restauration. A propos de Pierre Pinon, Pierre-Adrien Pâris (1745-1813), architecte, et les monuments de Rome et de la Campanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (2), pp.221-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02041644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance et aliénation. La question de l'intégration des dépendants dans la familia plinienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Historica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25, p. 275-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse épistémologique et historiographique de la construction des savoirs philologiques sur l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (2), pp.190-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'odeur de la chair. A propos de Yann Rivière, Le cachot et les fers. Détention et coercition à Rome, Belin, Paris, 2004, 383 p. Hinard & J.-C. Dumont edd., [2003], Libitina. Pompes funèbres et supplices en Campanie à l'époque d'Auguste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (1), pp.206-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02039858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtisation, celtisme et celtitude : à la recherche de la Callaecia perdue ? A props de Los pueblos de la Galicia celtica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (2), pp.216-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02041225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acculturation, survivance et synthèse dans la Meseta septentrionale. A propos de Liborio Hernandez Guerra et Agustin Jimenez de Furundarena, El conjunto epigrafico de época romana de Hinojosa de Duero, Salamanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (1), pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02040611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéoastronomie : une science au service de l'histoire. Compte rendu de Trabajos de Arqueoastronom¡a, Ejemplos de Africa, Europa y Ocean¡a,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (1), pp.215-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02040888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didáctica del buen comportamiento. El magisterio de la sumisión en el Nuevo Testamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Alvar Ezquerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gimenez de Aragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Historica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25, p. 397-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéo-géographie de la péninsule Ibérique des savoirs hellénistiques à l'intégration romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (2), pp.206-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiador de una ciudad de provincias con un pasado antiguo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historiografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.82-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'antiquité revisitée : mythes et référents culturels pour une culture classique de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerión. Revista de Historia Antigua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Anejos (2007), pp.37-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerres, diplomatie et droit de la guerre dans la péninsule ibérique au IIe siècle av. n. ère. A propos de Enrique Garcia Riaza, Celtiberos frente a Roma : diplomacia a derecho de guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (1), pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02040288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Vesontio à Besançon. Archéologie et restitution : Un voyage virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 434, p. 32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une édition critique de l'&amp;quot;Histoire de Numance&amp;quot;. A propos de Adolf Schulten, Historia de Numancia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (2), pp.201-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02039433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajan, Pline et l’appauvrissement de la plèbe à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Supplément 1, pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée et l'Espagne dans l'antiquité. A propos de José Maria Blazquez, El Mediterrabeo y Espana en la antiguedad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (1), pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02038934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essence, providence et histoire ancienne dans la construction de l’identité historiographique espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (1), pp.129-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée et l'Espagne dans l'antiquité. A propos de José Maria Blazquez, El Mediterrabeo y Espana en la antiguedad, Catedra, Madrid, 2003, 847 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (1), pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divines dépendances un long parcours sur les idéologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Reboreda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARYS. Antigüedad: Religiones y Sociedades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.321-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eam rem diuinam uel seruus uel liber licebit faciat. La dépendance religieuse à l’épreuve du sacrifice chez les agronomes latins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARYS. Antigüedad: Religiones y Sociedades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp. 231-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de l’esclavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (2), pp.229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sacrifices agricoles par le villicus dans le De re rustica de Columelle, Religion y mundo rural en la Antiguëdad.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARYS. Antigüedad: Religiones y Sociedades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.120-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de l’esclavage. A propos de Ch. Delacampagne. Une histoire de l’esclavage. De l’Antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (2), pp.229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02038503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stoïcisme et l’esclavage. A propos de P. A. BRUNT, Marcus Aurelius and Slavery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (2), pp.207-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02037723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus der römischen Rechtsquellen zur antiken Sklaverei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (2), pp.206-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02037414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus der römischen Rechtsquellen zur antiken Sklaverei,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (2), pp. 206-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiscalité du Bas-Empire et le colonat. A propos de J.M. SALRACH, La formacion del campesinado en el occidente antiguo y medieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (2), pp.216-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02038175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stoïcisme et l’esclavage. A propos de P. A. BRUNT, Marcus Aurelius and Slavery,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (2), pp.207-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiscalité du Bas-Empire et le colonat. A propos de J.M. SALRACH, La formacion del campesinado en el occidente antiguo y medieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (2), pp.216-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuvre gromatique de Frontin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (2), pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en forme des territoires et les démarches techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (2), pp.208-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions manuscrites et transmission des textes techniques d'arpentage romains. A propos de Lucio Toneatto, Codices artis Mensoriae. I manuscritti degli antichi opuscoli latini d'agrimensura (V-XIX sec.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (2), pp.197-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02037024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérennité des structures de limitation dans la région de San-Marin. A propos de Gianluca Bottazzi et Pierpaolo Bonacini, Il territorio Sanmarinese tra étà romana e primo medioevo, Richerche di topografia e storia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (2), pp.263-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignages antiques sur le bornage dans le monde romain à partir du Corpus Agrimensorum Romanorum, IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 36, pp.203-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has epistulas Hermes tulit … Lettres et porteurs de lettres dans la Correspondance de Pline le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 24 (2), pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cité et territoire de Nicée sous le Haut-Empire. A propos de Patricio Guinea Diaz, Nicea. Estudio de una ciudad en la Bitinia romana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (2), pp.248-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions manuscrites et transmission des textes techniques d'arpentage romains. A propos de Lucio Toneatto, Codices artis Mensoriae. I manuscritti degli antichi opuscoli latini d'agri¬mensura (V-XIX sec.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (2), pp.197-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage du sol et l'organisation de l'espace en débat. A propos du XIIe colloque sur l'Africa romana : L'organisation de l'espace rural dans les provinces de l'Afrique du Nord et de la Sardaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (2), pp.246-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02034928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations d'obsequium et de societas à la fin de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 23 (1), pp.155-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de la théorie de la limitation à l'époque impériale. A propos de Philipp von Cranach, Die opuscula agrimensorum ueterum und die Entstehung der kaiserzeitlichen Limitations¬theorie, Bâle, Friedrich Reinhardt Verlag, 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 22 (2), pp.355-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mythe au 'néomythe' ou comment naturaliser les héros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'IRED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau sur Isis. A propos d'Isis nuevas perspectivas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 22 (2), pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de la théorie de la limitation à l'époque impériale. A propos de Philipp von Cranach, Die opuscula agrimensorum ueterum und die Entstehung der kaiserzeitlichen Limitations¬theorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 21 (2), pp.3355-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02034450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignages antiques sur le bornage dans le monde romain à partir du Corpus Agrimensorum Romanorum, III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 35, pp.203-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignages antiques sur le bornage dans le monde romain à partir du Corpus Agrimensorum Romanorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33, pp.214-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par monts et par images. La représentation des montagnes dans le Corpus Agrimensorum Romanorum et la perception des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 20 (1), pp.309-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe et néo-mythe. L'Atlantide au cinéma ou comment montrer l'indicible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 15 (2), pp.333-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (162)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invidia et iniuria degli schiavi e dei liberti nelle fonti del I secolo d.C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dinamiche di competizione sociale a Roma tra la tarda Repubblica e il tardo impero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandro Galimberti e Chiara Carsana, Sep 2025, Milan (Italie), Italy. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie nocturne de Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nox conscia sola est. La vie nocturne dans le monde ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arianna Fecit et Benjamin Goldlust, Mar 2026, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Alvar Ezquerra y la Historia social de las religiones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso ARYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juan Manuel Cortes Copete, Sep 2025, Jarandilla de la Vera (Caceres), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mano de obra servil en las operaciones técnicas y jurídicas de la proprietad agricola privada y pública</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">», in Second InternationalI Symposium between East and West: Lanscape and Conflict in Antiquity, UAB, 6-7 février 2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oriol Olesti, Feb 2025, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dal campo al Manuale e viceversa. La questione del vocabolario gromatico: alcuni casi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggio e amministrazione delle Marche centro-meridionali dall’antichità al medioevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierangelo Buongiorno, Apr 2024, Macerata, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques formes de précarité du travailleur dans l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esclavitud histórica, ideologia contemporánea. Actas del XLIII Coloquio del GIREA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alvar Nuño A. et Pérez de la Vega (eds.),, Apr 2022, Malaga, Espagne. pp.103-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler les textes à l'ère de l'IA : panorama des défis méthodologiques en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regarder les textes autrement. Les sources écrites face à l'ère algorithmique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Teresa Schettino, Dec 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunous est-il un agent esclave de la divinité syrienne Atargatis ou un imposteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">», in Religión y comunicación : agentes, medios y contextos, Barcelona, 2025, p. 95-107. Collection Instrumenta 88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Simón F., Pina Polo F. y Remesal Rodríguez J. (eds.), Sep 2023, Zaragosse, Espagne. pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esclave marchandise et la question de la propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las caras del imperio: mecanismos de control y estrategias de resistencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brais X. Curras Refojos et Inés Sastre Prats, Nov 2018, Coimbra, Portugal. pp.329-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de Poteri pubblici, conflitti istituzionali e cultura politica dopo Silla, P. Buongiorno e M. T. Schettino (dir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pittia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Coudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de la clase dirigeante post-syllanienne : politique, religion, culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schettino M. T. (org.), Sep 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oderat, quos nos amaremus, sed et nos quos ille. La haine de Pline le Jeune pour Domitien dans le Panégyrique de Trajan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La haine en héritage dans l’Antiquité gréco-romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyrielle Landréa, Emmanuele Caire et Sylvie Pittia, Mar 2023, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostitution masculine des esclaves à Rome est-elle un mythe historiographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de droit romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francesca Reduzzi Merola, Nov 2023, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les esclaves ruraux à Rome au risque de la pauvreté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIV Colloquio del GIREA, Pobreza, marginación y exclusión en el mundo Antiguo/ Pauvreté, marginalisation et exclusión dans le monde Antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Miriam Valdés, Ma Cruz Cardete, Fernando Echeverria, Chiara Mauro, Aida Fernández, Oct 2023, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunus, un agent esclave d’Atargatis/déméter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religión y comunicación. Agentes, medios y contextos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Simón F. et Pina Polo F. (coord.), Sep 2023, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoloniser les études classiques: enjeux, moyens, limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité classique et postcolonialisme : inspirations, tensions, résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathilde Cazeaux, Anne-Sophie Noel, Claire Fauchon-Claudon, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03148554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des monnaies dites &amp;quot;Luculliennes&amp;quot;. Discussion sur l'exposé de Catherine Grandjean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La légitimation d'une classe dirigeante: les dynamiques de la recherche du consensus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Teresa Schettino, Sep 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Guillaume Gass, Nobilitas et ignobilitas: des éléments de (dé)légitimation pour les membres de la classe dirigeante à la fin de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La légitimation d'une classe dirigeante: les dynamiques de la recherche du consensus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Teresa Schettino, Sep 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail servile/travail libre dans le monde romain antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problemática de la integración civica de los libertos en el mundo romano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integración de la diversidad en el mundo romano y en el mundo contemporáneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Muñiz Grivaljo, Nov 2020, Séville, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02998434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esclavage à la fin de l'Antiquité et les rapports du christianisme à celui-ci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caritas Patrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02301718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incendie comme instrument politique et comme dévalorisation politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Senat, Magistraturen und Konflikte nach Sulla</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierangelo Buongiorno et Maria Teresa Schettino, Sep 2019, Münster, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02301708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un esclave peut-il s’habiller comme un libre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Coloquio Internacional ARYS “Vestir divinamente. Deidades y cultores arropados o desnudos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaime Alvar Ezquerra, Dec 2018, Jarandilla de la Vera, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rapports esclavagistes individualisés comme édulcoration de la réalité servile antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLII Congrès du GIREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Wroklaw, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02301693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations et pérennités de l’exploitation servile d’hier à aujourd’hui : quelques réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiter l’esclavage d’hier à aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antonio Gonzales, May 2015, Besançon, France. pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02364180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cosmopolitisme stoïcien comme domination impériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLI Coloquio internacional di GIREA. As faces do império : mecanismos de controlo e estratégias de resisténcia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brais X. Curais, Nov 2018, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01950161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture philosophique ou philosophie pour temps de crise? Le stoicism, la cite et l'esclavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI Colloque du GIREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jordi Cortadella, Oriol Olesti Vila, César Sierra Martin, Dec 2013, Barcelone, Spain. pp.195-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01866584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau contrat social et moral universel : Sénèque et le beneficium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La utopía, enfoque histórico de una noción filosófica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa Velazquez/universidad Autonoma Madrid, May 2018, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révoltes serviles dans l’Antiquité : le cas de Sicile revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Forge de l’histoire. Révoltes et révolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Teresa Schettino, Oct 2018, Mulhouse, Campus Fonderie UHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie et esclavage à l’époque de Sylla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture politique d’une République finissante : les optimates de la mort de Sylla à la mort de Crassus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Teresa Schettino en partenariat avec l’Istituto Italiano per la Storia Antica (IISA, Rome) et la fondation Alexander von Humboldt (Münster) Palingenesie der römischen Senatsbeschlüsse (509 v. Chr. - 284 n. Chr.), Sep 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Olesti Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Sierra Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortadella Jordi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo viejo y lo nuevo en las sociedades antiguas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jordi Cortadella, Oriol Olesti Vila, César Sierra Martin, Dec 2013, Barcelone, España. pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01866596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on penser la servitude quand on est stoïcien? Quelques réflexions pour une herméneutique de l'esclavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermenéutica de la esclavitud. Actas del XXXVI Coloquio del GIREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ricardo Martinez Lacy, Dec 2014, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01899675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau contrat social et moral universel : Sénèque et le beneficium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La utopía, enfoque histórico de una noción filosófica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madrid, Casa de Velázquez, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’esclavage au travail à la chaîne : contrôles et résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Être libre. IIIe rencontre du Festival Histoire et Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Genève, Mar 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stoïciens pouvaient-ils comprendre les révoltes serviles de Sicile ou n’était-ce qu’une utopie pour eux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. T. Schettino et M. Coudry (org.), L’utopie, approche historique d’une notion philosophique/La utopia, enfoque histórico de una noción filosófica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiosis et question de citoyenneté dans la pensée politique romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Symbiosis. International Research Consortium : Humanities, Ideas, and Power in Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fernando Lozano, université de Séville, May 2017, Séville, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attori e luoghi del potere politico e socio economico nell’ II libro di Erodiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tra crisi e trasformazione. Il pensiero storico di Erodiano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandro Galimberti, Feb 2016, Milan, Kenya. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rivolte servili in Sicilia dal punto di vista dei filosofi stoici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insula et numquam erga statum suum iuris idonei : contributi alla storia della Sicilia romana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cristina Soraci, May 2017, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le beneficium, l’esclavage et la construction d’un contrat moral stoïcien dans le De Beneficiis de Sénèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia e philosophia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umberto Roberto e John Thornton, Nov 2013, Rome, Italie. pp.125-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques interculturelles dans les négociations diplomatiques romaines: méthodes et comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Interculturalité et diplomatie. Entre deux : neutralité et médiation de l’Antiquité à l’époque moderne,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Teresa Schettino, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de la Sophau à l’Histoire ancienne et à son enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Legras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquentenaire de la SOPHAU (1966-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les citoyennetés antiques peuvent-elles nous aider à penser les citoyennetés modernes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l'Histoire de Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RDVH, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les citoyennetés grecque et romaine antiques peuvent-elles aider à penser les citoyennetés modernes en crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de la MSH Claude-Nicolas Ledoux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages sonores des autres : autour du pouvoir légitimé, contesté, armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Schettino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque SoPHiA, 27-28 mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Strasbourg, France. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Plinio el Joven historiógrafo de la esclavitud de su tiempo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Historiografía de la esclavitud. XXXIX Congreso del GIREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Alvar Ezquerra y A. Alvar Nuño, Oct 2016, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Panégyrique de Trajan par Pline le Jeune : un modèle de bon prince?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures exemplaires du pouvoir sous l’Empire dans la littérature gréco-romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Molinier Arbo et J.-L. Vix Mar 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle évolution des sciences humaines depuis le structuralisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Malaise identitaire et dé-institutionnalisation. Rencontres autour de René Kaës. Psychanalyse et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Antigüedad para hoy mismo y para mañana. El pasado como referencia critica o como manipulación de la actualidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrimonio histórico y literario en la Antigüedad </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clelia Martinez Mazza, Nov 2015, Malaga, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pline le Jeune et Lycormas : gouverneur et ambassadeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Conseillers, ambassadeurs, experts : regards sur l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Rose Guelfucci, Oct 2015, Besanon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et culture d’empire, de la République romaine aux empires modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Empires. 18e Rendez-vous de l’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Pittia, Oct 2015, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I linguaggi della violenza nel mondo antico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I LINGUAGGI DELLA VIOLENZA. Immaginari, pratiche e rappresentazioni fra mondo antico e contemporaneità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chiara Soraci, Nov 2015, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des expropriations chez les Agrimensores romain : problèmes juridiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Expropriations et confiscations en Italie et dans les provinces : la colonisation sous la République et l'Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Bertrand, Jun 2011, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distopia della prigione, utopia della reclusione: dal Tullianum all’ergastulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carcere e Utopia tra mondo antico e contemporaneità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rita Scuderi, Cesare Zizza, May 2015, Pavie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sorgenti storiche della violenza nella società romana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violenza nel mondo romano. Discipline a confronto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francesca Lamberti e Frncesca Reduzzi Merola, Feb 2015, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence domestique et la résistance servile dans la domus romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Religiones, género, sometimiento y violencia desde la Antigüedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amparo Pedregal Rodriguez, May 2015, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancienne, Médiévale, Moderne, Contemporaine ; les quatre périodes en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Empires. 18e Rendez-vous de l’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rendez-vous de l'Histoire, Oct 2015, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condena del uso de la violencia en el stoicismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII Coloquio Internacional du GIREA Praxis e ideologías de la Violencia. Para una anatomía de la dependencia en las sociedades patriarcales esclavistas, desde la Antigüedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amparo Pedregal Rodriguez, Nov 2015, Oviedo, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité sociale : une approche comparée entre Antiquité et Modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales humanités-SHS-Droit Mobilité/Mouvement de Mulhouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale Mulhouse, May 2015, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d’intégration et d’exclusion dans la citoyenneté romaine antique. Un miroir pour aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation à la citoyenneté d'hier à aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guy Labarre, Nov 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choc des civilisations après les attentats de janvier 2015. L’Antiquité peut-elle être un élément de compréhension et d’expertise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nahda mas ? Réflexions autour des attentats du 7-9 janvier 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dole, France. pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interculturalité : du contexte transfrontalier à la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Novartis Patrimoine Humaniste du Rhin Supérieur (PHRS) : de l’Erasme du XVIe siècle à celui du XXIe siècle. Réseaux culturels de l’humanisme à nos jours : enjeux interculturels et transfrontaliers. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria-Tersa Schettino et Marianne Coudry, Oct 2015, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualche osservazione metologia sul libro II : una storia política e sociale del regno di Settimo Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’opera storica di Erodiano, aspetti, problema, prospettive per un commento storico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umberto Roberto, Jun 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los usos de la Antigüedad en la construcción del Modernismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Empires and Culture Transmission fron the Antiquity to de Modern Period Proyecto H2020 BIRTH (Birth of Classical Europe).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fernando Lozano, Dec 2015, Séville, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los secuanios, un pueblo celta en la cuestión nacional: el Franco Condado entre el Imperio Romano y Francia a través de los Habsburgos españoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional ALMAHISTO : El almacen de la historia (1700-1939)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mirella romero, Nov 2015, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprend l’Antiquité ? Leçons et usages des empires antiques à travers l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Empires. 18e Rendez-vous de l’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rendez-vous de l'Histoire, Oct 2015, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi enseigner (aussi) l’histoire mondiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Enseigner l’Histoire dans les cycles de la scolarité obligatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Supérieur des Programmes., Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une herméneutique de l’esclavage dans la pensée stoïcienne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII Coloquio del GIREA. Hermenéutica de la esclavitud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ricardo Martinez Lacy, Dec 2014, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rébellions coloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rebelles dans l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rendez-vous de l'Histoire, Oct 2014, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rebelles de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rebelles dans l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rendez-vous de l'Histoire, Oct 2014, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tra le due rive del Mediterraneo : Diplomazia e diritto in Sicilia in età ellenistico-romana tra questioni antiche e dibattito contemporaneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primo incontro internazionale Geloi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria-Tersa Schettino, Jun 2014, Gela, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de la rébellion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rebelles dans l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rendez-vous de l'Histoire, Oct 2014, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Early Reliability Evaluation: Challenges and Promises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vallero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Gizopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Girona, Spain. pp.228-233, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2014.6873704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Actualidad del Mundo Antiguo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Actualidad del mundo Antiguo. Recepción, recuperación y reinvención de la Antigüedad en la cultura popular contemporánea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fernando Lozano, Apr 2014, Séville, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre rébellion et filiation, l’histoire aujourd’hui en France : une école ou des courants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rebelles dans l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rendez-vous de l'Histoire, Oct 2014, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une révolution historiographique ? Réflexions sur l’esclavage antique et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-italo-polonais des études doctorales de Mulhouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale Mulhouse, May 2013, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sons du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche en Sciences de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pavie, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclavage, universalisme et cosmopolitisme stoïciens entre cité idéale et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia e philosophia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umberto Roberto, Nov 2013, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esclavage dans la philosophie stoïcienne : rupture ou adaptation morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI Colloque du GIREA, L’Ancien et le Moderne dans les sociétés antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oriol Olest, Alberto Prieto Arciniega, Nov 2013, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esclavage antique dans la constitution des discours esclavagistes et leur justification dans le monde colonial américain francophone, hispanophone et anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Comité Français des Sciences Historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Legras et Jean-François Sirinelli, Sep 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los territorios de la esclavitud en la filosofía estoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">», in XXXV Congreso del GIREA: Los espacios de la esclavitud y de la dependencia en la Antigüedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Javier Palencia, Ines Sastre et Amudena Orejas, Nov 2012, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paupertas et frugalitas comme modèles rhétorique du consensus social et religieux dans l’Antiquité tardiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricos y pobres en el mundo antguo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amparo Pedregal Rodriguez, Nov 2012, Oviedo, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République des Imperatores : formes et stratégies de légitimation du pouvoir personnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire et international Républiques : modèles, anti-modèles et utopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Brahami, Bassir Amiri, Annie Stora Lamarre, May 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclavage et dépendance dans le De beneficiis de Sénèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV Coloquio Internacional GIREA/III Coloquio Internacional PEFSCEA Formas de subordinación personal y poder político en el mediterráneo antiguo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julian Gallego, Carlos McGaw, Aug 2011, Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles explicatifs et théories de la connaissance appliquées aux sciences de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Transfrontalier Entre philologie, philosophie et littérature. Jusqu’où peut-on expliquer une œuvre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Bouvier, Sep 2011, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origo et communis patria. Le modèle romain de citoyenneté est-il compatible avec la modernité méditerranéenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée, Méditerranées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudy Chaulet, Apr 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de restitution numériques des édifices antiques de Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mosaïque du collège Lumière est de retour…. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Général du Doubs et DRAC Franche-Comté, Mar 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un atlas des peuples antiques imaginaires dans la construction des nations européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Alvar Ezquerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Antigüedad en la creación de mitologias politicas y consciencias nacionales (s. XVI-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaime Alvar Ezquerra, Sep 2010, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Madrid (Université Carlos III), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Séville (Université Hispalense), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de communication et de transport en Catalogne romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’Empire romain et son économie, un système-monde particulier ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Y. Roman, J.-P. Guilhembet, J. Dalaison et C. Courrier Sep 2010, Lyon, ENS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Barcelone (Universidad Autónoma &amp; Universidad Central), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bruits de la ville chez Sénèque: harmonie populaire et dysharmonie philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sons du pouvoir. Verba, silentia, sonitus dans les lieux institutionnels de la Haute-Antiquité à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Teresa Schettino, Nov 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture de l’histoire antique de Besançon par les Humanistes comtois au service des Habsbourg d’Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El pasado clásico en la definición de las identidades europeas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaime Alvar Ezquerra et Mirella Romero, Nov 2010, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condena de los banquetes en la obra epistolar de Plinio el joven. Philosofia y salud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">,IX Conreso internacional ARYS, Alimentos divinos. Banquetes humanos. Sacrificios, comidas rituales y tabúes alimenticios en lel Mundo Antiguo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaime Alvar Ezquerra, Dec 2010, Jarandilla de la Vera, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Saragosse (Université), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Séville (Université Pablo de Olavide), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos y esclavos en el espacio de la villa. Plinio el Joven, la esclavitud y la vision del estoicismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Internationales Kolloquium der europäischen Forschungsgruppe Potestas. Espacios de poder/Räume der Macht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro Barcelo et Juan José Ferrer, Nov 2010, Castellon, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Incertains. Limites méthodologiques et constitution de corpus relatives à une étude de l'esclavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Incertains. Limites méthodologiques et constitution de corpus relatives à une étude de l'esclavage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Italie. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mitoyenneté de la limite d’après les écrits des arpenteurs romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fixer et partager la limite parcellaire dans l’Antiquité et le Moyen-Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The salaried employee in the Earlier Empire from Pliny's Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slave, Forced and Free Labour in Comparative Historical Perspective </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen Hodkinson, Sep 2010, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Salamanque (Université), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Oviedo (Université), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les esclaves et les affranchis voyageurs sous le Haut-Empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les esclaves et les affranchis voyageurs sous le Haut-Empire romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Madrid (Université Carlos III), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et voyages d'affaires dans le monde gréco-romain antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et voyages d'affaires dans le monde gréco-romain antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Madrid (Université Rey Juan Carlos), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps nouveaux et fin de cycle dans le De re rustica de Columelle. Modalités de production et marché romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps nouveaux et fin de cycle dans le De re rustica de Columelle. Modalités de production et marché romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Espagne. p. 181-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux romains au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeux romains au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris (ENS Ulm), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid faciant leges, ubi soli pecunia regnat. Affranchis contre pauvres dans le Satiricon de Pétrone ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quid faciant leges, ubi soli pecunia regnat. Affranchis contre pauvres dans le Satiricon de Pétrone ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Besançon, France. p. 273-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie espagnole de l'esclavage antique et pensée européenne au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographie espagnole de l'esclavage antique et pensée européenne au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Madrid (Université Carlos III), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités de transition du statut social des esclaves au sein de la familia plinienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modalités de transition du statut social des esclaves au sein de la familia plinienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Messine (Université), Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les esclaves dans la littérature dite réaliste romaine. Bilan des connaissances et nouvelles approches critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les esclaves dans la littérature dite réaliste romaine. Bilan des connaissances et nouvelles approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Naples (Université Federico II), Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casae litterarum. Expositio litterarum finalium (La. 325-327, Figg. 254-269). La représentation calligraphique du fundus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casae litterarum. Expositio litterarum finalium (La. 325-327, Figg. 254-269). La représentation calligraphique du fundus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Athènes, Grèce. p. 33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crises sociales sous le Haut-Empire romain : facteurs économiques et facteur sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les crises sociales sous le Haut-Empire romain : facteurs économiques et facteur sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Oviedo (Université), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peur des affranchis impériaux et compassion envers les affranchis privés dans l'œuvre de Pline le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peur des affranchis impériaux et compassion envers les affranchis privés dans l'œuvre de Pline le Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grèce. p. 307-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agrimensores romains : acteurs et modélisateurs de la conquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agrimensores romains : acteurs et modélisateurs de la conquête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Saint-Etienne, France. p. 47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie des anciens et questions modernes des historiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographie des anciens et questions modernes des historiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Madrid (Université Carlos III), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés de la romanisation dans la partie occidentale de l'empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés de la romanisation dans la partie occidentale de l'empire romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Séville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Castan, historien d'une ville de province au passé antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auguste Castan, historien d'une ville de province au passé antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix d'un homme dans le livre VII de l'Histoire Naturelle de Pline l'Ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix d'un homme dans le livre VII de l'Histoire Naturelle de Pline l'Ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauvres et pauvreté dans la Rome pré-chrétienne de la fin de la République et du Haut-Empire. Problèmes de méthodes et de vocabulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pauvres et pauvreté dans laRome pré-chrétienne de la fin de la République et du Haut-Empire. Problèmes de méthodes et de vocabulaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'un palimpseste de l'histoire gromatique : les Libri coloniarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour d'un palimpseste de l'histoire gromatique : les Libri coloniarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. p. 13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie des nouvelles interrogations historiographiques en Histoire de l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémologie des nouvelles interrogations historiographiques en Histoire de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oviedo (Université), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Castan. Le passé recomposé d’une ville antique (Besançon/Vesontio) par un archiviste conservateur de bibliothèque au XIXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso internacional : Transferencias culturales e historiografia de la Antigüedad / Transferts culturels et histoire de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaime Alvar Ezquerra, Sep 2005, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agrimensores romains : acteurs et modélisateurs de la conquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur Pouvoir et territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Perrin, Sep 2005, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esclavage dit domestique dans le monde romain : état de savoirs et des méthodes d’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esclavage et formes de dépendances : expériences antiques et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Pétré-Grenouilleau, Apr 2005, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affranchis et la fonction économique du travail dans le Satyricon de Pétrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème Colloque International du GIREA Sortir de l’esclavage ? Affranchissement, libération.. passage à d’autres formes de dépendance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antonio Gonzales, Dec 2005, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de l’empire romain. Réalités antiques et modèles normatifs modernes. A propos de la maîtrise du monde connu et de l’expansion universelle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Frontières d’empire 1. Frontières/Corpus d’archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudy Chaulet et Manuel Borrego, Jun 2005, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sueños de libertad y servidumbre en Plinio el Joven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> X Coloquio internacional ARYS. Voces sumisas. La opresión en las manifestaciones religiosas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaime Alvar Ezquerra, Dec 2004, Jarandilla de la Vera, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau espagnol de Pline le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Internacional de Historia Antigua. La Hispania de los Antoninos (98-180)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liborio Hernandez Guerra, Nov 2004, Valladolid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le De re rustica de Columelle et la régénération de l’agriculture dans l’Empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">129e Congrès du CTHS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Mordant, Apr 2004, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peur des esclaves, peur des maîtres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXe Colloque international du GIREA. Fear of Slaves-Fear of Enslavement in the Ancient Mediterranean (Discourse, representations, practices)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anastasia Serghidou, Nov 2004, Rethymnon, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiter et borner selon l’art gromatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque européen Paysages et identités. Orienter les routes et mesurer les champs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique Clavel-Lév^que, Oct 2003, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclaves et affranchis dans le cercle intellectuel et politique de Pline le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Colloque international du GIREA. Différenciation culturelle-Inégalité sociale dans le monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pagnaiotis Doukelis, Nov 2003, Mytilène, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception et interprétation de l’Antiquité. Les problèmes des frontières dans les études comparatives sur Rome et l’Europe moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> La Réception de l’Antiquité : Formes, langages et identités dans les Sociétés multiculturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Nobel, May 2003, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Libri coloniarum : histoire, droit et politique à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque européen Autour des Libri coloniarum. Colonisation et colonies dans le monde romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antonio Gonzales, Jean-Yves Guillaumin, Danièle Conso, Nov 2003, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limitations de terres dans le monde romain : aspects juridico-religieux de la propriété de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces intégrés et ressources naturelles dans l'empire romain : actes du colloque de l'Université de Laval-Québec (5-8 mars 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste de mémoire, traces de mémoires dans la Correspondance de Pline le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mémoires : écriture, genres, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Rose Guelfucci, Nov 2003, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esclave au sacrifice dans l’œuvre de Cicéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Colloque du GIREA Dépendances religieuses et hiérarchies sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liborio Hernandez Guerra, Nov 2002, Valladolid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une question d’historiographie régionale. La polémique franc-comtoise à propos de la localisation d’Alesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réception de l’Antiquité. Formes, langages et identités dans les sociétés multiculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Nobel, Oct 2002, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions gromatiques et la transmission du Corpus agrimensorum Romanorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recht und Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments de bornage d’après le Corpus Agrimensorum Romanorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les Arpenteurs romains : textes et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique Clavel-Lév^que, Dec 2002, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance des esclaves au Haut-empire (pax romana et approvisionnement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe Colloque du GIREA Routes et Marchés d’esclaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Annequin, Marguerite Garrido-Hory et Antonio Gonzales, Dec 2001, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte gromatique à la vérification sur le terrain : les nouveaux documents archéologiques cadastraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggio e utilizzazione della terra : diritto, economia, societa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Naples, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La limite et son marquage dans les cadastres antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations de l’espace et limites : bilan et perspectives.Ville, Cité et Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique Clavel-Lévêque, Oct 2001, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission des textes techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission et translation des savoirs et de la culture. Formes, langages et identités dans les sociétés multiculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Nobel, May 2001, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes divins du pouvoir dans les révoltes serviles de Sicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes et destins d’élection dans l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elisabeth Smadja et Marie-Madeleine Mactoux, Oct 2000, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eam rem diuinam uel seruus uel liber licebit faciat. La dépendance religieuse à l’épreuve du sacrifice chez les Agronomes latins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe Colloque du GIREA, Divinas Dependencias.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaime Alvar Ezquerra, Dec 2000, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aménagement du territoire dans les textes gromatiques romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structures des habitats dans le sud ouest de l’Allemagne et en Franche-Comté. Ville, Cité et Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Frankhauser, Nov 2000, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et la terre dans la genèse du Corpus Agrimensorum Romanorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recht und Boden in die Agrargeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Okko Behrends, Nov 2000, Göttingen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularités et paysages volontaires romains : textes et images gromatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Santorin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pagnaiotis Doukelis, Oct 1999, Santorin, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les requêtes de Pline le Jeune auprès de Trajan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité et citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Ratti, Nov 1999, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème 25 d’Héron d’Alexandrie et l’empirisme pratique des arpenteurs romains, in Héron d’Alexandrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire du Centre Jean Palerne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Yves Guillaumin, May 1998, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution de l'idée d'Europe. Du mythe d'Europe à l'organisation d'une pensée occidentale dans le monde gréco-romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment enseigner l'histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des enfants dans l'agriculture à partir des traités agronomiques romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GIREA, Grupos de edad y relaciones de dependencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Domingo Placido Suarez, Nov 1997, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tacfarinas 'le brigand' et ses compagnons 'bandits' : comment réduire une révolte par le discours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Africa Romana. L'organizzazione dello spazio rurale nelle province del nord Africa e nella Sardegna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Sassari, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sacrifices agricoles par le villicus dans le De re rustica de Columelle, Religion y mundo rural en la Antiguëdad.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion y mundo rural en la Antiguëdad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Huelva, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des enfants dans l'agriculture à partir des traités agronomiques romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GIREA, Grupos de edad y relaciones de dependencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma américain et l'Antiquité vue par C. B De Mille et S. Kubrick : conformité historiographique et idéologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Le cinéma et ses objets. Colloque international sur le cinéma anglophone SERCIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et fonction des limites dans les textes gromatiques : limes et limitatio dans le corpus iconographique du « Corpus Agrimensorum Romanorum »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limites, frontières, confins : des réalités aux concepts antiques. Actes du Colloque Transfrontalier franco-suisse CLUSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esclave, la familia et 'la société des services' dans la correspondance de Pline le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, XXIIe colloque du GIREA. Schiavi e dipendenti nell'ambito dell'oikos e della familia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mauro Moggi, Oct 1995, Sienne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ficta etiam exempla similitudinis habent uim. L'esclave, la religion et la familia. Une approche de ces phénomènes dans l'oeuvre de Cicéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Religion et familia dans le monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Domingo Placido Suarez et Jaime Alvar Ezquerra, Dec 1994, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seruitium amoris et meretrix regina. Esclavage métaphorique de l'homme libre : une situation d'inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GIREA. Esclavage et dépendance des femmes dans l'Antiquité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luigi Labruna, Nov 1994, Naples, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figuration des colonies : occupation du sol et représentation iconographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cité et Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique Clavel-Lévêque, Nov 1994, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révélation chrétienne chez l'esclave du peplum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> XXe Colloque du GIREA. Religion et anthropologie de l'esclavage et des formes de dépendance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique Clavel-Lévêque, Jacques Annequin, Marguerite Garrido-Hory, Nov 1993, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Index thématique de l'esclavage. Antiphon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Placido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Garrido-Hory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales et Domingo Placido Suarez. PUFC, 2019, Antonio Gonzales, 978-2-84867-656-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02044271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Agrimensorum Romanorum en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales et Jean-Yves Guillaumin. , 2014, Antonio Gonzales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire de la Franche-Comté. 1. Antiquité et Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gresser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Belvédère, pp.391, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir de l'esclavage ? Affranchissement, libération... passage à d'autres formes de dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUFC, 547p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libri coloniarum (Livres des colonies )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Conso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUFC, pp.111, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des Libri coloniarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUFC, pp.161, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des Libri coloniarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUFC, 168 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agennius Vrbicus, L’œuvre gromatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okko Behrends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Clavel-Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Conso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Gonzales, O. Behrends, M. Clavel-Lévêque, D. Conso, J.-Y.Guillaumin, J. Peyras. OPOCE, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, Espaces, Marges de l’Antiquité, 4 Vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Garrido-Hory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales et Marguerite Garrido-Hory. PUFC, 4, 2005, Antonio Gonzales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vocabulaires techniques des arpenteurs romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Conso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales, Jean-Yves Guillaumin, Danièle Conso. PUFC, 2005, Antonio Gonzales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pline le Jeune. Esclaves et affranchis à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUFC, pp.420, 2003, Monique Clavel-Lévêque, 2 84867 011 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome, ville et capitale de César aux Antonins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Clavel-Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude L'Huillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Auliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygin, L’œuvre gromatique. Texte, traduction et notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Clavel-Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Conso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OPOCE, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontin. L’œuvre gromatique. Texte, traduction et notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Clavel-Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Conso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe von Cranach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OPOCE, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sculpture des Ibères, Paris, Traduction de l'Espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 1998, Pierre et Monique Lévêque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygin l'Arpenteur, L'établissement des limites. Texte, traduction et notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Clavel-Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Conso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OPOCE/Jovene, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mensores agrarii et agrimensores esclaves ou affranchis dans les opérations techniques et juridiques sur les limites de la propriété rurale privée et publique d’après les inscriptions italiennes et occidentales du monde romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oriol Olesti Vila, Jordi Morera Camprubí, Ariadna Guimerà Martínez, José M. Carrasco López (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Oriente y Occidente: paisaje y conflicto en la Antigüedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillermo Escoloar Editor S.L., pp.293-313, 2026, Analisis y Critica, 979-13-87789-31-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Rita Compatangelo-Soussignan, Spartacus, le gladiateur aux mille visages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipse, pp.5-8, 2025, 9782340108097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduccion a Antiguos y Modernos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mirella Romero Recio, Elena Muñiz Grijalvo, Fernando Lozano Gómez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Antiguos y Modernos? Anejos de la Revista de Historiografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Dykinson S.L., pp.17-24, 2025, Revista de Historigrafia, 979-13-7006-582-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions et réalités d'esclaves faux-monnayeurs en quête de légitimité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Hochard, Franck Wojan et Gerbert-Sylvestre Bouyssou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean. Du Péloponnèse et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-188, 2025, Scripta Antiqua, 97823561136381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers 180. Troubles chez les Séquanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil régional Bourgogne-Franche Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de Bourgogne-Franche-Comté. fragments d'un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil régional Bourgogne-Franche Comté, pp.104-105, 2024, 97888366540000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers 84. Mise en place de la province de Germanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil régional Bourgogne-Franche Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de Bourgogne-Franche-Comté. fragments d'un territoire, pp. Conseil régional Bourgogne-Franche Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil régional Bourgogne-Franche Comté, pp.98-99, 2024, 97888366540000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">212. L'édit de Caracalla et ses répercussions provinciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil régional Bourgogne-Franche Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de Bourgogne-Franche-Comté. fragments d'un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil régional Bourgogne-Franche Comté, pp.110-111, 2024, 97888366540000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">68. La bataille de Vesontio-Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil régional Bourgogne-Franche Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de Bourgogne-Franche-Comté. fragments d'un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.94-95, 2024, 97888366540000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21. La révolte des Eduens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil régional Bourgogne-Franche Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de Bourgogne-Franche-Comté. fragments d'un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.92-93, 2024, 97888366540000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De 117 à 192. L'âge d'or des Antonins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil régional Bourgogne-Franche Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de Bourgogne-Franche-Comté. fragments d'un territoire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil régional Bourgogne-Franche Comté., pp.102-103, 2024, 97888366540000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementia principis et utilitas publica : Néron, Sénèque et les esclaves de Lucius Pedanius Secundus face au senatus consultum Silanianum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel de Souza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Néron. Mélanges en hommage à Yves Perrin. Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.183-195, 2023, 9782356135797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Panégyrique de Trajan par Pline le Jeune. Un modèle pour un bon prince?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Molinier-Arbo, C. Notter et J.-L. Vix,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Molinier-Arbo, C. Notter et J.-L. Vix, Figures exemplaires de pouvoir sous l'Empire dans la littérature gréco-romaine. Turnhout : Brépols. 2023. p. 165-181.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brépols, pp.165-181, 2023, Recherches sur la rhétorique religieuse, 9782503595719. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.RRR-EB.5.124621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement et confirmation des liens serviles au coeur des mutations du monde tardo-antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Chaieb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pères de l'Eglise et les esclaves : de la libération spirituelle à la réflexion sociétale: paradoxes et évolutions autour de l'esclavage durant l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sodis, p.9-61, 2023, 9782889592715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lafli E. et Labarre G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies on the history and archaeology of Lydia from the Early Lydian period to Late Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUFC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-22, 2023, ISTA, 9782848679532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04017598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentacion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los cultos de Mater Magna y Atis en Hispania,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dykinson S. L., pp.13-15, 2022, 9788411228855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04017556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chacun à sa place ? Vers un déclin fonctionnel des esclaves et des affranchis publics de Trajan à Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Destephan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner l’empire romain de Trajan à 410 après J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.179-185., 2022, 9782340069572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chacun à sa place ? Vers un déclin fonctionnel des esclaves et des affranchis publics de Trajan à Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Destephen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destephan S. (dir.), Gouverner l’empire romain de Trajan à 410 après J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.179-185, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Panégyrique de Trajan par Pline le Jeune. Un modèle pour un bon prince?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Molinier-Arbon, Jean-Luc Vix, Catherine Notter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures exemplaires de pouvoir sous l'Empire dans la littérature gréco-romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brépols, pp.149-165, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publilius Syrus le Mime. De l’esclavage à la morale populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Reduzzi Merola, M. V. Bramante, A. Caravaglios. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le realtà della schiavitù: identità e biografie da Eumeo a Frederick Douglass. Les réalités de l’esclavage: identités et biographies d’Eumée à Frederick Douglass”. Atti del XL Convegno internazionale del GIREA (Napoli, 18-20 dicembre 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Satura Editrice, pp.295-317, 2020, ISBN 978-88-7607-202-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03110128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stoïciens face aux révoltes serviles de Sicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Coudry et M. T. Schettino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux interculturels de l'utopie politique dans l'Antiquité gréco-romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, pp.37-65, 2020, 9788836131457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antinomies sonores dans les pratiques diplomatiques antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Schettino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peuples et Etats à l'épreuve de la diplomatie. Entrevues, ambassades, négociations : les sons de la diplomatie ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.9-14, 2020, 978 2 84867 721 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages modernes de l'Antiquité ou la mélancolie démocratique : quelques réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernando Lozano Gomez, Alfonso Alvarez-Ossorio Rivas, Carmen Alarcon Hernandez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Present of Antiquity. Reception, Recovery, Reinvention of the Ancient World in Current Popular Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUFC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-359, 2019, 9782848677149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02346955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lydie Bodiou et Véronique Mehl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du corps dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.231-234, 2019, 9782753577541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02143712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentacion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaime Alvar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El culto de Mitra en Hispania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dykinson and L., pp.13-15, 2019, 9788413240831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02153027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos à Praxis e ideologías de la Violencia. Para una anatomia de las sociedades patriarcales esclavistas desde la Antigüedad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Praxis e ideologías de la Violencia. Para una anatomia de las sociedades patriarcales esclavistas desde la Antigüedad, Actes du XXXIIIe Colloque du GIREA en Hommages à Amparo Pedregal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.9-11, 2019, 9782848677132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02370239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ita seruus homo est? La violence –tormenta et supplicia- contre l’esclave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Praxis e ideologías de la Violencia. Para una anatomia de las sociedades patriarcales esclavistas desde la Antigüedad, Actes du XXXIIIe Colloque du GIREA en Hommages à Amparo Pedregal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.641-679, 2019, 9782848677132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02370229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lydie Bodiou et Véronique Mehl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du corps dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.626-627, 2019, 9782753577541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02143728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre &amp;quot;Biens &amp;quot; et &amp;quot; Maux &amp;quot; : les stoïciens face au Principat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Chillet, Cyril Courrier et Laure Passet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arcana Imperii. Mélanges d’histoire politique économique et sociale offerts au Professeur Yves Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, De Boccard, pp.307-349, 2018, 978-2-909142-06- 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01911183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La SoPHAU et l’enseignement de l’histoire ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SOPHAU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquantenaire de la SoPHAU. 1966-2016. Regards croisés sur l’histoire ancienne en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 57-69, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Franco Condado y sus raíces secuanas entre el Imperio romano y la Francia del siglo XVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romero Recío M. y Soria Tomás G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> El almacén de la Historia. Reflexiones historiográficas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblioteca Nueva, pp.57-70, 2017, 97888416938155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télès ou la philosophie populaire de l’esclavage par temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. J. Ferrer-Maestro, Ch. Kunst, D. Hernandez de la Fuente, E. Faber (eds./hrsg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les mundos. Homenaje a Pedro Barcelo/Zwischen den Welten : Festschrift für Pedro, Barcelo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.121-140, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise économique et fiscale à la fin du IIe siècle de notre ère. Réalités et idéologies dans le livre II de l’Histoire des empereurs romains d’Hérodien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Galimberti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erodiano tra crisi e trasformazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vita e Pensiero, pp.93-110, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain, le rôle de la SoPHAU : des « États Généraux de l’Antiquité » à « Antiquité Avenir, réseau des associations liées à l’Antiquité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Schettino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SOPHAU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquantenaire de la SoPHAU. 1966-2016. Regards croisés sur l’histoire ancienne en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-263, 2017, 978-2-84867-588-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et haec quidem adfirmantibus credo. Une histoire de fantômes pour échapper à la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Pérez Sanchez, M.J. Rodriguez Gervas, J. R. Carbo Garcia e I. Pérez Miranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poder y heterodoxia en el mundo greco-romano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edicines Universidad, pp.99-118, 2017, 9788490128114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Franco Condado y sus raíces secuanas entre el Imperio romano y la Francia del siglo XVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Romero Recio y G. Soria Tomás (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Almacén de la historia. Reflexiones historiográficas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-66, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclavage, universalisme et cosmopolitisme stoïciens entre cité idéale et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domingo Placido Suarez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVe Coloquio internacional del GIREA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.463-485., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veneficia matronarum, uenificia seruarum. La cité face aux femmes empoisonneuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bodiou, F. Chauvaud et M. Soria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Vénéneuses. Figures d'empoisonneuses de l'Antiquité à nos jours, Rennes, 2015, p. 321-337.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.321-337, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa plinienne expression de l’humanitas ? Conditions de vie, statuts, santé et obsequium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oliviers Devillers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Neronia IX. La villégiature dans le monde romain de Tibère à Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.105-114, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et anti-modèles dans la construction intellectuelle des systèmes institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Schettino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales et Maria Teresa Schettino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’idéalisation de l’autre. Faire un modèle d’un anti-modèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.9-20, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue de l’autre. Relations culturelles et diplomatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Schettino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales et Maria Teresa Schettino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le point de vue de l’autre. Relations culturelles et diplomatiques dans le monde méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément 9, PUFC, pp.9-13, 2013, Dialogues d'Histoire Ancienne (DHA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours contre le bruit, discours contre l’autre dans une mégalopole antique : le cas de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Pimouguet-Pédarros, M. Clavel-Lévêque et F. Ouachour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hommes, cultures et paysages de l’Antiquité à la période moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.243-257, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le beneficium, l’esclavage et la construction d’un contrat moral stoïcien dans le De Beneficiis de Sénèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Compagno, J. Gallego y C. Mac Gaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports de subordination personnelle et pouvoir politique dans la Méditerranée et au-delà. XXXIVe Colloque international du GIREA-III Coloquio Internacional del PEFSCEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, univerté de Buenos Aires, pp.283-309., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do ut facias. Prolégomènes pour penser l’esclavage et les autres formes de sujétion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’esclavage. Modèles antiques, pratiques modernes, problématiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.7-14, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la figure paradoxale de l’esclave marchandise. Compétences et prix de l’esclave chez Pline l’Ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Grenouilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esclaves. Une humanité en sursis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.65-84, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire comparée de l’esclavage et constructions historiographiques, de l’Antiquité à l’esclavage américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’esclavage. Modèles antiques, pratiques modernes, problématiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.77-110, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure stoïcienne, démesure sonore et dysharmonie sociale dans l’œuvre non tragique de Sénèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Pittia et Maria Teresa Schettino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sons du pouvoir dans les mondes anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.427-446, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incertitudes des classifications normatives de l’index thématique de l’esclavage et la question de la marginalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Reduzzi Merola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Colloques du GIREA. Dipendenza ed emarginazione nel mondo antico e moderno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-76., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation économique, esclavage et dynamique agricole dans le De re rustica de Columelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Hermann-Otto, Marcel Simonis und Alexander Trefz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sklaverei und Zwangsarbeit zwischen Akzeptanz und Widerstand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olms, pp.45-59, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Pétré-Grenouilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des esclavages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.482-491., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pétré-Grenouilleau, O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des esclavages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.482-491, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclaves publics à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pétré-Grenouilleau, O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des esclavages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.449-451, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome (Théories, pensée, mythes de l'esclavage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pétré-Grenouilleau, O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des esclavages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.492-495, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladiateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pétré-Grenouilleau, O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des esclavages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.255-257, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Castan, historien d’une ville de province au passé antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chryssanthi Avlami et Jaime Alvar Ezquerra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographie de l’antiquité et transferts culturels. Les histoires anciennes dans l’Europe des XVIIIe et XXe siècles, in Internationale Forschungen zur allgemeinen und vergleichenden Literaturwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 145, pp.189-199., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Pétré-Grenouilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des esclavages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.221-222, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du prix de l'homme selon les compétences chez Pline l'Ancien ou de la figure paradoxale de l'esclave marchandise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petré Grenouilleau, O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires d'esclavage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perrin, 15 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finalités du genre épistolaire chez Pline le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homenaje al profesor Domingo Plácido Suárez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense Madrid, pp.833-850, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclave public à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Pétré-Grenouilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des esclavages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.449-451., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes d'Europe et constructions d'un paysage culturel antagonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des formes et des mots chez les Anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.223-241, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paisajes y catastros antiguos, textos y arquelogia. Sobre algunos problemas de datación de los tratados de agrimensura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micheli, P., Gallego, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitar, producir, pensar el espacio rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Buenos Aires, p. 123-147., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réification de l'homme chez Pline l'Ancien (Nat. Hist., 7, 12-56 et 39, 128-129)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fides humanitas ius. Studii in onore di Luigi Labruna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovene Editore Napoli, p. 2325-2334., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esclave, la familia et 'la société de services' dans la corres¬pondance de Pline le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque du GIREA. Schiavi e dipendenti nell'ambito dell'oikos e della familia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.329-376, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclaves et affranchis dans le cercle intellectuel de Pline le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pagniaotis Doukelis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Esclavage antique et discriminations socio-culturelles. Actes du XXVIIIème colloque international du GIREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.269-285, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dieu Terme se tient en gardien du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales, Jean-Yves Guillaumin, Danièle Conso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vocabulaires techniques des arpenteurs romains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.63-69, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amis, clients et élèves espagnols de Pline le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liborio Hernandez Guerra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Hispania de los Antoninos, Actas del II Congreso Internacional de Historia Antigua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Valladolid, pp.235-242, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclaves, affranchis, citoyens mais Noirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales et Marguerite Garrido-Hory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de l’esclavage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.109-120, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et fonctions des limites dans les textes gromatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Clavel-Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Conso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Clavel-Lévêque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la terre au ciel. Paysages et cadastres antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.121-144, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conjuration impie. Maîtres et esclaves contre la cité dans l’œuvre de Cicéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaime Alvar Ezquerra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jerarquías religiosas y control social en el mundo antiguo. XXVII Congreso Internacional GIREA-ARYS IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Huelva, pp.389-394, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pline le Jeune et son « réseau espagnol »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au jardin des Hespérides. Histoire, société et épigraphie des mondes anciens. Mélanges offerts à Alain Tranoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp. 253-268, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borner et limiter: pré-droit et sacralisation de la propriété aux origines de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Clavel-Lévêque et Ella Hermon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Espaces intégrés et gestion des ressources naturelles dans l’Empire romain. Actes du Colloque international de Laval (Québec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.169-181, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des paysages et pensée gromatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales et Marguerite Garrido-Hory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, Espaces et Marges de l’Antiquité, 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.9-23, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les requêtes de Pline le Jeune auprès de Trajan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Ratti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité et Citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.35-49, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance des esclaves au Haut-empire. Pax Romana et approvisionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Annequin et Marguerite Garrido-Hory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routes et marchés des esclaves. Actes du XXVI Colloque du GIREA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.65-82, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filiation et l’accès au pouvoir chez les premiers Claudii : signe néfaste chez Tite-Live ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir des hommes, signes des dieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-96, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pueritia rusticis operibus edurandus. Le travail des enfants à la campagne chez les Agronomes latins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domingo Placido Suarez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GIREA, Grupos de edad y relaciones de dependencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, universidad Madrid, pp.239-254, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème 25 d’Héron d’Alexandrie et l’empirisme pratique des arpenteurs romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Guillaumin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héron d’Alexandrie. Colloque international et interdisciplinaire du Centre Jean Palerne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.154-169, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seruitium amoris et meretrix regina. Esclavage métaphorique de l'homme libre : une situation d'inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luigi Labruna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> XXIe Colloque du GIREA. Esclavages et dépendances des femmes dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovene, pp.281-302, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe, entre mythe des origines et horizons mythiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNDP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'Europe. Peut-on enseigner une histoire d'Europe ? Actes du Colloque Européen sur l'enseignement de l'Histoire et de la Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP/CNDP, pp.1-56, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma américain et l'Antiquité vue par C. B De Mille et S. Kubrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cinéma et ses objets. Colloque international sur le cinéma anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-314, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolte comme acte de brigandage. Tacite et la révolte de Tacfarinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Africa Romana. L'organizzazione dello spazio rurale nelle province del nord Africa e nella Sardegna, Africa Romana, Atti del XII convegno di studio (Olbia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.937-958., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ficta etiam exempla similitudinis habent uim. L'esclave, la religion et la familia. Une approche de ces phénomènes dans l'oeuvre de Cicéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et familia dans le monde antique, Actes du Colloque de l'Association espagnole ARYS (Antiquité, Religions et Sociétés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Huelva, pp.179-194, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les captifs, la captivité et la captivité métaphorique dans l'oeuvre de Tacite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captius i esclaus a l'Antiguitat i al mon modern</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovene, pp.63-114., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figuration des colonies : occupation du sol et représentation iconographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cité et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.243-263, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révélation chrétienne chez l'esclave du peplum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe colloque du GIREA. Religion et anthropologie de l'esclavage et des formes de dépendance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.303-316, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fresque et l'Imposture. Le peplum, un genre cinématographique qui se débat entre Histoire et Imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine Mactoux, Monique Clavel-Lévêque, Evelyne Geny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges Pierre Lévêque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Les Belles Lettres, pp.133-160, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stèles funéraires romaines; monde des morts et représentation du monde des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pannoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Franche-Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mort à travers l'archéologie franc-comtoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 67-70, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Ismard (P.), La cité et ses esclaves. Institution, fictions, expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.683-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La praefectura fabrum ou du bon usage réciproque des liens de clientèle, à propos d’Alberto Cafaro, Governare l’ impero. La praefectura fabrum fra legami personali e azione politica (II sec. a. C.-IIIsec. d. C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 47.2, p. 406-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gens Isiaca en España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Alvar Ezquerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, http://ista.univ-fcomte.fr/bdd/gens-isiaca-en-hispania ; http://www.uc3m.es/gens-isiaca</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02044440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVD L’artisanat à l’époque Gallo-romaine : les ateliers d’Epomanduodurum, PUFC, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tirologos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02044098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artisanat à l'époque gallo-romaine : les ateliers d'Epomanduodurum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tirologos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Agrimensorum Romanorum en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tirologos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://ista.univ-fcomte.fr/index.php/ed-src/gromatiques/car</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02044422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition numérique de Hygin l’Arpenteur, L’établissement des limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tirologos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://ista.univ-fcomte.fr/index.php/ed-src/gromatiques/hygin-cd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02044405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygin l'Arpenteur, L'établissement des limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire une histoire franquiste de l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.207-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modernité du classicisme : architecture et archéologie de la Révolution à la Restauration. A propos de Pierre Pinon, Pierre-Adrien Pâris (1745-1813), architecte, et les monuments de Rome et de la Campanie, Rome, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.221-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéoastronomie : une science au service de l'histoire. Compte rendu de Trabajos de Arqueoastronom¡a, Ejemplos de Africa, Europa y Ocean¡a, Jos‚ Lull (éd.), Gand¡a (Valencia, Espa¤a), 2006, 281 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.215-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerres, diplomatie et droit de la guerre dans la péninsule ibérique au IIe siècle av. n. ère. A propos de Enrique Garcia Riaza, Celtiberos frente a Roma : diplomacia a derecho de guerra, Universidad del Pais Vasco, Vitoria, 2002, 396 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtisation, celtisme et celtitude : à la recherche de la Callaecia perdue ? A props de Los pueblos de la Galicia celtica, F. J. González Garcia (coord.), Ediciones Akal, 622p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.216-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acculturation, survivance et synthèse dans la Meseta septentrionale. A propos de Liborio Hernandez Guerra et Agustin Jimenez de Furundarena, El conjunto epigrafico de época romana de Hinojosa de Duero, Salamanca, Ediciones Universidad, Salamanque, 2004, 228 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'odeur de la chair. A propos de Yann Rivière, Le cachot et les fers. Détention et coercition à Rome, Belin, Paris, 2004, 383 p. Hinard & J.-C. Dumont edd., [2003], Libitina. Pompes funèbres et supplices en Campanie à l'époque d'Auguste. Edition, traduction et commentaires de la Lex Libitinae Puteolana, De Boccard, Paris, 2003, 174 p.,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.206-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVD De Vesontio à Besançon, Reconstitution virtuelle de la ville antique de Besançon, PUFC/Ministère de la Culture, PUFC, 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tirologos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02044084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une édition critique de l'&amp;quot;Histoire de Numance&amp;quot;. A propos de Adolf Schulten, Historia de Numancia, Pamplona, edicion de Fernando Wulff, Urgoiti des, Pamplona. ISBN 84-933398-3-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.201-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Vesontio à Besançon, Reconstitution virtuelle de la ville antique de Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId442"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antonio Gonzales </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales, Professeur des universités de classe exceptionnelle (université Marie et Louis Pasteur, Besançon); Responsable de la Graduate School SHS TranslationDirecteur de la revue Dialogues d'histoire Ancienne (DHA) et de la collection ISTA aux PUFC,Membre de l'Académie Européenne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur ISTA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude de l’esclavage en contexte : Révoltes de Sicile. Du nouveau ? Esclavage et dépendance. Chronique 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (2), pp.223-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités de la recherche. Chronique DHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (1), pp.153-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05278168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques publications internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (2), pp.233-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège de témoignages pour les cinquante ans des DHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (1), pp.11-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel publications Princeton University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (1), pp.416-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Panel d’ouvrages de Princeton »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (1), pp.416-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude de l’esclavage en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (2), pp.153-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue marche de l’abolitionnisme chrétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (2), pp.383-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Esclavage 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (2), pp.277-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de D. M. Lewis, Greek Slave Systems in their Eastern Mediterrananean Context c. 800-146 BC, Oxford, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123 (1), https://revue-etudes-anciennes.fr/lewis-d-m-greek-slave-systems-in-their-eastern-mediterranean-context-c-800-146-bc-oxford-university-press-2018-xii372-p-bibliogr-index-isbn-978-0-19-876994-1/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclavage à Rome : un fait social total</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (10), pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03479740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclavage et dépendances. Chronique 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (2), pp.299-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique esclavage et dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (2), pp.309-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02465351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pline le Jeune sociologue des pratiques esclavagistes de son temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historiografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, supplément, pp.301-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02466693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du silence de la soumission à l’expression de l’affection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122 (1), p. 219-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Slave Metaphor and Gendered Enslavement in Early Christian Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARYS. Antigüedad: Religiones y Sociedades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.353-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02317478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté, universalisme et cosmopolitisme stoïciens : le cas romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARYS. Antigüedad: Religiones y Sociedades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dei Gracias, 16, pp.19-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02186369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cheminement à travers lemonde barbare vu par les Romains, à propos des textes réunis par A. Becker et H. Huntzinger avec le concours de C. Freu et O. Huck, Les « Barbares » des Romains. Représentations et confrontations. Recueil d’ études d’ Alain Chauvot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (2), pp.376-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02044012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de femmes et d’ ailleurs, à propos de J. J. Justel, A. Garcia-Ventura (éds), Las mujeres en el Oriente cuneiforme, Alcalá de Henares, 2018,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (2), pp.374-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dis que j’ai plu à ceux qui étaient, dans la guerre et la paix, les premiers de la ville ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (2), p. 509-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté latine et citoyenneté romaine dans les provinces occidentales de l'empire romain (Ier-IIIe siècle de notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 444, pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer Rouge interface commerciale et culturelle, à propos de D. Nappo, I porti romani nel Mar Rosso da Augusto al Tardoantico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (2), pp.377-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02044030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles hypothèses pour dater l’ Histoire Auguste ?, à propos d’E. Savino, Ricerche sull’ Historia Augusta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (2), pp.375-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté et empire en Europe à propos de Clifford Ando (ed.), Citizenship and Empire in Europe 200-1900: The Antonine Constitution after 1800 Years.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, http://www.bmcreview.org/2017/01/20170117.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripsit mihi, domine, Lycormas, libertus tuus. Pline le Jeune, le gouverneur et Lycormas, l’affranchi de Trajan chargé de mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Suppl. 17, pp.773-798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Clifford Ando (ed.), Citizenship and Empire in Europe 200-1900: The Antonine Constitution after 1800 Years. Potsdamer altertumswissenschaftliche Beiträge, 54. Stuttgart: Franz Steiner Verlag, 2016. Pp. 261.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficium [sibi] dare socialis res est. Les esclaves peuvent-ils faire le bien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterraneo Antico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XIX (1-2), pp.125-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d'Alexander Baumann: Freiheitsbeschränkungen der Dekurionen in der Spätantike. Sklaverei, Knechtschaft, Zwangsarbeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum Helveticum : schweizerische Zeitschrift für klassische Altertumswissenschaft = Revue suisse pour l'étude de l'antiquité classique = Rivista svizzera di filologia classica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (2), pp.245-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Kurt A. Raaflaub (ed.), Thinking, Recording, and Writing History in the Ancient World. The ancient world: comparative histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du travail des décurions dans Alexander Baumann: Freiheitsbeschränkungen der Dekurionen in der Spätantike. Sklaverei, Knechtschaft, Zwangsarbeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum Helveticum : schweizerische Zeitschrift für klassische Altertumswissenschaft = Revue suisse pour l'étude de l'antiquité classique = Rivista svizzera di filologia classica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (2), pp.245-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire son histoire ancienne. Une perspective comparatiste chez Kurt A. Raaflaub (ed.), Thinking, Recording, and Writing History in the Ancient World. The ancient world: comparative histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://www.bmcreview.org/2015/10/20151019.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du praedium au fundus. Proscriptions, expropriations et confiscations chez les Agrimensores romains : problèmes techniques et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 127 (2), pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Heinz Heinen (ed.), Handwörterbuch der antiken Sklaverei (HAS). Lieferung I-IV (2012). Forschungen zur antiken Sklaverei, Beiheft 5. Stuttgart: Franz Steiner Verlag, 2012. Pp. 36; 1 CD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une main d’œuvre servile infantile entre exploitation et domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (1), pp.211-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau lexique des termes relatifs à l'esclavage. A propos de Heinz Heinen (ed.), Handwörterbuch der antiken Sklaverei (HAS). Lieferung I-IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://www.bmcreview.org/2014/01/20140105.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esclavage des enfants en perspective historique et culturelle : Heinz Heinen (Hrsg.), Kindersklaven – Sklavenkinder. Schicksale zwischen Zuneigung und Ausbeutung in der Antike und im interkulturellen Vergleich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tyche, Beiträge zur alten Geschichte Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.256-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclavage, liberté et soumission volontaire. A propos de Mélina Tamiolaki, Liberté et esclavage chez les historiens grecs classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (2), pp.334-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur l'esclavage antique : Heinz H e i n e n (Hrsg.), Antike Sklaverei: Rückblick und Ausblick. Neue Beiträge zur Forschungsgeschichte und zur Erschließung der archäologischen Zeugnisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tyche, Beiträge zur alten Geschichte Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.250-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Heinz Heinen (Hrsg.), Kindersklaven – Sklavenkinder. Schicksale zwischen Zuneigung und Ausbeutung in der Antike und im interkulturellen Vergleich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tyche, Beiträge zur alten Geschichte Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.256-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Heinz H e i n e n (Hrsg.), Antike Sklaverei: Rückblick und Ausblick. Neue Beiträge zur Forschungsgeschichte und zur Erschließung der archäologischen Zeugnisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tyche, Beiträge zur alten Geschichte Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.250-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture classique et esclavage face à la modernité de l’abolition. A propos de Edith Hall, Richard Alston and Justine McConnell (edd.), Ancient slavery and abolition : from Hobbes to Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (2), pp.87-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Ancient Slavery and Abolition: from Hobbes to Hollywood. Classical presences, Edith Hall, Richard Alston, Justine McConnell (ed.) Oxford; New York: Oxford University Press, 2011. p. xviii, 50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Heinz Heinen (ed.), Handwörterbuch der antiken Sklaverei (HAS). Lieferung I-III (2010). Forschungen zur antiken Sklaverei, Beiheft 5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolitionnisme et esclavage. A propos d'Edith Hall, Richard Alston, Justine McConnell (ed.), Ancient Slavery and Abolition: from Hobbes to Hollywood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://bmcr.brynmawr.edu/2012/2012-10-25.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort en spectacle : uoluptas et laetitia plebis. A propos d’Emmanuel Soler et Françoise Thélamon (éds.), Les jeux et les spectacles dans l’empire romain tardif et dans les royaumes barbares, PUHR, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.279-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme et empirisme d’une histoire abrégée de l’esclavage romain. A propos de Sandra R. Joshel, Slavery in the Roman World, Cambridge, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysémie d’une œuvre scientifique : enjeux scientifiques, enjeux culturels et constructions identitaires. A propos de la réédition de Père Bosch Gimpera, etnologia de la Península Ibèrica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (1), pp.209-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un index des termes de l'escavage romain. A propos de Heinz Heinen (ed.), Handwörterbuch der antiken Sklaverei (HAS). Lieferung I-III (2010).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://bmcr.brynmawr.edu/2012/2012-03-50.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'esclavage avec Aristote et sans Pline. A propos de quelques débats sur les Indiens du Nouveau Monde en Espagne aux XVIe-XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Internationales d’Histoire des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 166-167, pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie des Séquanes dans les Sociétés savantes comtoises au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historiografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, VIII (2), pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur l’archéologie de l’écriture historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, supplément 4 (1), pp.227-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort en spectacle : uoluptas et laetitia plebis. A propos d’Emmanuel Soler et Françoise Thélamon (éds.), Les jeux et les spectacles dans l’empire romain tardif et dans les royaumes barbares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.279-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme et empirisme d’une histoire abrégée de l’esclavage romain. A propos de Sandra R. Joshel, Slavery in the Roman World, Cambridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un courpus des sources juridiques de l'esclavage. A propos de Reinhard Willvonseder, Corpus der römischen Rechtsquellen zur antiken Sklaverei (CRRS). Teil IV, Stellung des Sklaven im Privatrecht. 1. Eheähnliche Verbindungen und verwandtschaftliche Beziehungen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://bmcr.brynmawr.edu/2011/2011-09-41.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Reinhard Willvonseder, Corpus der römischen Rechtsquellen zur antiken Sklaverei (CRRS). Teil IV, Stellung des Sklaven im Privatrecht. 1. Eheähnliche Verbindungen und verwandtschaftliche Beziehungen. Forschungen zur antiken Sklaverei 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El dominio de la palabra y la voz domada. Instrucciones para la sumision en los Evangelios Canonicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Alvar Ezquerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARYS. Antigüedad: Religiones y Sociedades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.139-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du politique comme exemplum historique à l'histoire comme exemplum politique. L'utilitarisme des faits dans la Correspondance de Pline le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Etudes Anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47, pp.439-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie des Séquanes dans les sociétés savantes comtoises au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historiografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esclavage antique et ses hértiages. A propos de Page duBois, Slavery: Antiquity and Its Legacy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://bmcr.brynmawr.edu/2010/2010-12-18.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclavitud en Roma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBC History (Espagne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falso, falsario, falsificacion, falseamiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Alvar Ezquerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Page duBois, Slavery: Antiquity and Its Legacy. Oxford/New York: Oxford University Press, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclavitud en Roma. Teorias y practicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBC History (Espagne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertas ciuitasque in legibus. Quelques réflexions autour de l'idée de res publica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historiografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire une histoire franquiste de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (1), pp.210-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance et aliénation. La question de l'intégration des dépendants dans la familia plinienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Historica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25, p. 275-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modernité du classicisme : architecture et archéologie de la Révolution à la Restauration. A propos de Pierre Pinon, Pierre-Adrien Pâris (1745-1813), architecte, et les monuments de Rome et de la Campanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (2), pp.221-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02041644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didáctica del buen comportamiento. El magisterio de la sumisión en el Nuevo Testamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Alvar Ezquerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gimenez de Aragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Historica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25, p. 397-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéoastronomie : une science au service de l'histoire. Compte rendu de Trabajos de Arqueoastronom¡a, Ejemplos de Africa, Europa y Ocean¡a,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (1), pp.215-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02040888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acculturation, survivance et synthèse dans la Meseta septentrionale. A propos de Liborio Hernandez Guerra et Agustin Jimenez de Furundarena, El conjunto epigrafico de época romana de Hinojosa de Duero, Salamanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (1), pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02040611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse épistémologique et historiographique de la construction des savoirs philologiques sur l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (2), pp.190-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtisation, celtisme et celtitude : à la recherche de la Callaecia perdue ? A props de Los pueblos de la Galicia celtica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (2), pp.216-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02041225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'odeur de la chair. A propos de Yann Rivière, Le cachot et les fers. Détention et coercition à Rome, Belin, Paris, 2004, 383 p. Hinard & J.-C. Dumont edd., [2003], Libitina. Pompes funèbres et supplices en Campanie à l'époque d'Auguste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (1), pp.206-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02039858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerres, diplomatie et droit de la guerre dans la péninsule ibérique au IIe siècle av. n. ère. A propos de Enrique Garcia Riaza, Celtiberos frente a Roma : diplomacia a derecho de guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (1), pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02040288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéo-géographie de la péninsule Ibérique des savoirs hellénistiques à l'intégration romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (2), pp.206-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiador de una ciudad de provincias con un pasado antiguo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historiografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.82-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'antiquité revisitée : mythes et référents culturels pour une culture classique de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerión. Revista de Historia Antigua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Anejos (2007), pp.37-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Vesontio à Besançon. Archéologie et restitution : Un voyage virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 434, p. 32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une édition critique de l'&amp;quot;Histoire de Numance&amp;quot;. A propos de Adolf Schulten, Historia de Numancia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (2), pp.201-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02039433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajan, Pline et l’appauvrissement de la plèbe à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Supplément 1, pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée et l'Espagne dans l'antiquité. A propos de José Maria Blazquez, El Mediterrabeo y Espana en la antiguedad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (1), pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02038934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essence, providence et histoire ancienne dans la construction de l’identité historiographique espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (1), pp.129-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée et l'Espagne dans l'antiquité. A propos de José Maria Blazquez, El Mediterrabeo y Espana en la antiguedad, Catedra, Madrid, 2003, 847 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (1), pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divines dépendances un long parcours sur les idéologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Reboreda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARYS. Antigüedad: Religiones y Sociedades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.321-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eam rem diuinam uel seruus uel liber licebit faciat. La dépendance religieuse à l’épreuve du sacrifice chez les agronomes latins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARYS. Antigüedad: Religiones y Sociedades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp. 231-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sacrifices agricoles par le villicus dans le De re rustica de Columelle, Religion y mundo rural en la Antiguëdad.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARYS. Antigüedad: Religiones y Sociedades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.120-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de l’esclavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (2), pp.229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de l’esclavage. A propos de Ch. Delacampagne. Une histoire de l’esclavage. De l’Antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (2), pp.229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02038503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiscalité du Bas-Empire et le colonat. A propos de J.M. SALRACH, La formacion del campesinado en el occidente antiguo y medieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (2), pp.216-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02038175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stoïcisme et l’esclavage. A propos de P. A. BRUNT, Marcus Aurelius and Slavery,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (2), pp.207-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus der römischen Rechtsquellen zur antiken Sklaverei,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (2), pp. 206-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus der römischen Rechtsquellen zur antiken Sklaverei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (2), pp.206-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02037414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stoïcisme et l’esclavage. A propos de P. A. BRUNT, Marcus Aurelius and Slavery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (2), pp.207-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02037723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiscalité du Bas-Empire et le colonat. A propos de J.M. SALRACH, La formacion del campesinado en el occidente antiguo y medieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (2), pp.216-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuvre gromatique de Frontin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (2), pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérennité des structures de limitation dans la région de San-Marin. A propos de Gianluca Bottazzi et Pierpaolo Bonacini, Il territorio Sanmarinese tra étà romana e primo medioevo, Richerche di topografia e storia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (2), pp.263-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignages antiques sur le bornage dans le monde romain à partir du Corpus Agrimensorum Romanorum, IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 36, pp.203-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions manuscrites et transmission des textes techniques d'arpentage romains. A propos de Lucio Toneatto, Codices artis Mensoriae. I manuscritti degli antichi opuscoli latini d'agrimensura (V-XIX sec.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (2), pp.197-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02037024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en forme des territoires et les démarches techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (2), pp.208-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has epistulas Hermes tulit … Lettres et porteurs de lettres dans la Correspondance de Pline le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 24 (2), pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cité et territoire de Nicée sous le Haut-Empire. A propos de Patricio Guinea Diaz, Nicea. Estudio de una ciudad en la Bitinia romana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (2), pp.248-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions manuscrites et transmission des textes techniques d'arpentage romains. A propos de Lucio Toneatto, Codices artis Mensoriae. I manuscritti degli antichi opuscoli latini d'agri¬mensura (V-XIX sec.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (2), pp.197-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage du sol et l'organisation de l'espace en débat. A propos du XIIe colloque sur l'Africa romana : L'organisation de l'espace rural dans les provinces de l'Afrique du Nord et de la Sardaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (2), pp.246-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02034928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations d'obsequium et de societas à la fin de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 23 (1), pp.155-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau sur Isis. A propos d'Isis nuevas perspectivas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 22 (2), pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mythe au 'néomythe' ou comment naturaliser les héros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'IRED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de la théorie de la limitation à l'époque impériale. A propos de Philipp von Cranach, Die opuscula agrimensorum ueterum und die Entstehung der kaiserzeitlichen Limitations¬theorie, Bâle, Friedrich Reinhardt Verlag, 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 22 (2), pp.355-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de la théorie de la limitation à l'époque impériale. A propos de Philipp von Cranach, Die opuscula agrimensorum ueterum und die Entstehung der kaiserzeitlichen Limitations¬theorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 21 (2), pp.3355-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02034450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignages antiques sur le bornage dans le monde romain à partir du Corpus Agrimensorum Romanorum, III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 35, pp.203-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignages antiques sur le bornage dans le monde romain à partir du Corpus Agrimensorum Romanorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33, pp.214-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par monts et par images. La représentation des montagnes dans le Corpus Agrimensorum Romanorum et la perception des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 20 (1), pp.309-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe et néo-mythe. L'Atlantide au cinéma ou comment montrer l'indicible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 15 (2), pp.333-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (162)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invidia et iniuria degli schiavi e dei liberti nelle fonti del I secolo d.C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dinamiche di competizione sociale a Roma tra la tarda Repubblica e il tardo impero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandro Galimberti e Chiara Carsana, Sep 2025, Milan (Italie), Italy. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie nocturne de Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nox conscia sola est. La vie nocturne dans le monde ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arianna Fecit et Benjamin Goldlust, Mar 2026, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mano de obra servil en las operaciones técnicas y jurídicas de la proprietad agricola privada y pública</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">», in Second InternationalI Symposium between East and West: Lanscape and Conflict in Antiquity, UAB, 6-7 février 2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oriol Olesti, Feb 2025, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Alvar Ezquerra y la Historia social de las religiones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso ARYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juan Manuel Cortes Copete, Sep 2025, Jarandilla de la Vera (Caceres), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dal campo al Manuale e viceversa. La questione del vocabolario gromatico: alcuni casi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggio e amministrazione delle Marche centro-meridionali dall’antichità al medioevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierangelo Buongiorno, Apr 2024, Macerata, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques formes de précarité du travailleur dans l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esclavitud histórica, ideologia contemporánea. Actas del XLIII Coloquio del GIREA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alvar Nuño A. et Pérez de la Vega (eds.),, Apr 2022, Malaga, Espagne. pp.103-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esclave marchandise et la question de la propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las caras del imperio: mecanismos de control y estrategias de resistencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brais X. Curras Refojos et Inés Sastre Prats, Nov 2018, Coimbra, Portugal. pp.329-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunous est-il un agent esclave de la divinité syrienne Atargatis ou un imposteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">», in Religión y comunicación : agentes, medios y contextos, Barcelona, 2025, p. 95-107. Collection Instrumenta 88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Simón F., Pina Polo F. y Remesal Rodríguez J. (eds.), Sep 2023, Zaragosse, Espagne. pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler les textes à l'ère de l'IA : panorama des défis méthodologiques en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regarder les textes autrement. Les sources écrites face à l'ère algorithmique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Teresa Schettino, Dec 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les esclaves ruraux à Rome au risque de la pauvreté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIV Colloquio del GIREA, Pobreza, marginación y exclusión en el mundo Antiguo/ Pauvreté, marginalisation et exclusión dans le monde Antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Miriam Valdés, Ma Cruz Cardete, Fernando Echeverria, Chiara Mauro, Aida Fernández, Oct 2023, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostitution masculine des esclaves à Rome est-elle un mythe historiographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de droit romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francesca Reduzzi Merola, Nov 2023, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de Poteri pubblici, conflitti istituzionali e cultura politica dopo Silla, P. Buongiorno e M. T. Schettino (dir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pittia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Coudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de la clase dirigeante post-syllanienne : politique, religion, culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schettino M. T. (org.), Sep 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oderat, quos nos amaremus, sed et nos quos ille. La haine de Pline le Jeune pour Domitien dans le Panégyrique de Trajan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La haine en héritage dans l’Antiquité gréco-romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyrielle Landréa, Emmanuele Caire et Sylvie Pittia, Mar 2023, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunus, un agent esclave d’Atargatis/déméter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religión y comunicación. Agentes, medios y contextos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Simón F. et Pina Polo F. (coord.), Sep 2023, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoloniser les études classiques: enjeux, moyens, limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité classique et postcolonialisme : inspirations, tensions, résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathilde Cazeaux, Anne-Sophie Noel, Claire Fauchon-Claudon, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03148554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des monnaies dites &amp;quot;Luculliennes&amp;quot;. Discussion sur l'exposé de Catherine Grandjean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La légitimation d'une classe dirigeante: les dynamiques de la recherche du consensus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Teresa Schettino, Sep 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Guillaume Gass, Nobilitas et ignobilitas: des éléments de (dé)légitimation pour les membres de la classe dirigeante à la fin de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La légitimation d'une classe dirigeante: les dynamiques de la recherche du consensus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Teresa Schettino, Sep 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail servile/travail libre dans le monde romain antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problemática de la integración civica de los libertos en el mundo romano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integración de la diversidad en el mundo romano y en el mundo contemporáneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Muñiz Grivaljo, Nov 2020, Séville, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02998434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esclavage à la fin de l'Antiquité et les rapports du christianisme à celui-ci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caritas Patrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02301718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'incendie comme instrument politique et comme dévalorisation politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Senat, Magistraturen und Konflikte nach Sulla</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierangelo Buongiorno et Maria Teresa Schettino, Sep 2019, Münster, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02301708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un esclave peut-il s’habiller comme un libre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Coloquio Internacional ARYS “Vestir divinamente. Deidades y cultores arropados o desnudos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaime Alvar Ezquerra, Dec 2018, Jarandilla de la Vera, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rapports esclavagistes individualisés comme édulcoration de la réalité servile antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLII Congrès du GIREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Wroklaw, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02301693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations et pérennités de l’exploitation servile d’hier à aujourd’hui : quelques réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiter l’esclavage d’hier à aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antonio Gonzales, May 2015, Besançon, France. pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02364180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture philosophique ou philosophie pour temps de crise? Le stoicism, la cite et l'esclavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI Colloque du GIREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jordi Cortadella, Oriol Olesti Vila, César Sierra Martin, Dec 2013, Barcelone, Spain. pp.195-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01866584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cosmopolitisme stoïcien comme domination impériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLI Coloquio internacional di GIREA. As faces do império : mecanismos de controlo e estratégias de resisténcia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brais X. Curais, Nov 2018, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01950161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau contrat social et moral universel : Sénèque et le beneficium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La utopía, enfoque histórico de una noción filosófica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa Velazquez/universidad Autonoma Madrid, May 2018, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Olesti Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Sierra Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortadella Jordi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo viejo y lo nuevo en las sociedades antiguas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jordi Cortadella, Oriol Olesti Vila, César Sierra Martin, Dec 2013, Barcelone, España. pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01866596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie et esclavage à l’époque de Sylla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture politique d’une République finissante : les optimates de la mort de Sylla à la mort de Crassus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Teresa Schettino en partenariat avec l’Istituto Italiano per la Storia Antica (IISA, Rome) et la fondation Alexander von Humboldt (Münster) Palingenesie der römischen Senatsbeschlüsse (509 v. Chr. - 284 n. Chr.), Sep 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révoltes serviles dans l’Antiquité : le cas de Sicile revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Forge de l’histoire. Révoltes et révolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Teresa Schettino, Oct 2018, Mulhouse, Campus Fonderie UHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau contrat social et moral universel : Sénèque et le beneficium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La utopía, enfoque histórico de una noción filosófica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madrid, Casa de Velázquez, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on penser la servitude quand on est stoïcien? Quelques réflexions pour une herméneutique de l'esclavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermenéutica de la esclavitud. Actas del XXXVI Coloquio del GIREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ricardo Martinez Lacy, Dec 2014, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01899675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’esclavage au travail à la chaîne : contrôles et résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Être libre. IIIe rencontre du Festival Histoire et Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Genève, Mar 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques interculturelles dans les négociations diplomatiques romaines: méthodes et comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Interculturalité et diplomatie. Entre deux : neutralité et médiation de l’Antiquité à l’époque moderne,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Teresa Schettino, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attori e luoghi del potere politico e socio economico nell’ II libro di Erodiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tra crisi e trasformazione. Il pensiero storico di Erodiano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandro Galimberti, Feb 2016, Milan, Kenya. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le beneficium, l’esclavage et la construction d’un contrat moral stoïcien dans le De Beneficiis de Sénèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia e philosophia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umberto Roberto e John Thornton, Nov 2013, Rome, Italie. pp.125-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rivolte servili in Sicilia dal punto di vista dei filosofi stoici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insula et numquam erga statum suum iuris idonei : contributi alla storia della Sicilia romana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cristina Soraci, May 2017, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiosis et question de citoyenneté dans la pensée politique romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Symbiosis. International Research Consortium : Humanities, Ideas, and Power in Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fernando Lozano, université de Séville, May 2017, Séville, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stoïciens pouvaient-ils comprendre les révoltes serviles de Sicile ou n’était-ce qu’une utopie pour eux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. T. Schettino et M. Coudry (org.), L’utopie, approche historique d’une notion philosophique/La utopia, enfoque histórico de una noción filosófica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de la Sophau à l’Histoire ancienne et à son enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Legras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquentenaire de la SOPHAU (1966-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages sonores des autres : autour du pouvoir légitimé, contesté, armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Schettino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque SoPHiA, 27-28 mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Strasbourg, France. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les citoyennetés antiques peuvent-elles nous aider à penser les citoyennetés modernes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l'Histoire de Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RDVH, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les citoyennetés grecque et romaine antiques peuvent-elles aider à penser les citoyennetés modernes en crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de la MSH Claude-Nicolas Ledoux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Panégyrique de Trajan par Pline le Jeune : un modèle de bon prince?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures exemplaires du pouvoir sous l’Empire dans la littérature gréco-romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Molinier Arbo et J.-L. Vix Mar 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Plinio el Joven historiógrafo de la esclavitud de su tiempo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Historiografía de la esclavitud. XXXIX Congreso del GIREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Alvar Ezquerra y A. Alvar Nuño, Oct 2016, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle évolution des sciences humaines depuis le structuralisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Malaise identitaire et dé-institutionnalisation. Rencontres autour de René Kaës. Psychanalyse et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Antigüedad para hoy mismo y para mañana. El pasado como referencia critica o como manipulación de la actualidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrimonio histórico y literario en la Antigüedad </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clelia Martinez Mazza, Nov 2015, Malaga, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et culture d’empire, de la République romaine aux empires modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Empires. 18e Rendez-vous de l’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Pittia, Oct 2015, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I linguaggi della violenza nel mondo antico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I LINGUAGGI DELLA VIOLENZA. Immaginari, pratiche e rappresentazioni fra mondo antico e contemporaneità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chiara Soraci, Nov 2015, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pline le Jeune et Lycormas : gouverneur et ambassadeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Conseillers, ambassadeurs, experts : regards sur l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Rose Guelfucci, Oct 2015, Besanon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancienne, Médiévale, Moderne, Contemporaine ; les quatre périodes en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Empires. 18e Rendez-vous de l’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rendez-vous de l'Histoire, Oct 2015, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence domestique et la résistance servile dans la domus romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Religiones, género, sometimiento y violencia desde la Antigüedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amparo Pedregal Rodriguez, May 2015, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distopia della prigione, utopia della reclusione: dal Tullianum all’ergastulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carcere e Utopia tra mondo antico e contemporaneità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rita Scuderi, Cesare Zizza, May 2015, Pavie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sorgenti storiche della violenza nella società romana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violenza nel mondo romano. Discipline a confronto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francesca Lamberti e Frncesca Reduzzi Merola, Feb 2015, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des expropriations chez les Agrimensores romain : problèmes juridiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Expropriations et confiscations en Italie et dans les provinces : la colonisation sous la République et l'Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Bertrand, Jun 2011, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité sociale : une approche comparée entre Antiquité et Modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales humanités-SHS-Droit Mobilité/Mouvement de Mulhouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale Mulhouse, May 2015, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condena del uso de la violencia en el stoicismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII Coloquio Internacional du GIREA Praxis e ideologías de la Violencia. Para una anatomía de la dependencia en las sociedades patriarcales esclavistas, desde la Antigüedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amparo Pedregal Rodriguez, Nov 2015, Oviedo, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d’intégration et d’exclusion dans la citoyenneté romaine antique. Un miroir pour aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation à la citoyenneté d'hier à aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guy Labarre, Nov 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interculturalité : du contexte transfrontalier à la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Novartis Patrimoine Humaniste du Rhin Supérieur (PHRS) : de l’Erasme du XVIe siècle à celui du XXIe siècle. Réseaux culturels de l’humanisme à nos jours : enjeux interculturels et transfrontaliers. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria-Tersa Schettino et Marianne Coudry, Oct 2015, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choc des civilisations après les attentats de janvier 2015. L’Antiquité peut-elle être un élément de compréhension et d’expertise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nahda mas ? Réflexions autour des attentats du 7-9 janvier 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dole, France. pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprend l’Antiquité ? Leçons et usages des empires antiques à travers l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Empires. 18e Rendez-vous de l’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rendez-vous de l'Histoire, Oct 2015, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi enseigner (aussi) l’histoire mondiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Enseigner l’Histoire dans les cycles de la scolarité obligatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Supérieur des Programmes., Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los secuanios, un pueblo celta en la cuestión nacional: el Franco Condado entre el Imperio Romano y Francia a través de los Habsburgos españoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional ALMAHISTO : El almacen de la historia (1700-1939)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mirella romero, Nov 2015, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualche osservazione metologia sul libro II : una storia política e sociale del regno di Settimo Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’opera storica di Erodiano, aspetti, problema, prospettive per un commento storico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umberto Roberto, Jun 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los usos de la Antigüedad en la construcción del Modernismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Empires and Culture Transmission fron the Antiquity to de Modern Period Proyecto H2020 BIRTH (Birth of Classical Europe).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fernando Lozano, Dec 2015, Séville, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une herméneutique de l’esclavage dans la pensée stoïcienne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII Coloquio del GIREA. Hermenéutica de la esclavitud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ricardo Martinez Lacy, Dec 2014, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Early Reliability Evaluation: Challenges and Promises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vallero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Gizopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Girona, Spain. pp.228-233, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2014.6873704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Actualidad del Mundo Antiguo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Actualidad del mundo Antiguo. Recepción, recuperación y reinvención de la Antigüedad en la cultura popular contemporánea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fernando Lozano, Apr 2014, Séville, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de la rébellion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rebelles dans l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rendez-vous de l'Histoire, Oct 2014, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tra le due rive del Mediterraneo : Diplomazia e diritto in Sicilia in età ellenistico-romana tra questioni antiche e dibattito contemporaneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primo incontro internazionale Geloi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria-Tersa Schettino, Jun 2014, Gela, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rébellions coloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rebelles dans l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rendez-vous de l'Histoire, Oct 2014, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rebelles de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rebelles dans l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rendez-vous de l'Histoire, Oct 2014, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre rébellion et filiation, l’histoire aujourd’hui en France : une école ou des courants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rebelles dans l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rendez-vous de l'Histoire, Oct 2014, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sons du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche en Sciences de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Pavie, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une révolution historiographique ? Réflexions sur l’esclavage antique et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-italo-polonais des études doctorales de Mulhouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale Mulhouse, May 2013, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclavage, universalisme et cosmopolitisme stoïciens entre cité idéale et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia e philosophia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umberto Roberto, Nov 2013, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esclavage dans la philosophie stoïcienne : rupture ou adaptation morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI Colloque du GIREA, L’Ancien et le Moderne dans les sociétés antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oriol Olest, Alberto Prieto Arciniega, Nov 2013, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esclavage antique dans la constitution des discours esclavagistes et leur justification dans le monde colonial américain francophone, hispanophone et anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Comité Français des Sciences Historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Legras et Jean-François Sirinelli, Sep 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paupertas et frugalitas comme modèles rhétorique du consensus social et religieux dans l’Antiquité tardiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricos y pobres en el mundo antguo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amparo Pedregal Rodriguez, Nov 2012, Oviedo, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los territorios de la esclavitud en la filosofía estoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">», in XXXV Congreso del GIREA: Los espacios de la esclavitud y de la dependencia en la Antigüedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Javier Palencia, Ines Sastre et Amudena Orejas, Nov 2012, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République des Imperatores : formes et stratégies de légitimation du pouvoir personnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire et international Républiques : modèles, anti-modèles et utopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Brahami, Bassir Amiri, Annie Stora Lamarre, May 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles explicatifs et théories de la connaissance appliquées aux sciences de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Transfrontalier Entre philologie, philosophie et littérature. Jusqu’où peut-on expliquer une œuvre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Bouvier, Sep 2011, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origo et communis patria. Le modèle romain de citoyenneté est-il compatible avec la modernité méditerranéenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée, Méditerranées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudy Chaulet, Apr 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclavage et dépendance dans le De beneficiis de Sénèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV Coloquio Internacional GIREA/III Coloquio Internacional PEFSCEA Formas de subordinación personal y poder político en el mediterráneo antiguo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julian Gallego, Carlos McGaw, Aug 2011, Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de restitution numériques des édifices antiques de Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mosaïque du collège Lumière est de retour…. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Général du Doubs et DRAC Franche-Comté, Mar 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Madrid (Université Carlos III), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un atlas des peuples antiques imaginaires dans la construction des nations européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Alvar Ezquerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Antigüedad en la creación de mitologias politicas y consciencias nacionales (s. XVI-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaime Alvar Ezquerra, Sep 2010, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condena de los banquetes en la obra epistolar de Plinio el joven. Philosofia y salud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">,IX Conreso internacional ARYS, Alimentos divinos. Banquetes humanos. Sacrificios, comidas rituales y tabúes alimenticios en lel Mundo Antiguo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaime Alvar Ezquerra, Dec 2010, Jarandilla de la Vera, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bruits de la ville chez Sénèque: harmonie populaire et dysharmonie philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sons du pouvoir. Verba, silentia, sonitus dans les lieux institutionnels de la Haute-Antiquité à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Teresa Schettino, Nov 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture de l’histoire antique de Besançon par les Humanistes comtois au service des Habsbourg d’Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El pasado clásico en la definición de las identidades europeas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaime Alvar Ezquerra et Mirella Romero, Nov 2010, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Barcelone (Universidad Autónoma &amp; Universidad Central), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Séville (Université Hispalense), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de communication et de transport en Catalogne romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’Empire romain et son économie, un système-monde particulier ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Y. Roman, J.-P. Guilhembet, J. Dalaison et C. Courrier Sep 2010, Lyon, ENS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Séville (Université Pablo de Olavide), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Saragosse (Université), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos y esclavos en el espacio de la villa. Plinio el Joven, la esclavitud y la vision del estoicismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Internationales Kolloquium der europäischen Forschungsgruppe Potestas. Espacios de poder/Räume der Macht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro Barcelo et Juan José Ferrer, Nov 2010, Castellon, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Incertains. Limites méthodologiques et constitution de corpus relatives à une étude de l'esclavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Incertains. Limites méthodologiques et constitution de corpus relatives à une étude de l'esclavage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Italie. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The salaried employee in the Earlier Empire from Pliny's Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slave, Forced and Free Labour in Comparative Historical Perspective </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stephen Hodkinson, Sep 2010, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mitoyenneté de la limite d’après les écrits des arpenteurs romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fixer et partager la limite parcellaire dans l’Antiquité et le Moyen-Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Salamanque (Université), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles perspectives historiographiques des études sur l'esclavage romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Oviedo (Université), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les esclaves et les affranchis voyageurs sous le Haut-Empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les esclaves et les affranchis voyageurs sous le Haut-Empire romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Madrid (Université Carlos III), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps nouveaux et fin de cycle dans le De re rustica de Columelle. Modalités de production et marché romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps nouveaux et fin de cycle dans le De re rustica de Columelle. Modalités de production et marché romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Espagne. p. 181-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et voyages d'affaires dans le monde gréco-romain antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et voyages d'affaires dans le monde gréco-romain antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Madrid (Université Rey Juan Carlos), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux romains au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeux romains au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris (ENS Ulm), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités de transition du statut social des esclaves au sein de la familia plinienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modalités de transition du statut social des esclaves au sein de la familia plinienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Messine (Université), Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie espagnole de l'esclavage antique et pensée européenne au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographie espagnole de l'esclavage antique et pensée européenne au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Madrid (Université Carlos III), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid faciant leges, ubi soli pecunia regnat. Affranchis contre pauvres dans le Satiricon de Pétrone ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quid faciant leges, ubi soli pecunia regnat. Affranchis contre pauvres dans le Satiricon de Pétrone ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Besançon, France. p. 273-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les esclaves dans la littérature dite réaliste romaine. Bilan des connaissances et nouvelles approches critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les esclaves dans la littérature dite réaliste romaine. Bilan des connaissances et nouvelles approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Naples (Université Federico II), Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casae litterarum. Expositio litterarum finalium (La. 325-327, Figg. 254-269). La représentation calligraphique du fundus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casae litterarum. Expositio litterarum finalium (La. 325-327, Figg. 254-269). La représentation calligraphique du fundus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Athènes, Grèce. p. 33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crises sociales sous le Haut-Empire romain : facteurs économiques et facteur sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les crises sociales sous le Haut-Empire romain : facteurs économiques et facteur sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Oviedo (Université), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie des anciens et questions modernes des historiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographie des anciens et questions modernes des historiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Madrid (Université Carlos III), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agrimensores romains : acteurs et modélisateurs de la conquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agrimensores romains : acteurs et modélisateurs de la conquête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Saint-Etienne, France. p. 47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peur des affranchis impériaux et compassion envers les affranchis privés dans l'œuvre de Pline le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peur des affranchis impériaux et compassion envers les affranchis privés dans l'œuvre de Pline le Jeune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grèce. p. 307-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauvres et pauvreté dans la Rome pré-chrétienne de la fin de la République et du Haut-Empire. Problèmes de méthodes et de vocabulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pauvres et pauvreté dans laRome pré-chrétienne de la fin de la République et du Haut-Empire. Problèmes de méthodes et de vocabulaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix d'un homme dans le livre VII de l'Histoire Naturelle de Pline l'Ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prix d'un homme dans le livre VII de l'Histoire Naturelle de Pline l'Ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés de la romanisation dans la partie occidentale de l'empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés de la romanisation dans la partie occidentale de l'empire romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Séville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Castan, historien d'une ville de province au passé antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auguste Castan, historien d'une ville de province au passé antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d'un palimpseste de l'histoire gromatique : les Libri coloniarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour d'un palimpseste de l'histoire gromatique : les Libri coloniarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. p. 13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie des nouvelles interrogations historiographiques en Histoire de l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémologie des nouvelles interrogations historiographiques en Histoire de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oviedo (Université), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esclavage dit domestique dans le monde romain : état de savoirs et des méthodes d’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esclavage et formes de dépendances : expériences antiques et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Pétré-Grenouilleau, Apr 2005, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agrimensores romains : acteurs et modélisateurs de la conquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur Pouvoir et territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Perrin, Sep 2005, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Castan. Le passé recomposé d’une ville antique (Besançon/Vesontio) par un archiviste conservateur de bibliothèque au XIXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso internacional : Transferencias culturales e historiografia de la Antigüedad / Transferts culturels et histoire de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaime Alvar Ezquerra, Sep 2005, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affranchis et la fonction économique du travail dans le Satyricon de Pétrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème Colloque International du GIREA Sortir de l’esclavage ? Affranchissement, libération.. passage à d’autres formes de dépendance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antonio Gonzales, Dec 2005, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de l’empire romain. Réalités antiques et modèles normatifs modernes. A propos de la maîtrise du monde connu et de l’expansion universelle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Frontières d’empire 1. Frontières/Corpus d’archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudy Chaulet et Manuel Borrego, Jun 2005, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sueños de libertad y servidumbre en Plinio el Joven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> X Coloquio internacional ARYS. Voces sumisas. La opresión en las manifestaciones religiosas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaime Alvar Ezquerra, Dec 2004, Jarandilla de la Vera, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau espagnol de Pline le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Internacional de Historia Antigua. La Hispania de los Antoninos (98-180)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liborio Hernandez Guerra, Nov 2004, Valladolid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le De re rustica de Columelle et la régénération de l’agriculture dans l’Empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">129e Congrès du CTHS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Mordant, Apr 2004, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peur des esclaves, peur des maîtres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXe Colloque international du GIREA. Fear of Slaves-Fear of Enslavement in the Ancient Mediterranean (Discourse, representations, practices)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anastasia Serghidou, Nov 2004, Rethymnon, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiter et borner selon l’art gromatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque européen Paysages et identités. Orienter les routes et mesurer les champs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique Clavel-Lév^que, Oct 2003, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclaves et affranchis dans le cercle intellectuel et politique de Pline le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Colloque international du GIREA. Différenciation culturelle-Inégalité sociale dans le monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pagnaiotis Doukelis, Nov 2003, Mytilène, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Libri coloniarum : histoire, droit et politique à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque européen Autour des Libri coloniarum. Colonisation et colonies dans le monde romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antonio Gonzales, Jean-Yves Guillaumin, Danièle Conso, Nov 2003, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception et interprétation de l’Antiquité. Les problèmes des frontières dans les études comparatives sur Rome et l’Europe moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> La Réception de l’Antiquité : Formes, langages et identités dans les Sociétés multiculturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Nobel, May 2003, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste de mémoire, traces de mémoires dans la Correspondance de Pline le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mémoires : écriture, genres, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Rose Guelfucci, Nov 2003, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limitations de terres dans le monde romain : aspects juridico-religieux de la propriété de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces intégrés et ressources naturelles dans l'empire romain : actes du colloque de l'Université de Laval-Québec (5-8 mars 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esclave au sacrifice dans l’œuvre de Cicéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Colloque du GIREA Dépendances religieuses et hiérarchies sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liborio Hernandez Guerra, Nov 2002, Valladolid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une question d’historiographie régionale. La polémique franc-comtoise à propos de la localisation d’Alesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réception de l’Antiquité. Formes, langages et identités dans les sociétés multiculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Nobel, Oct 2002, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments de bornage d’après le Corpus Agrimensorum Romanorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les Arpenteurs romains : textes et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique Clavel-Lév^que, Dec 2002, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions gromatiques et la transmission du Corpus agrimensorum Romanorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recht und Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance des esclaves au Haut-empire (pax romana et approvisionnement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe Colloque du GIREA Routes et Marchés d’esclaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Annequin, Marguerite Garrido-Hory et Antonio Gonzales, Dec 2001, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte gromatique à la vérification sur le terrain : les nouveaux documents archéologiques cadastraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paesaggio e utilizzazione della terra : diritto, economia, societa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Naples, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La limite et son marquage dans les cadastres antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations de l’espace et limites : bilan et perspectives.Ville, Cité et Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique Clavel-Lévêque, Oct 2001, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission des textes techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission et translation des savoirs et de la culture. Formes, langages et identités dans les sociétés multiculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Nobel, May 2001, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aménagement du territoire dans les textes gromatiques romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structures des habitats dans le sud ouest de l’Allemagne et en Franche-Comté. Ville, Cité et Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Frankhauser, Nov 2000, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes divins du pouvoir dans les révoltes serviles de Sicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes et destins d’élection dans l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elisabeth Smadja et Marie-Madeleine Mactoux, Oct 2000, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eam rem diuinam uel seruus uel liber licebit faciat. La dépendance religieuse à l’épreuve du sacrifice chez les Agronomes latins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe Colloque du GIREA, Divinas Dependencias.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaime Alvar Ezquerra, Dec 2000, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et la terre dans la genèse du Corpus Agrimensorum Romanorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recht und Boden in die Agrargeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Okko Behrends, Nov 2000, Göttingen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les requêtes de Pline le Jeune auprès de Trajan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité et citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Ratti, Nov 1999, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularités et paysages volontaires romains : textes et images gromatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Santorin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pagnaiotis Doukelis, Oct 1999, Santorin, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème 25 d’Héron d’Alexandrie et l’empirisme pratique des arpenteurs romains, in Héron d’Alexandrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire du Centre Jean Palerne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Yves Guillaumin, May 1998, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution de l'idée d'Europe. Du mythe d'Europe à l'organisation d'une pensée occidentale dans le monde gréco-romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment enseigner l'histoire de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des enfants dans l'agriculture à partir des traités agronomiques romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GIREA, Grupos de edad y relaciones de dependencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Domingo Placido Suarez, Nov 1997, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tacfarinas 'le brigand' et ses compagnons 'bandits' : comment réduire une révolte par le discours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Africa Romana. L'organizzazione dello spazio rurale nelle province del nord Africa e nella Sardegna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Sassari, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sacrifices agricoles par le villicus dans le De re rustica de Columelle, Religion y mundo rural en la Antiguëdad.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion y mundo rural en la Antiguëdad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Huelva, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des enfants dans l'agriculture à partir des traités agronomiques romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GIREA, Grupos de edad y relaciones de dependencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et fonction des limites dans les textes gromatiques : limes et limitatio dans le corpus iconographique du « Corpus Agrimensorum Romanorum »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limites, frontières, confins : des réalités aux concepts antiques. Actes du Colloque Transfrontalier franco-suisse CLUSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma américain et l'Antiquité vue par C. B De Mille et S. Kubrick : conformité historiographique et idéologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Le cinéma et ses objets. Colloque international sur le cinéma anglophone SERCIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esclave, la familia et 'la société des services' dans la correspondance de Pline le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, XXIIe colloque du GIREA. Schiavi e dipendenti nell'ambito dell'oikos e della familia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mauro Moggi, Oct 1995, Sienne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ficta etiam exempla similitudinis habent uim. L'esclave, la religion et la familia. Une approche de ces phénomènes dans l'oeuvre de Cicéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Religion et familia dans le monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Domingo Placido Suarez et Jaime Alvar Ezquerra, Dec 1994, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seruitium amoris et meretrix regina. Esclavage métaphorique de l'homme libre : une situation d'inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GIREA. Esclavage et dépendance des femmes dans l'Antiquité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luigi Labruna, Nov 1994, Naples, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figuration des colonies : occupation du sol et représentation iconographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cité et Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique Clavel-Lévêque, Nov 1994, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révélation chrétienne chez l'esclave du peplum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> XXe Colloque du GIREA. Religion et anthropologie de l'esclavage et des formes de dépendance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique Clavel-Lévêque, Jacques Annequin, Marguerite Garrido-Hory, Nov 1993, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Index thématique de l'esclavage. Antiphon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingo Placido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Garrido-Hory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales et Domingo Placido Suarez. PUFC, 2019, Antonio Gonzales, 978-2-84867-656-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02044271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Agrimensorum Romanorum en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales et Jean-Yves Guillaumin. , 2014, Antonio Gonzales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire de la Franche-Comté. 1. Antiquité et Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gresser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Belvédère, pp.391, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libri coloniarum (Livres des colonies )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Conso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUFC, pp.111, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir de l'esclavage ? Affranchissement, libération... passage à d'autres formes de dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUFC, 547p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des Libri coloniarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUFC, pp.161, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des Libri coloniarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUFC, 168 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agennius Vrbicus, L’œuvre gromatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okko Behrends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Clavel-Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Conso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Gonzales, O. Behrends, M. Clavel-Lévêque, D. Conso, J.-Y.Guillaumin, J. Peyras. OPOCE, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, Espaces, Marges de l’Antiquité, 4 Vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Garrido-Hory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales et Marguerite Garrido-Hory. PUFC, 4, 2005, Antonio Gonzales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vocabulaires techniques des arpenteurs romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Conso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales, Jean-Yves Guillaumin, Danièle Conso. PUFC, 2005, Antonio Gonzales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pline le Jeune. Esclaves et affranchis à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUFC, pp.420, 2003, Monique Clavel-Lévêque, 2 84867 011 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome, ville et capitale de César aux Antonins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Clavel-Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude L'Huillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Auliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygin, L’œuvre gromatique. Texte, traduction et notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Clavel-Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Conso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OPOCE, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sculpture des Ibères, Paris, Traduction de l'Espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 1998, Pierre et Monique Lévêque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontin. L’œuvre gromatique. Texte, traduction et notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Clavel-Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Conso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe von Cranach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OPOCE, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygin l'Arpenteur, L'établissement des limites. Texte, traduction et notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Clavel-Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Conso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OPOCE/Jovene, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mensores agrarii et agrimensores esclaves ou affranchis dans les opérations techniques et juridiques sur les limites de la propriété rurale privée et publique d’après les inscriptions italiennes et occidentales du monde romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oriol Olesti Vila, Jordi Morera Camprubí, Ariadna Guimerà Martínez, José M. Carrasco López (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Oriente y Occidente: paisaje y conflicto en la Antigüedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillermo Escoloar Editor S.L., pp.293-313, 2026, Analisis y Critica, 979-13-87789-31-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Rita Compatangelo-Soussignan, Spartacus, le gladiateur aux mille visages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipse, pp.5-8, 2025, 9782340108097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions et réalités d'esclaves faux-monnayeurs en quête de légitimité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Hochard, Franck Wojan et Gerbert-Sylvestre Bouyssou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catherine Grandjean. Du Péloponnèse et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-188, 2025, Scripta Antiqua, 97823561136381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduccion a Antiguos y Modernos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mirella Romero Recio, Elena Muñiz Grijalvo, Fernando Lozano Gómez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Antiguos y Modernos? Anejos de la Revista de Historiografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Dykinson S.L., pp.17-24, 2025, Revista de Historigrafia, 979-13-7006-582-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers 180. Troubles chez les Séquanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil régional Bourgogne-Franche Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de Bourgogne-Franche-Comté. fragments d'un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil régional Bourgogne-Franche Comté, pp.104-105, 2024, 97888366540000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">68. La bataille de Vesontio-Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil régional Bourgogne-Franche Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de Bourgogne-Franche-Comté. fragments d'un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.94-95, 2024, 97888366540000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21. La révolte des Eduens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil régional Bourgogne-Franche Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de Bourgogne-Franche-Comté. fragments d'un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.92-93, 2024, 97888366540000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">212. L'édit de Caracalla et ses répercussions provinciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil régional Bourgogne-Franche Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de Bourgogne-Franche-Comté. fragments d'un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil régional Bourgogne-Franche Comté, pp.110-111, 2024, 97888366540000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers 84. Mise en place de la province de Germanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil régional Bourgogne-Franche Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de Bourgogne-Franche-Comté. fragments d'un territoire, pp. Conseil régional Bourgogne-Franche Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil régional Bourgogne-Franche Comté, pp.98-99, 2024, 97888366540000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De 117 à 192. L'âge d'or des Antonins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil régional Bourgogne-Franche Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de Bourgogne-Franche-Comté. fragments d'un territoire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil régional Bourgogne-Franche Comté., pp.102-103, 2024, 97888366540000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement et confirmation des liens serviles au coeur des mutations du monde tardo-antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Chaieb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pères de l'Eglise et les esclaves : de la libération spirituelle à la réflexion sociétale: paradoxes et évolutions autour de l'esclavage durant l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sodis, p.9-61, 2023, 9782889592715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Panégyrique de Trajan par Pline le Jeune. Un modèle pour un bon prince?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Molinier-Arbo, C. Notter et J.-L. Vix,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Molinier-Arbo, C. Notter et J.-L. Vix, Figures exemplaires de pouvoir sous l'Empire dans la littérature gréco-romaine. Turnhout : Brépols. 2023. p. 165-181.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brépols, pp.165-181, 2023, Recherches sur la rhétorique religieuse, 9782503595719. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.RRR-EB.5.124621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementia principis et utilitas publica : Néron, Sénèque et les esclaves de Lucius Pedanius Secundus face au senatus consultum Silanianum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel de Souza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Néron. Mélanges en hommage à Yves Perrin. Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.183-195, 2023, 9782356135797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lafli E. et Labarre G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies on the history and archaeology of Lydia from the Early Lydian period to Late Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUFC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-22, 2023, ISTA, 9782848679532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04017598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentacion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los cultos de Mater Magna y Atis en Hispania,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dykinson S. L., pp.13-15, 2022, 9788411228855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04017556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chacun à sa place ? Vers un déclin fonctionnel des esclaves et des affranchis publics de Trajan à Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Destephen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destephan S. (dir.), Gouverner l’empire romain de Trajan à 410 après J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.179-185, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chacun à sa place ? Vers un déclin fonctionnel des esclaves et des affranchis publics de Trajan à Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Destephan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner l’empire romain de Trajan à 410 après J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.179-185., 2022, 9782340069572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Panégyrique de Trajan par Pline le Jeune. Un modèle pour un bon prince?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Molinier-Arbon, Jean-Luc Vix, Catherine Notter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures exemplaires de pouvoir sous l'Empire dans la littérature gréco-romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brépols, pp.149-165, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publilius Syrus le Mime. De l’esclavage à la morale populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Reduzzi Merola, M. V. Bramante, A. Caravaglios. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le realtà della schiavitù: identità e biografie da Eumeo a Frederick Douglass. Les réalités de l’esclavage: identités et biographies d’Eumée à Frederick Douglass”. Atti del XL Convegno internazionale del GIREA (Napoli, 18-20 dicembre 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Satura Editrice, pp.295-317, 2020, ISBN 978-88-7607-202-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03110128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stoïciens face aux révoltes serviles de Sicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Coudry et M. T. Schettino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux interculturels de l'utopie politique dans l'Antiquité gréco-romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, pp.37-65, 2020, 9788836131457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antinomies sonores dans les pratiques diplomatiques antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Schettino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peuples et Etats à l'épreuve de la diplomatie. Entrevues, ambassades, négociations : les sons de la diplomatie ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.9-14, 2020, 978 2 84867 721 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages modernes de l'Antiquité ou la mélancolie démocratique : quelques réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernando Lozano Gomez, Alfonso Alvarez-Ossorio Rivas, Carmen Alarcon Hernandez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Present of Antiquity. Reception, Recovery, Reinvention of the Ancient World in Current Popular Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUFC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-359, 2019, 9782848677149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02346955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos à Praxis e ideologías de la Violencia. Para una anatomia de las sociedades patriarcales esclavistas desde la Antigüedad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Praxis e ideologías de la Violencia. Para una anatomia de las sociedades patriarcales esclavistas desde la Antigüedad, Actes du XXXIIIe Colloque du GIREA en Hommages à Amparo Pedregal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.9-11, 2019, 9782848677132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02370239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentacion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaime Alvar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El culto de Mitra en Hispania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dykinson and L., pp.13-15, 2019, 9788413240831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02153027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lydie Bodiou et Véronique Mehl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du corps dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.231-234, 2019, 9782753577541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02143712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ita seruus homo est? La violence –tormenta et supplicia- contre l’esclave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Praxis e ideologías de la Violencia. Para una anatomia de las sociedades patriarcales esclavistas desde la Antigüedad, Actes du XXXIIIe Colloque du GIREA en Hommages à Amparo Pedregal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.641-679, 2019, 9782848677132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02370229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lydie Bodiou et Véronique Mehl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du corps dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.626-627, 2019, 9782753577541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02143728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre &amp;quot;Biens &amp;quot; et &amp;quot; Maux &amp;quot; : les stoïciens face au Principat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Chillet, Cyril Courrier et Laure Passet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arcana Imperii. Mélanges d’histoire politique économique et sociale offerts au Professeur Yves Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, De Boccard, pp.307-349, 2018, 978-2-909142-06- 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01911183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La SoPHAU et l’enseignement de l’histoire ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SOPHAU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquantenaire de la SoPHAU. 1966-2016. Regards croisés sur l’histoire ancienne en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 57-69, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télès ou la philosophie populaire de l’esclavage par temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. J. Ferrer-Maestro, Ch. Kunst, D. Hernandez de la Fuente, E. Faber (eds./hrsg.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les mundos. Homenaje a Pedro Barcelo/Zwischen den Welten : Festschrift für Pedro, Barcelo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.121-140, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Franco Condado y sus raíces secuanas entre el Imperio romano y la Francia del siglo XVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romero Recío M. y Soria Tomás G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> El almacén de la Historia. Reflexiones historiográficas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblioteca Nueva, pp.57-70, 2017, 97888416938155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise économique et fiscale à la fin du IIe siècle de notre ère. Réalités et idéologies dans le livre II de l’Histoire des empereurs romains d’Hérodien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Galimberti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erodiano tra crisi e trasformazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vita e Pensiero, pp.93-110, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain, le rôle de la SoPHAU : des « États Généraux de l’Antiquité » à « Antiquité Avenir, réseau des associations liées à l’Antiquité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Schettino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SOPHAU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquantenaire de la SoPHAU. 1966-2016. Regards croisés sur l’histoire ancienne en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-263, 2017, 978-2-84867-588-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et haec quidem adfirmantibus credo. Une histoire de fantômes pour échapper à la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Pérez Sanchez, M.J. Rodriguez Gervas, J. R. Carbo Garcia e I. Pérez Miranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poder y heterodoxia en el mundo greco-romano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edicines Universidad, pp.99-118, 2017, 9788490128114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Franco Condado y sus raíces secuanas entre el Imperio romano y la Francia del siglo XVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Romero Recio y G. Soria Tomás (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Almacén de la historia. Reflexiones historiográficas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-66, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclavage, universalisme et cosmopolitisme stoïciens entre cité idéale et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domingo Placido Suarez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVe Coloquio internacional del GIREA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.463-485., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veneficia matronarum, uenificia seruarum. La cité face aux femmes empoisonneuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bodiou, F. Chauvaud et M. Soria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Vénéneuses. Figures d'empoisonneuses de l'Antiquité à nos jours, Rennes, 2015, p. 321-337.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.321-337, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villa plinienne expression de l’humanitas ? Conditions de vie, statuts, santé et obsequium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oliviers Devillers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Neronia IX. La villégiature dans le monde romain de Tibère à Hadrien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.105-114, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et anti-modèles dans la construction intellectuelle des systèmes institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Schettino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales et Maria Teresa Schettino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> L’idéalisation de l’autre. Faire un modèle d’un anti-modèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.9-20, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue de l’autre. Relations culturelles et diplomatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Schettino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales et Maria Teresa Schettino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le point de vue de l’autre. Relations culturelles et diplomatiques dans le monde méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément 9, PUFC, pp.9-13, 2013, Dialogues d'Histoire Ancienne (DHA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le beneficium, l’esclavage et la construction d’un contrat moral stoïcien dans le De Beneficiis de Sénèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Compagno, J. Gallego y C. Mac Gaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports de subordination personnelle et pouvoir politique dans la Méditerranée et au-delà. XXXIVe Colloque international du GIREA-III Coloquio Internacional del PEFSCEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, univerté de Buenos Aires, pp.283-309., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours contre le bruit, discours contre l’autre dans une mégalopole antique : le cas de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Pimouguet-Pédarros, M. Clavel-Lévêque et F. Ouachour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hommes, cultures et paysages de l’Antiquité à la période moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.243-257, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire comparée de l’esclavage et constructions historiographiques, de l’Antiquité à l’esclavage américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’esclavage. Modèles antiques, pratiques modernes, problématiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.77-110, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la figure paradoxale de l’esclave marchandise. Compétences et prix de l’esclave chez Pline l’Ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Grenouilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esclaves. Une humanité en sursis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.65-84, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do ut facias. Prolégomènes pour penser l’esclavage et les autres formes de sujétion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’esclavage. Modèles antiques, pratiques modernes, problématiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.7-14, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incertitudes des classifications normatives de l’index thématique de l’esclavage et la question de la marginalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Reduzzi Merola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Colloques du GIREA. Dipendenza ed emarginazione nel mondo antico e moderno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-76., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure stoïcienne, démesure sonore et dysharmonie sociale dans l’œuvre non tragique de Sénèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Pittia et Maria Teresa Schettino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sons du pouvoir dans les mondes anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.427-446, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation économique, esclavage et dynamique agricole dans le De re rustica de Columelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Hermann-Otto, Marcel Simonis und Alexander Trefz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sklaverei und Zwangsarbeit zwischen Akzeptanz und Widerstand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olms, pp.45-59, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pétré-Grenouilleau, O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des esclavages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.482-491, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclaves publics à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pétré-Grenouilleau, O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des esclavages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.449-451, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Pétré-Grenouilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des esclavages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.482-491., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Pétré-Grenouilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des esclavages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.221-222, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Castan, historien d’une ville de province au passé antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chryssanthi Avlami et Jaime Alvar Ezquerra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographie de l’antiquité et transferts culturels. Les histoires anciennes dans l’Europe des XVIIIe et XXe siècles, in Internationale Forschungen zur allgemeinen und vergleichenden Literaturwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 145, pp.189-199., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladiateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pétré-Grenouilleau, O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des esclavages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.255-257, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome (Théories, pensée, mythes de l'esclavage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pétré-Grenouilleau, O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des esclavages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.492-495, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finalités du genre épistolaire chez Pline le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homenaje al profesor Domingo Plácido Suárez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense Madrid, pp.833-850, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du prix de l'homme selon les compétences chez Pline l'Ancien ou de la figure paradoxale de l'esclave marchandise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petré Grenouilleau, O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires d'esclavage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perrin, 15 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclave public à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Pétré-Grenouilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des esclavages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, pp.449-451., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes d'Europe et constructions d'un paysage culturel antagonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des formes et des mots chez les Anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.223-241, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paisajes y catastros antiguos, textos y arquelogia. Sobre algunos problemas de datación de los tratados de agrimensura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micheli, P., Gallego, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitar, producir, pensar el espacio rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Buenos Aires, p. 123-147., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réification de l'homme chez Pline l'Ancien (Nat. Hist., 7, 12-56 et 39, 128-129)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fides humanitas ius. Studii in onore di Luigi Labruna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovene Editore Napoli, p. 2325-2334., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esclave, la familia et 'la société de services' dans la corres¬pondance de Pline le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque du GIREA. Schiavi e dipendenti nell'ambito dell'oikos e della familia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.329-376, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclaves et affranchis dans le cercle intellectuel de Pline le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pagniaotis Doukelis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Esclavage antique et discriminations socio-culturelles. Actes du XXVIIIème colloque international du GIREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.269-285, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dieu Terme se tient en gardien du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales, Jean-Yves Guillaumin, Danièle Conso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vocabulaires techniques des arpenteurs romains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.63-69, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amis, clients et élèves espagnols de Pline le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liborio Hernandez Guerra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Hispania de los Antoninos, Actas del II Congreso Internacional de Historia Antigua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Valladolid, pp.235-242, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclaves, affranchis, citoyens mais Noirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales et Marguerite Garrido-Hory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de l’esclavage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.109-120, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et fonctions des limites dans les textes gromatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Clavel-Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Conso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Clavel-Lévêque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la terre au ciel. Paysages et cadastres antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.121-144, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conjuration impie. Maîtres et esclaves contre la cité dans l’œuvre de Cicéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaime Alvar Ezquerra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jerarquías religiosas y control social en el mundo antiguo. XXVII Congreso Internacional GIREA-ARYS IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Huelva, pp.389-394, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pline le Jeune et son « réseau espagnol »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au jardin des Hespérides. Histoire, société et épigraphie des mondes anciens. Mélanges offerts à Alain Tranoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp. 253-268, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borner et limiter: pré-droit et sacralisation de la propriété aux origines de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Clavel-Lévêque et Ella Hermon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Espaces intégrés et gestion des ressources naturelles dans l’Empire romain. Actes du Colloque international de Laval (Québec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.169-181, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des paysages et pensée gromatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Gonzales et Marguerite Garrido-Hory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, Espaces et Marges de l’Antiquité, 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.9-23, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les requêtes de Pline le Jeune auprès de Trajan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Ratti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité et Citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.35-49, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filiation et l’accès au pouvoir chez les premiers Claudii : signe néfaste chez Tite-Live ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir des hommes, signes des dieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-96, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance des esclaves au Haut-empire. Pax Romana et approvisionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Annequin et Marguerite Garrido-Hory. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routes et marchés des esclaves. Actes du XXVI Colloque du GIREA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.65-82, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pueritia rusticis operibus edurandus. Le travail des enfants à la campagne chez les Agronomes latins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domingo Placido Suarez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GIREA, Grupos de edad y relaciones de dependencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, universidad Madrid, pp.239-254, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème 25 d’Héron d’Alexandrie et l’empirisme pratique des arpenteurs romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Guillaumin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héron d’Alexandrie. Colloque international et interdisciplinaire du Centre Jean Palerne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.154-169, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seruitium amoris et meretrix regina. Esclavage métaphorique de l'homme libre : une situation d'inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luigi Labruna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> XXIe Colloque du GIREA. Esclavages et dépendances des femmes dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovene, pp.281-302, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe, entre mythe des origines et horizons mythiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNDP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'Europe. Peut-on enseigner une histoire d'Europe ? Actes du Colloque Européen sur l'enseignement de l'Histoire et de la Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP/CNDP, pp.1-56, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma américain et l'Antiquité vue par C. B De Mille et S. Kubrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cinéma et ses objets. Colloque international sur le cinéma anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-314, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolte comme acte de brigandage. Tacite et la révolte de Tacfarinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Africa Romana. L'organizzazione dello spazio rurale nelle province del nord Africa e nella Sardegna, Africa Romana, Atti del XII convegno di studio (Olbia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.937-958., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ficta etiam exempla similitudinis habent uim. L'esclave, la religion et la familia. Une approche de ces phénomènes dans l'oeuvre de Cicéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et familia dans le monde antique, Actes du Colloque de l'Association espagnole ARYS (Antiquité, Religions et Sociétés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Huelva, pp.179-194, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les captifs, la captivité et la captivité métaphorique dans l'oeuvre de Tacite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Captius i esclaus a l'Antiguitat i al mon modern</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jovene, pp.63-114., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figuration des colonies : occupation du sol et représentation iconographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cité et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.243-263, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révélation chrétienne chez l'esclave du peplum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe colloque du GIREA. Religion et anthropologie de l'esclavage et des formes de dépendance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.303-316, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fresque et l'Imposture. Le peplum, un genre cinématographique qui se débat entre Histoire et Imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine Mactoux, Monique Clavel-Lévêque, Evelyne Geny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges Pierre Lévêque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Les Belles Lettres, pp.133-160, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stèles funéraires romaines; monde des morts et représentation du monde des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pannoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Franche-Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mort à travers l'archéologie franc-comtoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 67-70, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La praefectura fabrum ou du bon usage réciproque des liens de clientèle, à propos d’Alberto Cafaro, Governare l’ impero. La praefectura fabrum fra legami personali e azione politica (II sec. a. C.-IIIsec. d. C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 47.2, p. 406-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Ismard (P.), La cité et ses esclaves. Institution, fictions, expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.683-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gens Isiaca en España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Alvar Ezquerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, http://ista.univ-fcomte.fr/bdd/gens-isiaca-en-hispania ; http://www.uc3m.es/gens-isiaca</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02044440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVD L’artisanat à l’époque Gallo-romaine : les ateliers d’Epomanduodurum, PUFC, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tirologos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02044098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artisanat à l'époque gallo-romaine : les ateliers d'Epomanduodurum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tirologos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Agrimensorum Romanorum en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tirologos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://ista.univ-fcomte.fr/index.php/ed-src/gromatiques/car</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02044422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition numérique de Hygin l’Arpenteur, L’établissement des limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tirologos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://ista.univ-fcomte.fr/index.php/ed-src/gromatiques/hygin-cd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02044405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygin l'Arpenteur, L'établissement des limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment écrire une histoire franquiste de l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.207-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modernité du classicisme : architecture et archéologie de la Révolution à la Restauration. A propos de Pierre Pinon, Pierre-Adrien Pâris (1745-1813), architecte, et les monuments de Rome et de la Campanie, Rome, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.221-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'odeur de la chair. A propos de Yann Rivière, Le cachot et les fers. Détention et coercition à Rome, Belin, Paris, 2004, 383 p. Hinard & J.-C. Dumont edd., [2003], Libitina. Pompes funèbres et supplices en Campanie à l'époque d'Auguste. Edition, traduction et commentaires de la Lex Libitinae Puteolana, De Boccard, Paris, 2003, 174 p.,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.206-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtisation, celtisme et celtitude : à la recherche de la Callaecia perdue ? A props de Los pueblos de la Galicia celtica, F. J. González Garcia (coord.), Ediciones Akal, 622p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.216-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acculturation, survivance et synthèse dans la Meseta septentrionale. A propos de Liborio Hernandez Guerra et Agustin Jimenez de Furundarena, El conjunto epigrafico de época romana de Hinojosa de Duero, Salamanca, Ediciones Universidad, Salamanque, 2004, 228 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéoastronomie : une science au service de l'histoire. Compte rendu de Trabajos de Arqueoastronom¡a, Ejemplos de Africa, Europa y Ocean¡a, Jos‚ Lull (éd.), Gand¡a (Valencia, Espa¤a), 2006, 281 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.215-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerres, diplomatie et droit de la guerre dans la péninsule ibérique au IIe siècle av. n. ère. A propos de Enrique Garcia Riaza, Celtiberos frente a Roma : diplomacia a derecho de guerra, Universidad del Pais Vasco, Vitoria, 2002, 396 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.209-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une édition critique de l'&amp;quot;Histoire de Numance&amp;quot;. A propos de Adolf Schulten, Historia de Numancia, Pamplona, edicion de Fernando Wulff, Urgoiti des, Pamplona. ISBN 84-933398-3-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.201-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVD De Vesontio à Besançon, Reconstitution virtuelle de la ville antique de Besançon, PUFC/Ministère de la Culture, PUFC, 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tirologos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02044084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Vesontio à Besançon, Reconstitution virtuelle de la ville antique de Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId442"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05278168v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzales" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05407461v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04837399v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04638731v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04638720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04837350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04837378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03944904v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03355338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414966v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044012v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571964v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043891v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572685v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043806v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572705v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573281v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573274v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043743v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043733v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573277v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Alvar Ezquerra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473454v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043660v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02041644v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02039858v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02041225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02040611v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02040888v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458278v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gimenez de Aragon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473445v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02040288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458256v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02039433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02038934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573667v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Reboreda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573666v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573677v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02038503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02037723v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02037414v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574004v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02038175v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574005v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574006v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574015v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574012v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02037024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574014v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574010v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Guillaumin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574011v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574023v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02034928v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574164v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574185v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574182v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574184v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02034450v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574180v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574188v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574194v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05273115v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05569796v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05273098v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04940283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522017v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05132783v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05419381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05023614v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05131675v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269517v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pittia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coudry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04119198v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269545v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269530v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269499v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148554v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03355287v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03355298v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03355312v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02998434v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301708v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969019v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301693v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364180v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866584v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887262v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866596v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Olesti Vila" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Sierra Mart&#237;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortadella Jordi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899675v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745933v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650159v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571658v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571969v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571671v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572676v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571686v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571967v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614315v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571677v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155575v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Schettino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571979v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571985v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571971v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572233v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572212v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572216v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573263v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572210v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572209v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572217v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572227v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572215v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572223v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572222v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572211v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572214v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572226v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572224v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572405v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572411v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572407v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572402v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572419v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234123v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Carlo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vallero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Gizopoulos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2014.6873704" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572379v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572416v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572668v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572669v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572675v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572671v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572693v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572695v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572696v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573261v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573264v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573265v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573259v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573266v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573324v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474141v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474146v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573326v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474150v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573336v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573333v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573339v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474143v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474144v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573330v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458281v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573318v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573321v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474148v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474142v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474135v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474140v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458267v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474129v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458279v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474122v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474125v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474116v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458262v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474113v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458273v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458259v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473746v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473738v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473424v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473737v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473741v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458254v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473742v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573620v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573622v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573628v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573626v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573618v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573663v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573662v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573660v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573661v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573672v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573676v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573671v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573673v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573655v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573674v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573874v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573872v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573871v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573879v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573965v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573961v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573959v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573958v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573976v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573972v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573982v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573979v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574001v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574002v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574008v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574007v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574161v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574172v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574173v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574174v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574186v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574187v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574170v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574192v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574191v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574193v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574196v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044271v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Placido" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Garrido-Hory" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brunet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572431v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572430v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gresser" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458270v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482249v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Conso" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482279v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458247v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573635v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okko Behrends" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Clavel-L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573631v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573633v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573679v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573968v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude L'Huillier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Auliard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573987v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ratti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574009v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe von Cranach" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574022v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574177v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05484002v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05309852v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05314872v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05374627v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04837493v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04837470v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04837500v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04837451v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04837427v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04837485v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205003v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169931v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRR-EB.5.124621" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04117467v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04017598v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ista.univ-fcomte.fr" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04017556v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03789317v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03944924v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03541714v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110128v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168194v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510489v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02346955v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/ista.html" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143712v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153027v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370239v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370229v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143728v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911183v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571648v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662951v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571654v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623908v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571642v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Couvenhes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662366v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571961v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572243v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572240v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572423v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572426v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572680v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572678v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572679v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572702v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572701v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572703v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572700v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572699v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573269v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573347v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473569v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473568v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473571v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473567v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573370v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573342v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458283v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473553v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573345v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473460v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458264v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458274v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574165v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573638v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573637v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573642v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573639v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573665v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573670v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573668v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573664v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573678v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573880v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573883v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573882v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573991v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574003v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574017v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574168v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574167v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574163v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574181v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574190v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574189v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574195v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574199v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574197v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pannoux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03555577v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03474292v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044440v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044098v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tirologos" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571685v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044422v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044405v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473595v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473587v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473585v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473581v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473578v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473584v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473580v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473577v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044084v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473575v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473589v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05407461v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzales" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05278168v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04837399v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04638720v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04638731v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04837350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04837378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03944904v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03355338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466693v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044012v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043985v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571964v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572427v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043891v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572238v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572685v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573279v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573282v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573281v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573274v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043743v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573277v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Alvar Ezquerra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473554v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473574v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473454v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043660v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458276v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02041644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gimenez de Aragon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02040888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02040611v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473448v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02041225v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02039858v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02040288v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473453v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458256v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02039433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02038934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573667v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Reboreda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573666v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02038503v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02038175v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574004v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02037414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02037723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574006v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574015v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574014v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574010v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Guillaumin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02037024v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574012v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574011v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574023v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02034928v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574164v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574184v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574182v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574185v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02034450v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574180v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574188v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574194v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05273115v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05569796v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04940283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05273098v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522017v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05132783v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05131675v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05023614v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05419381v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269530v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269545v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269517v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pittia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coudry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04119198v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269499v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148554v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03355287v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03355298v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03355312v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02998434v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301708v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969019v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301693v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364180v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866584v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950161v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Olesti Vila" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Sierra Mart&#237;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortadella Jordi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887258v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887262v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790418v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899675v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745933v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571686v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571969v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572676v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571671v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571658v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650159v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571967v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155575v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Schettino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614315v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571677v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571985v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571979v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571971v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572233v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572230v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572216v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572212v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572227v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572217v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572210v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572209v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573263v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572215v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572231v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572222v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572226v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572224v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572214v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572211v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572234v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572405v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234123v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Carlo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vallero" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Gizopoulos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2014.6873704" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572379v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572419v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572402v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572411v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572407v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572416v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572669v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572668v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572675v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572671v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572693v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572696v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572695v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573261v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573265v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573259v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573264v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573266v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474141v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573324v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573339v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573336v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573333v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474150v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474146v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573326v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474144v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474143v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573330v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458281v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573321v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573318v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474148v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474142v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474135v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458267v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474140v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474129v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474125v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474122v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458279v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474116v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458262v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474113v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473746v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458259v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458273v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473741v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473737v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473738v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473424v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458254v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473742v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573628v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573622v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573620v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573626v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573618v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573663v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573662v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573660v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573661v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573672v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573676v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573673v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573671v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573674v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573655v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573874v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573872v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573879v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573871v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573965v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573961v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573959v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573958v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573982v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573976v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573972v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573979v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574002v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574001v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574008v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574007v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574161v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574172v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574173v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574174v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574187v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574186v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574170v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574192v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574191v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574193v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574196v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044271v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Placido" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Garrido-Hory" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brunet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572431v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572430v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gresser" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482249v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Conso" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458270v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482279v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458247v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573635v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okko Behrends" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Clavel-L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573631v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573633v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573679v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573968v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude L'Huillier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Auliard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573987v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ratti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574022v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574009v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe von Cranach" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574177v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05484002v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05309852v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05374627v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05314872v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04837493v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04837451v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04837427v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04837500v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04837470v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04837485v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04117467v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169931v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRR-EB.5.124621" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205003v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04017598v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ista.univ-fcomte.fr" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04017556v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03944924v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03789317v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03541714v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110128v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168194v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510489v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02346955v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/ista.html" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370239v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153027v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143712v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370229v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143728v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911183v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571648v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571654v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662951v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623908v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571642v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Couvenhes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662366v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571961v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572243v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572240v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572423v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572426v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572680v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572679v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572678v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572703v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572701v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572702v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572699v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572700v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573269v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473569v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473568v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573347v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573342v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573370v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473567v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473571v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473553v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458283v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573345v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473460v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458264v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458274v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574165v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573638v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573637v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573642v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573639v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573665v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573670v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573668v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573664v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573678v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573880v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573882v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573883v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573991v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574003v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574017v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574168v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574167v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574163v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574181v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574190v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574189v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574195v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574199v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574197v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pannoux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03474292v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03555577v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044440v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044098v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tirologos" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571685v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044422v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044405v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473595v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473587v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473585v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473577v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473584v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473580v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473581v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473578v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473575v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044084v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473589v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>