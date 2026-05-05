--- v0 (2026-03-23)
+++ v1 (2026-05-05)
@@ -1032,608 +1032,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-optimized Cognitive Network of Networks</w:t>
+                <w:t xml:space="preserve">Towards 0-Touch Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Manzalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Minerva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Moiso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Network and MobileSummit 2010 Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Florence, Italy. paper n 15</w:t>
+              <w:t xml:space="preserve">Proceedings of Technical Symposium at ITU Telecom World 2011 (ITU WT11 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Geneva, Switzerland. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630544v1</w:t>
+                <w:t xml:space="preserve">hal-00632205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which way to QoS in future networks: distributed or centralised decision logic?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-optimized Cognitive Network of Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Manzalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter H. Deussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nechifor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Mamei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Minerva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of 50th FITCE Congress - ICT: Bridging an ever shifting digital divide,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Palermo, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">Future Network and MobileSummit 2010 Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Florence, Italy. paper n 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630309v1</w:t>
+                <w:t xml:space="preserve">hal-00630544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 0-Touch Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which way to QoS in future networks: distributed or centralised decision logic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Minerva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Manzalini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Minerva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Moiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Technical Symposium at ITU Telecom World 2011 (ITU WT11 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Geneva, Switzerland. pp.1-6</w:t>
+              <w:t xml:space="preserve">Proceeding of 50th FITCE Congress - ICT: Bridging an ever shifting digital divide,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Palermo, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632205v1</w:t>
+                <w:t xml:space="preserve">hal-00630309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a service ecology for pervasive networked environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of design patterns for composite telco services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iacopo Carreras</w:t>
+                <w:t xml:space="preserve">Pier Paolo Baglietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Fuentes</w:t>
+                <w:t xml:space="preserve">Massimo Maresca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Lozano</w:t>
+                <w:t xml:space="preserve">Michele Stecca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Manzalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Minerva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Network and Mobile Summit, 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceeding of 14th International Conference on Intelligence in Next Generation Networks (ICIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Berlin, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIN.2010.5640904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630072v1</w:t>
+                <w:t xml:space="preserve">hal-00630548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards A Service Ecology for Pervasive Networked Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Moiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iacopo Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josè Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Manzalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Network and MobileSummit 2010 Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Florence, Italy. paper # 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards resource-aware network of networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Manzalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1662,295 +1671,286 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th IEEE international conference on Wireless pervasive computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Modena, Italy. pp.221-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Inner Circle: How to exploit autonomic overlays of virtual resources for creating service ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a service ecology for pervasive networked environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Moiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iacopo Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Manzalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of 14th International Conference on Intelligence in Next Generation Networks (ICIN), 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Future Network and Mobile Summit, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Florence, Italy. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632200v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of design patterns for composite telco services</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Inner Circle: How to exploit autonomic overlays of virtual resources for creating service ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Manzalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Minerva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Moiso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of 14th International Conference on Intelligence in Next Generation Networks (ICIN)</w:t>
+              <w:t xml:space="preserve">Proceeding of 14th International Conference on Intelligence in Next Generation Networks (ICIN), 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Berlin, Germany. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIN.2010.5640904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIN.2010.5640903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630548v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">If the Web is the platform, then what is the SDP?</w:t>
               </w:r>
@@ -2415,273 +2415,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software networks at the edge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtualizing platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Minerva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Moiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Manzalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Crespi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uddin Shah Muhammad Emad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution of cognitive networks and self-adaptive communication systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution of telecommunication services : the convergence of telecom and internet: technologies and ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7768, Springer, pp.203 - 226, 2013, Lecture Notes in Computer Science, 978-3-642-41568-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41569-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/978-1-4666-4189-1.ch008⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335120v1</w:t>
+                <w:t xml:space="preserve">hal-01257719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtualizing platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Software networks at the edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Manzalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Minerva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Crespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uddin Shah Muhammad Emad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution of telecommunication services : the convergence of telecom and internet: technologies and ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41569-2_11⟩</w:t>
+              <w:t xml:space="preserve">Evolution of cognitive networks and self-adaptive communication systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, pp.199 - 226, 2013, Advances in wireless technologies and telecommunication series, 978-1-4666-4189-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-4666-4189-1.ch008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257719v1</w:t>
+                <w:t xml:space="preserve">hal-01335120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtualizing networks</w:t>
               </w:r>
@@ -2790,225 +2790,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an expressive, adaptive and resource aware Network Platform</w:t>
+                <w:t xml:space="preserve">Bio-Inspired Ecosystems for Telecommunications Pervasive Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Manzalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Minerva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Moiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Prasad; J. Buford; V. Gurbani. </w:t>
+              <w:t xml:space="preserve">Mary L. Howard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Next Generation Services and Service Architectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, River Publishing, pp.43-63, 2011</w:t>
+              <w:t xml:space="preserve">Pervasive Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Publishers, pp.1-20, 2011, Computer Science, Technology and Applications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632234v1</w:t>
+                <w:t xml:space="preserve">hal-00639993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Inspired Ecosystems for Telecommunications Pervasive Networks</w:t>
+                <w:t xml:space="preserve">Towards an expressive, adaptive and resource aware Network Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Manzalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Minerva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Moiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mary L. Howard. </w:t>
+              <w:t xml:space="preserve">A. Prasad; J. Buford; V. Gurbani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pervasive Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nova Publishers, pp.1-20, 2011, Computer Science, Technology and Applications</w:t>
+              <w:t xml:space="preserve">Advances in Next Generation Services and Service Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, River Publishing, pp.43-63, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639993v1</w:t>
+                <w:t xml:space="preserve">hal-00632234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specification, Development, and Verification of CASCADAS Autonomic Computing and Networking Toolkit</w:t>
               </w:r>
@@ -3353,233 +3353,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Network Stability and Performance (UC2 White Paper, Univerself)</w:t>
+                <w:t xml:space="preserve">Synthesis of Use Case Requirements R2 (Deliverable 4.6, Univerself)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manzalini Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bantouna Aimilia</w:t>
+                <w:t xml:space="preserve">Rémi Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Badonnel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Festor Olivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747529v1</w:t>
+                <w:t xml:space="preserve">hal-00747549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Use Case Requirements R2 (Deliverable 4.6, Univerself)</w:t>
+                <w:t xml:space="preserve">Controlling Network Stability and Performance (UC2 White Paper, Univerself)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manzalini Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bantouna Aimilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Badonnel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Festor Olivier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747549v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3991,51 +3991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Manzalini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Crespi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.7432173" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Deussen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nechifor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mamei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Minerva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxq032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Moiso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632217v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01488208v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bedo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiades Filippou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasius Gavras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giustiniano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274290v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Kaempfer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Callegati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Campi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2013.6670888" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2012.6335327" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630309v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carreras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fuentes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Lozano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#232; Lozano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2010.5640903" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Paolo Baglietto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Maresca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Stecca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2010.5640904" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630064v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2009.5357108" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2009.5357074" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzalini Antonio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Saracco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Chemouil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Buyukkoc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kuklinski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335120v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uddin Shah Muhammad Emad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4189-1.ch008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41569-2_11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-80PLH671-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257718v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41569-2_12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-65H1JZ41-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nermin Brgulja" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-845-3.ch003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632227v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-686-5.ch040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632221v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09753-4_1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bantouna Aimilia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Badonnel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Barr&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Festor Olivier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747549v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419600v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04861109v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TELE0013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Manzalini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Crespi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.7432173" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Deussen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nechifor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mamei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Minerva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxq032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Moiso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632217v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01488208v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bedo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiades Filippou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasius Gavras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giustiniano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274290v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Kaempfer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Callegati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Campi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2013.6670888" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMAD.2012.6335327" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632205v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630309v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Paolo Baglietto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Maresca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Stecca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2010.5640904" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carreras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fuentes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#232; Lozano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Lozano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2010.5640903" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630064v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2009.5357108" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2009.5357074" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzalini Antonio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Saracco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Chemouil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Buyukkoc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kuklinski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41569-2_11" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-80PLH671-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335120v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uddin Shah Muhammad Emad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4189-1.ch008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257718v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41569-2_12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-65H1JZ41-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nermin Brgulja" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-845-3.ch003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632227v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-686-5.ch040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632221v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09753-4_1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Badonnel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Festor Olivier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747529v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bantouna Aimilia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Barr&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419600v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04861109v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TELE0013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>