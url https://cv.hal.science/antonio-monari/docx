--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -100,5284 +100,5284 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NORA: non-adiabatic dynamics with force-field based representation. Application to photoisomerization in biomimetic photoswitches</w:t>
+                <w:t xml:space="preserve">Decoding Circular Dichroism Contributions in Chiral Hybrid Perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl Losantos</w:t>
+                <w:t xml:space="preserve">Amina Alehyane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Prampolini</w:t>
+                <w:t xml:space="preserve">Mariagrazia Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florent Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Pietropaolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CC04585A⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202400636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371472v1</w:t>
+                <w:t xml:space="preserve">hal-05503845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding Circular Dichroism Contributions in Chiral Hybrid Perovskites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the Role of Azobenzene‐Based Photoswitchable Lipids in Controlling Innate Immune Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Barbault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anastasiia Delova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Makhloutah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Pasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Pietropaolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202400636⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (69), pp.18862-18865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202501824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503845v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Role of Azobenzene‐Based Photoswitchable Lipids in Controlling Innate Immune Response</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bipyridyl Ruthenium Complexes Featuring P-Ylide Ligands: A Comparative Study of Their Redox and Photophysical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bernhard</w:t>
+                <w:t xml:space="preserve">Laureen Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Pasc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oussama Fayafrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202501824⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (50), pp.24436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371504v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411685v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipyridyl Ruthenium Complexes Featuring P-Ylide Ligands: A Comparative Study of Their Redox and Photophysical Properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NORA: non-adiabatic dynamics with force-field based representation. Application to photoisomerization in biomimetic photoswitches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+                <w:t xml:space="preserve">Raúl Losantos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Duhayon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giacomo Prampolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (50), pp.24436. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5CC04585A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411685v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterion Effects in [Ru(bpy)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;](X)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-Photocatalyzed Energy Transfer Reactions</w:t>
+                <w:t xml:space="preserve">Metal centers and aromatic moieties in Schiff base complexes: impact on G-quadruplex stabilization and oncogene downregulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Zanzi</w:t>
+                <w:t xml:space="preserve">Aurane Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachary Pastorel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elise Lognon</w:t>
+                <w:t xml:space="preserve">Luisa d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coudret</w:t>
+                <w:t xml:space="preserve">Aurianne Rainot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Neybecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Spinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACS Au</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacsau.4c00384⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (17), pp.5725-5740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4QI01394H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687774v1</w:t>
+                <w:t xml:space="preserve">hal-04761170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico design of a solution-gated graphene transistor sensor for the efficient detection of guanine quadruplexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurianne Rainot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa D’anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Terenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (43), pp.10881-10887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Bases and Specificity behind the Activation of the Immune System OAS/RNAse L Pathway by Viral RNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Jung-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (8), pp.1246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v16081246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Yersinia pestis Ail Outer Membrane Protein and the C-Terminal Domain of Human Vitronectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Barbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 128 (16), pp.3929-3936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c00965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal centers and aromatic moieties in Schiff base complexes: impact on G-quadruplex stabilization and oncogene downregulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of the Immune System TIM‐3 Protein with a Model Cellular Membrane Containing Phosphatidyl‐Serine Lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Delova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Pasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4QI01394H⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202304318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761170v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing photothermal energy transduction through inter- and intramolecular interactions of multiple two-photon dyes appended onto Calix[4]arene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Toubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Diez Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphania Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 128 (41), pp.10086-10102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c04820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of the Immune System TIM‐3 Protein with a Model Cellular Membrane Containing Phosphatidyl‐Serine Lipids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Original Cyclic Dinucleotide Analogues Using the Sulfo-click Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Birkuš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (22), </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (4), pp.819-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202304318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.3c03908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472210v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Original Cyclic Dinucleotide Analogues Using the Sulfo-click Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoluminescent ruthenium( ii ) bipyridyl complexes containing phosphonium ylide ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Fayafrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amador</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jean-Baptiste Sortais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.3c03908⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (92), pp.13602-13605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CC05050A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426596v1</w:t>
+                <w:t xml:space="preserve">hal-04765484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predominant Binding Mode of Palmatine to DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marziogiuseppe Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Talotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marziogiuseppe Gentile</w:t>
+                <w:t xml:space="preserve">Jean Christophe Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Talotta</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Leticia González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (42), pp.10570-10575. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescent ruthenium( ii ) bipyridyl complexes containing phosphonium ylide ligands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Counterion Effects in [Ru(bpy)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;](X)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-Photocatalyzed Energy Transfer Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Zanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Pastorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Sortais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
+                <w:t xml:space="preserve">Christophe Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60 (92), pp.13602-13605. </w:t>
+              <w:t xml:space="preserve">JACS Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (8), pp.3049-3057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4CC05050A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacsau.4c00384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765484v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalizing the environment-dependent photophysical behavior of a DNA luminescent probe by classical and non-adiabatic molecular dynamics simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
+                <w:t xml:space="preserve">Resolving a guanine-quadruplex structure in the SARS-CoV-2 genome through circular dichroism and multiscale molecular modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Burger</w:t>
+                <w:t xml:space="preserve">Tom Miclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Dumont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ugo Perricone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampaolo Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43630-023-00431-3⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (41), pp.11332-11339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3sc04004f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476961v1</w:t>
+                <w:t xml:space="preserve">hal-04487444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of the covalent inhibition of human transmembrane protease serine 2 as an original antiviral strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Spinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa D’anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 127 (28), pp.6287-6295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c02910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving a guanine-quadruplex structure in the SARS-CoV-2 genome through circular dichroism and multiscale molecular modeling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphonium Ylides vs Iminophosphoranes: The Role of the Coordinating Ylidic Atom in cis -[Phosphine-Ylide Rh(CO) 2 ] Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Perricone</w:t>
+                <w:t xml:space="preserve">Ingrid Popovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giampaolo Barone</w:t>
+                <w:t xml:space="preserve">Thibault Tannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3sc04004f⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (5), pp.2376-2388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c04151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487444v1</w:t>
+                <w:t xml:space="preserve">hal-03962127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphonium Ylides vs Iminophosphoranes: The Role of the Coordinating Ylidic Atom in cis -[Phosphine-Ylide Rh(CO) 2 ] Complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Popovici</w:t>
+                <w:t xml:space="preserve">Molecular Basis of the pH-Controlled Maturation of the Tick-Borne Encephalitis Flavivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Tannoux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c04151⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (7), pp.1977-1982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c03551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962127v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Basis of the pH-Controlled Maturation of the Tick-Borne Encephalitis Flavivirus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Revealing the Molecular Interactions between Human ACE2 and the Receptor Binding Domain of the SARS-CoV-2 Wild-Type, Alpha and Delta Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c03551⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.2517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24032517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487441v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the interactions of Guanine‐Quadruplexes with peptides as novel strategies for diagnosis or tuning biological functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+                <w:t xml:space="preserve">Modelling the effects of E / Z photoisomerization of a cyclocurcumin analogue on the properties of cellular lipid membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Delova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Losantos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pecourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Pasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (30), pp.20567-20574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cp02955g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.202200624⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03925526v1</w:t>
+                <w:t xml:space="preserve">hal-04184227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of a new bifunctional chelating agent: Application for Al 18F/177Lu complexation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic Effects in Phosphino‐Iminophosphorane Pd II Complexes upon Varying the N Substituent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Popovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Auffrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2023.112267⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202303350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235780v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effects of E / Z photoisomerization of a cyclocurcumin analogue on the properties of cellular lipid membranes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raul Losantos</w:t>
+                <w:t xml:space="preserve">Predicting the three-dimensional structure of the c-KIT proto-oncogene promoter and the dynamics of its strongly coupled guanine quadruplexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Spinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Miclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa D’anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Pecourneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andreea Pasc</w:t>
+                <w:t xml:space="preserve">Cosimo Ducani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cp02955g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (20), pp.4704-4710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184227v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Molecular Interactions between Human ACE2 and the Receptor Binding Domain of the SARS-CoV-2 Wild-Type, Alpha and Delta Variants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and synthesis of a new bifunctional chelating agent: Application for Al 18F/177Lu complexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Losantos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Hognon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
+                <w:t xml:space="preserve">Katalin Selmeczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Marazzi</w:t>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Karcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (3), pp.2517. </w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 246, pp.112267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24032517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2023.112267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150197v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Effects in Phosphino‐Iminophosphorane Pd II Complexes upon Varying the N Substituent</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
+                <w:t xml:space="preserve">Understanding the interactions of Guanine‐Quadruplexes with peptides as novel strategies for diagnosis or tuning biological functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Miclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurane Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Auffrant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luisa d’Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (5), </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (6), pp.e202200624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202303350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202200624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772171v1</w:t>
+                <w:t xml:space="preserve">hal-03925526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the three-dimensional structure of the c-KIT proto-oncogene promoter and the dynamics of its strongly coupled guanine quadruplexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">How SARS-CoV-2 alters the regulation of gene expression in infected cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (20), pp.4704-4710. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00765⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (13), pp.3199-3207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258965v1</w:t>
+                <w:t xml:space="preserve">hal-04258968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How SARS-CoV-2 alters the regulation of gene expression in infected cells</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tuning the competition between photoisomerization and photothermy in biomimetic cyclocurcumin analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pecourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Losantos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00582⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 439, pp.114583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258968v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the competition between photoisomerization and photothermy in biomimetic cyclocurcumin analogues</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photophysical Properties of Boron‐Based Chromophores as Effective Moieties in TADF Devices: A Computational Study**</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Parant</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pelin Ulukan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saron Catak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114583⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202300147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960769v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical Properties of Boron‐Based Chromophores as Effective Moieties in TADF Devices: A Computational Study**</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rationalizing the environment-dependent photophysical behavior of a DNA luminescent probe by classical and non-adiabatic molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saron Catak</w:t>
+                <w:t xml:space="preserve">Alain Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (12), </w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (9), pp.2081-2092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cptc.202300147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s43630-023-00431-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476962v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional characterization of DdrC, a novel DNA damage-induced nucleoid associated protein involved in DNA compaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autophagy and evasion of the immune system by SARS-CoV-2. Structural features of the non-structural protein 6 from wild type and Omicron viral strains interacting with a model lipid bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac563⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (20), pp.6098-6105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2sc00108j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420989v1</w:t>
+                <w:t xml:space="preserve">hal-03925667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagy and evasion of the immune system by SARS-CoV-2. Structural features of the non-structural protein 6 from wild type and Omicron viral strains interacting with a model lipid bilayer</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural and functional characterization of DdrC, a novel DNA damage-induced nucleoid associated protein involved in DNA compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Banneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouthier de La Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Philippe Colletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Teulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (20), pp.6098-6105. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (13), pp.7680-7696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2sc00108j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925667v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the 5′ untranslated region in SARS-CoV-2 genome and its specific recognition by innate immune system via the human oligoadenylate synthase 1</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural and morphological changes of breast cancer cells induced by iron (II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janske Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Touche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CC07006A⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.2735-2749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR08301E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487446v1</w:t>
+                <w:t xml:space="preserve">hal-03563765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and morphological changes of breast cancer cells induced by iron (II) complexes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure of the 5′ untranslated region in SARS-CoV-2 genome and its specific recognition by innate immune system via the human oligoadenylate synthase 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Miclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Terenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampaolo Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (7), pp.2735-2749. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (13), pp.2176-2179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NR08301E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1CC07006A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563765v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hijacking of Cellular Functions by Severe Acute Respiratory Syndrome Coronavirus-2. Permeabilization and Polarization of the Host Lipid Membrane by Viroporins</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perturbation of Lipid Bilayers by Biomimetic Photoswitches Based on Cyclocurcumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Delova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Losantos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pecourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (21), pp.4642-4649. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (1), pp.299-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.2c01152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487448v1</w:t>
+                <w:t xml:space="preserve">hal-04012609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation of Lipid Bilayers by Biomimetic Photoswitches Based on Cyclocurcumin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Mourer</w:t>
+                <w:t xml:space="preserve">In silico drug discovery of IKK-β inhibitors from 2-amino-3-cyano-4-alkyl-6-(2-hydroxyphenyl) pyridine derivatives based on QSAR, docking, molecular dynamics and drug-likeness evaluation studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-El-Houda Hammoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Benguerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Lemaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.2c01152⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (2), pp.886-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07391102.2020.1819878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012609v1</w:t>
+                <w:t xml:space="preserve">hal-04157330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical Properties of Benzophenone-Based TADF Emitters in Relation to Their Molecular Structure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ultrafast Spectroscopy of Fe(II) Complexes Designed for Solar‐Energy Conversion: Current Status and Open Questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cebrian Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c08320⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202100659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487447v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico drug discovery of IKK-β inhibitors from 2-amino-3-cyano-4-alkyl-6-(2-hydroxyphenyl) pyridine derivatives based on QSAR, docking, molecular dynamics and drug-likeness evaluation studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hijacking of Cellular Functions by Severe Acute Respiratory Syndrome Coronavirus-2. Permeabilization and Polarization of the Host Lipid Membrane by Viroporins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07391102.2020.1819878⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (21), pp.4642-4649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157330v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Spectroscopy of Fe(II) Complexes Designed for Solar‐Energy Conversion: Current Status and Open Questions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Photophysical Properties of Benzophenone-Based TADF Emitters in Relation to Their Molecular Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekin Esme Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelin Ulukan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gros</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viktorya Aviyente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saron Catak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (7), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (4), pp.473-484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.202100659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c08320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871100v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Recognition of the 5′-Untranslated Region of West Nile Virus Genome by Human Innate Immune System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">How Fragile We Are: Influence of Stimulator of Interferon Genes (STING) Variants on Pathogen Recognition and Immune Response Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Morere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14061282⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (12), pp.3096-3106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487450v1</w:t>
+                <w:t xml:space="preserve">hal-04157319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Fragile We Are: Influence of Stimulator of Interferon Genes (STING) Variants on Pathogen Recognition and Immune Response Efficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+                <w:t xml:space="preserve">Biomimetic Photo-Switches Softening Model Lipid Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pecourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Losantos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Delova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 62 (12), pp.3096-3106. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (50), pp.15642-15655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157319v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Photo-Switches Softening Model Lipid Membranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Parant</w:t>
+                <w:t xml:space="preserve">G‐quadruplex recognition by DARPIns through epitope/paratope analogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Miclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Terenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampaolo Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (50), pp.15642-15655. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (57), pp.e202201824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202201824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960773v1</w:t>
+                <w:t xml:space="preserve">hal-03925664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G‐quadruplex recognition by DARPIns through epitope/paratope analogy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Specific Recognition of the 5′-Untranslated Region of West Nile Virus Genome by Human Innate Immune System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampaolo Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (57), pp.e202201824. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (6), pp.1282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202201824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v14061282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925664v1</w:t>
+                <w:t xml:space="preserve">hal-04487450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A posteriori localization of many‐body excited states through simultaneous diagonalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 44 (2), pp.105-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5411,103 +5411,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Never cared for what they do: High structural stability of Guanine-Quadruplexes in the presence of strand-break damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Terenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (10), pp.3256. </w:t>
@@ -5584,89 +5584,89 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cebrián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (7), </w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (7), pp.e202100818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.202100818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -5679,64 +5679,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Enzymatic Mechanism of the SARS-CoV-2 RNA-Dependent RNA Polymerase by DFT/MM-MD: An Unusual Active Site Leading to High Replication Rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 62 (17), pp.4261-4269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5764,239 +5764,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleic Acids under Stress: Understanding and Simulating Nucleobase Fragmentation Pathways</w:t>
+                <w:t xml:space="preserve">Make It Clean, Make It Safe: A Review on Virus Elimination via Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Semmeq</w:t>
+                <w:t xml:space="preserve">Lotfi Sellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐antoinette Dziurla</w:t>
+                <w:t xml:space="preserve">Tetiana Tatarchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Ouaskit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonia Jemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 86 (10), pp.1426-1435. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 412, pp.128682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.202100323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.128682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603727v1</w:t>
+                <w:t xml:space="preserve">hal-03603466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trans-cis Photoisomerization of Biomimetic Cyclocurcumin Analogous Rationalized by Molecular Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Losantos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pecourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Pasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -6028,663 +6032,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Make It Clean, Make It Safe: A Review on Virus Elimination via Adsorption</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Molecular Mechanisms Associated with Clustered Lesion-Induced Impairment of 8-oxoG Recognition by the Human Glycosylase OGG1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.128682⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (21), pp.6465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26216465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603466v1</w:t>
+                <w:t xml:space="preserve">hal-03786798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Behavior of Triplet Thymine in a Model B‐DNA Strand. Energetics and Spin Density Localization Revealed by ab initio Molecular Dynamics Simulations † *</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The iron maiden. Cytosolic aconitase/IRP1 conformational transition in the regulation of ferritin translation and iron hemostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Harle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Touche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.13549⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom11091329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905812v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staring at the Naked Goddess: Unraveling the Structure and Reactivity of Artemis Endonuclease Interacting with a DNA Double Strand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (13), pp.3986. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules26133986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Mechanisms Associated with Clustered Lesion-Induced Impairment of 8-oxoG Recognition by the Human Glycosylase OGG1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Behavior of Triplet Thymine in a Model B‐DNA Strand. Energetics and Spin Density Localization Revealed by ab initio Molecular Dynamics Simulations † *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laleh Allahkaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26216465⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98 (3), pp.633-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.13549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786798v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The iron maiden. Cytosolic aconitase/IRP1 conformational transition in the regulation of ferritin translation and iron hemostasis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+                <w:t xml:space="preserve">Triplet Stabilization for Enhanced Drug Photorelease from Sunscreen-Based Photocages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Lineros-Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Consuelo Cuquerella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Harle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+                <w:t xml:space="preserve">Miguel A. Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (9), pp.1329. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (8), pp.1752--1759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom11091329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0OB02244F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503702v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don’t help them to bury the light. The interplay between intersystem crossing and hydrogen transfer in photoexcited curcumin revealed by surface-hopping dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Losantos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Pasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (43), pp.24757-24764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6712,1186 +6716,1182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triplet Stabilization for Enhanced Drug Photorelease from Sunscreen-Based Photocages</w:t>
+                <w:t xml:space="preserve">rigins of the Photoinitiation Capacity of Aromatic Thiols as Photoinitiatiors: A Computational Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Lineros-Rosa</w:t>
+                <w:t xml:space="preserve">Volkan Fındık</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Consuelo Cuquerella</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Basak Koca Fındık</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktorya Aviyente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0OB02244F⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cp04345e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786801v1</w:t>
+                <w:t xml:space="preserve">hal-03753390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rigins of the Photoinitiation Capacity of Aromatic Thiols as Photoinitiatiors: A Computational Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stimuli-responsive emission of quinoxalinone-based compounds. From experimental findings to theoretical insight by means of multiscale computational spectroscopy approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timur Burganov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volkan Fındık</w:t>
+                <w:t xml:space="preserve">Sergey Katsyuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basak Koca Fındık</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexey Kalinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirina Sharipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cp04345e⟩</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.108797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753390v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuli-responsive emission of quinoxalinone-based compounds. From experimental findings to theoretical insight by means of multiscale computational spectroscopy approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timur Burganov</w:t>
+                <w:t xml:space="preserve">Forever young: Structural stability of telomeric guanine quadruplexes in the presence of oxidative DNA lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Katsyuba</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sirina Sharipova</w:t>
+                <w:t xml:space="preserve">Camille Corbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Terenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.108797⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (34), pp.8865-8874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202100993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753199v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forever young: Structural stability of telomeric guanine quadruplexes in the presence of oxidative DNA lesions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Competition between the Photothermal Effect and Emission in Potential Phototherapy Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Diez-Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202100993⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (31), pp.8733-8741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c03977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503711v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between the Photothermal Effect and Emission in Potential Phototherapy Agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synthesis and photoswitching properties of bioinspired dissymmetric gamma-pyrone, analogue of cyclocurcumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pecourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Losantos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Pasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c03977⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420789v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and photoswitching properties of bioinspired dissymmetric gamma-pyrone, analogue of cyclocurcumin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Recognition of a tandem lesion by DNA bacterial formamidopyrimidine glycosylases explored combining molecular dynamics and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreea Pasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00598⟩</w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.2861-2869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2021.04.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242377v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of a tandem lesion by DNA bacterial formamidopyrimidine glycosylases explored combining molecular dynamics and machine learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+                <w:t xml:space="preserve">Microscopic interactions between ivermectin and key human and viral proteins involved in SARS-CoV-2 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina García-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Gillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
+                <w:t xml:space="preserve">Isabel Iriepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2021.04.055⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (40), pp.22957-22971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP02967C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326585v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic interactions between ivermectin and key human and viral proteins involved in SARS-CoV-2 infection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Structure and Dynamics of RNA Guanine Quadruplexes in SARS-CoV-2 Genome. Original Strategies against Emerging Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Miclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tom Miclot</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Terenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP02967C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (42), pp.10277--10283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c03071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753387v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Dynamics of RNA Guanine Quadruplexes in SARS-CoV-2 Genome. Original Strategies against Emerging Viruses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nucleic Acids under Stress: Understanding and Simulating Nucleobase Fragmentation Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Semmeq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐antoinette Dziurla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ouaskit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (42), pp.10277--10283. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (10), pp.1426-1435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c03071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202100323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786805v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photophysical Investigation of Iron(II) Complexes Bearing Bidentate Annulated Isomeric Pyridine-NHC Ligands</w:t>
               </w:r>
@@ -8011,103 +8011,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of RNA guanine quadruplexes in favoring the dimerization of SARS unique domain in coronaviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina García-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (14), pp.5661-5667. </w:t>
@@ -8139,888 +8139,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron’s Wake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Prampolini</w:t>
+                <w:t xml:space="preserve">Trans-to-cis photoisomerization of cyclocurcumin in different environments rationalized by computational photochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Pasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (13), pp.3084. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.4749-4757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25133084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9cp06565b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426522v1</w:t>
+                <w:t xml:space="preserve">hal-02476342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-to-cis photoisomerization of cyclocurcumin in different environments rationalized by computational photochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Marazzi</w:t>
+                <w:t xml:space="preserve">Iron’s Wake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Diez-Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Prampolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22, pp.4749-4757. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (13), pp.3084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9cp06565b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25133084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476342v1</w:t>
+                <w:t xml:space="preserve">hal-03426522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Conjugation Effects in the Series of Quinoxaline-2-ones by Means of Vibrational Raman Spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Competing ultrafast photoinduced electron transfer and intersystem crossing of [Re(CO)$$_3$$3(Dmp)(His124)(Trp122)]$$^+$$+ in Pseudomonas aeruginosa azurin: a nonadiabatic dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliya Islamova</w:t>
+                <w:t xml:space="preserve">Sebastian Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guzel Fazleeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sirina Sharipova</w:t>
+                <w:t xml:space="preserve">Maximilian Menger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Stolba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c01838⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-020-2555-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912973v1</w:t>
+                <w:t xml:space="preserve">hal-02510660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing ultrafast photoinduced electron transfer and intersystem crossing of [Re(CO)$$_3$$3(Dmp)(His124)(Trp122)]$$^+$$+ in Pseudomonas aeruginosa azurin: a nonadiabatic dynamics study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Mai</w:t>
+                <w:t xml:space="preserve">Characterization of Conjugation Effects in the Series of Quinoxaline-2-ones by Means of Vibrational Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timur Burganov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Katsyuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Menger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Marazzi</w:t>
+                <w:t xml:space="preserve">Liliya Islamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Stolba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
+                <w:t xml:space="preserve">Guzel Fazleeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirina Sharipova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 139 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (19), pp.3865-3875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00214-020-2555-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c01838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510660v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Iron(II) Complexes with Octahedral Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Darari</w:t>
+                <w:t xml:space="preserve">Experimental and Theoretical Studies on Thymine Photodimerization Mediated by Oxidatively Generated DNA Lesions and Epigenetic Intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Lineros-Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Marekha</w:t>
+                <w:t xml:space="preserve">Miguel Angel Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelatif Doudouh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Lhiaubet-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25245991⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (44), pp.25661--25668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP04557H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081500v1</w:t>
+                <w:t xml:space="preserve">hal-03786800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Studies on Thymine Photodimerization Mediated by Oxidatively Generated DNA Lesions and Epigenetic Intermediates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Lineros-Rosa</w:t>
+                <w:t xml:space="preserve">Towards Iron(II) Complexes with Octahedral Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Angel Miranda</w:t>
+                <w:t xml:space="preserve">Abdelatif Doudouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lhiaubet-Vallet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (44), pp.25661--25668. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (24), pp.5991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP04557H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25245991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786800v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced DNA Lesions in Dormant Bacteria: The Peculiar Route Leading to Spore Photoproducts Characterized by Multiscale Molecular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Francés‐monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (62), pp.14236-14241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9080,64 +9080,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oğuzhan Kucur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydar Taylan Turan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktorya Aviyente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (7), pp.1390-1398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9184,90 +9184,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced intersystem crossing in DNA oxidative lesions and epigenetic intermediates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Lineros-Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lhiaubet-Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9301,103 +9301,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in iron-complexes as drug candidates for cancer therapy: reactivity, mechanism of action and metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49 (33), pp.11451-11466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9444,90 +9444,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Nucleosome Histone Core on the Structure and Dynamics of DNA-Containing Pyrimidine–Pyrimidone (6–4) Photoproduct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Matoušková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Claerbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Dršata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (9), pp.5972-5981. </w:t>
@@ -9578,90 +9578,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular basis of SARS-CoV-2 infection and rational design of potential antiviral agents: Modeling and simulation approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina García-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (11), pp.4291-4315. </w:t>
@@ -9833,103 +9833,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of the Interaction between the Spike Protein of Severe Acute Respiratory Syndrome Coronavirus-2 and the Receptor of Human Angiotensin-Converting Enzyme 2. Effects of Possible Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina García-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (21), pp.9272-9281. </w:t>
@@ -9967,103 +9967,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Nucleobase under Ionizing Radiation: Unexpected Proton Transfer by Thymine Cation in Water Nanodroplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Semmeq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Ouaskit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (49), pp.11340--11344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10091,12071 +10091,12071 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the excited state properties of luminescent phospholes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergey Katsyuba</w:t>
+                <w:t xml:space="preserve">Molecular Basis of DNA Packaging in Bacteria Revealed by All-Atoms Molecular Dynamic Simulations: The case of histone like proteins in Borrelia burgdoferi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almaz Zagidullin</w:t>
+                <w:t xml:space="preserve">Simon Garaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Oshchepkova</w:t>
+                <w:t xml:space="preserve">Joanna Timmins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasily Miluykov</w:t>
+                <w:t xml:space="preserve">Christophe Chipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2019.01.040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b02978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184528v1</w:t>
+                <w:t xml:space="preserve">hal-02352618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Basis of DNA Packaging in Bacteria Revealed by All-Atoms Molecular Dynamic Simulations: The case of histone like proteins in Borrelia burgdoferi.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Cooperative effects of cytosine methylation on DNA structure and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Timmins</w:t>
+                <w:t xml:space="preserve">Vanessa Besancenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chipot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Gruez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b02978⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (34), pp.7365-7371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b05835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352618v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02227499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The three Endonuclease III variants of Deinococcus radiodurans possess distinct and complementary DNA repair activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge‐Transfer versus Charge‐Separated Triplet Excited States of [Re I (dmp)(CO) 3 (His124)(Trp122)] + in Water and in Modified Pseudomonas aeruginosa Azurin Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aili Sarre</w:t>
+                <w:t xml:space="preserve">Maria Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meike Stelter</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Repair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2019.03.014⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (10), pp.2519-2526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201803685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092591v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human DNA Telomeres in Presence of Oxidative Lesions: The Crucial Role of Electrostatic Interactions on the Stability of Guanine Quadruplexes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">To what extent are the photophysical properties of quinoxaline- and quinoxalinone-based chromophores predictable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timur Burganov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Katsyuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliya Islamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guzyal Fazleeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirina Sharipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox8090337⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170, pp.107580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2019.107580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269375v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting G-quadruplexes with Organic Dyes: Chelerythrine–DNA Binding Elucidated by Combining Molecular Modeling and Optical Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chipot</w:t>
+                <w:t xml:space="preserve">Iron(II) complexes with diazinyl-NHC ligands: impact of π-deficiency of the azine core on photophysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cebrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Magra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox8100472⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (29), pp.10915-10926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9dt01731c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311525v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative effects of cytosine methylation on DNA structure and dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Human DNA Telomeres in Presence of Oxidative Lesions: The Crucial Role of Electrostatic Interactions on the Stability of Guanine Quadruplexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gebus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampaolo Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b05835⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox8090337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02227499v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron(II) complexes with diazinyl-NHC ligands: impact of π-deficiency of the azine core on photophysical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Magra</w:t>
+                <w:t xml:space="preserve">Targeting G-quadruplexes with Organic Dyes: Chelerythrine–DNA Binding Elucidated by Combining Molecular Modeling and Optical Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Terenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Spinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berhnard K. Keppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9dt01731c⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (472), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox8100472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145893v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge‐Transfer versus Charge‐Separated Triplet Excited States of [Re I (dmp)(CO) 3 (His124)(Trp122)] + in Water and in Modified Pseudomonas aeruginosa Azurin Protein</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The three Endonuclease III variants of Deinococcus radiodurans possess distinct and complementary DNA repair activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aili Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meike Stelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Rollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Debonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201803685⟩</w:t>
+              <w:t xml:space="preserve">DNA Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78, pp.45-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2019.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037929v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent are the photophysical properties of quinoxaline- and quinoxalinone-based chromophores predictable?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sirina Sharipova</w:t>
+                <w:t xml:space="preserve">Impact of the fac / mer Isomerism on the Excited-State Dynamics of Pyridyl-carbene Fe(II) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Magra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cebrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2019.107580⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (8), pp.5069-5081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184501v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triggering Tautomerization of Curcumin by Confinement into Liposomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhotoChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (10), pp.1034-1041. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cptc.201900159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the fac / mer Isomerism on the Excited-State Dynamics of Pyridyl-carbene Fe(II) Complexes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cristina Cebrian</w:t>
+                <w:t xml:space="preserve">Induced Night-Vision by Singlet-Oxygen-Mediated Activation of Rhodopsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Giussani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Beley</w:t>
+                <w:t xml:space="preserve">Miriam Navarrete-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (8), pp.5069-5081. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b02911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099506v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Night-Vision by Singlet-Oxygen-Mediated Activation of Rhodopsin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Ultrafast dynamics in polycyclic aromatic hydrocarbons: the key case of conical intersections in higher excited states and their role in the photophysics of phenanthrene monomer✝</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Nazari Haghighi Pashaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bösch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana Rondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Frances Monerris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marazzi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Miriam Navarrete-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b02911⟩</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP03147B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334747v1</w:t>
+                <w:t xml:space="preserve">hal-02189820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast dynamics in polycyclic aromatic hydrocarbons: the key case of conical intersections in higher excited states and their role in the photophysics of phenanthrene monomer✝</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ab initio study of the stepwise vs concerted fragmentation pathways in microhydrated thymine radical cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bösch</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abderrahamane Semmeq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ouaskit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CP03147B⟩</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201902462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189820v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Modeling of Exciton Localization in Self-Assembled Perylene Helices: Effects of Thermal Motion and Aggregate Size</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hypoxia-Selective Dissociation Mechanism of a Nitroimidazole Nucleoside in a DNA Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Tuñón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b00494⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b02760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445152v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2,3-(Dibenzimidazol-2-yl)quinoxalines: Unexpected Dynamical Effect on Steady-State Electronic Absorption Spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timur Burganov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Katsyuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vakhid Mamedov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Zhukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (26), pp.5514-5523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b00974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of the stepwise vs concerted fragmentation pathways in microhydrated thymine radical cations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Computational Modeling of Exciton Localization in Self-Assembled Perylene Helices: Effects of Thermal Motion and Aggregate Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alekos Segalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Said Ouaskit</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201902462⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (11), pp.6427-6437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b00494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263158v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia-Selective Dissociation Mechanism of a Nitroimidazole Nucleoside in a DNA Environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Toward Luminescent Iron Complexes: Unravelling the Photophysics by Computing Potential Energy Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Francés‐monerris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b02760⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (9), pp.666-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.201900100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316118v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Luminescent Iron Complexes: Unravelling the Photophysics by Computing Potential Energy Surfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">C-glyco“RGD” as αIIbβ3 and αvβ integrin ligands for imaging applications: synthesis, in vitro evaluation and molecular modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Vucko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pétry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.201900100⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (18), pp.4101-4109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2019.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445128v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-glyco“RGD” as αIIbβ3 and αvβ integrin ligands for imaging applications: synthesis, in vitro evaluation and molecular modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothé Vucko</w:t>
+                <w:t xml:space="preserve">Ionization and fragmentation of uracil upon microhydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Semmeq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ouaskit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pétry</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michaël Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2019.07.039⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (9), pp.4810-4821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP07452F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195019v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionization and fragmentation of uracil upon microhydration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Probing interaction of a trilysine peptide with DNA behind formation of guanine-lysine cross-links: insights from molecular dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Badawi</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 21 (9), pp.4810-4821. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP07452F⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 21 (42), pp.23418-23424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP04708E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184550v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing interaction of a trilysine peptide with DNA behind formation of guanine-lysine cross-links: insights from molecular dynamics.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Photophysical properties of bichromophoric Fe(II) complexes bearing an aromatic electron acceptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CP04708E⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138 (86), pp.138:86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-019-2471-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311522v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical properties of bichromophoric Fe(II) complexes bearing an aromatic electron acceptor</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exploring the Photophysics of Polyfluorinated Phthalocyanine Derivatives as Potential Theranostic Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basak Koca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esin Hamuryudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saron Catak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Erdogmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 138 (86), pp.138:86. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (40), pp.24417--24425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00214-019-2471-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b07053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445134v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Photophysics of Polyfluorinated Phthalocyanine Derivatives as Potential Theranostic Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical study of the excited state properties of luminescent phospholes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timur Burganov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Katsyuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basak Koca</w:t>
+                <w:t xml:space="preserve">Almaz Zagidullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esin Hamuryudan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saron Catak</w:t>
+                <w:t xml:space="preserve">Elena Oshchepkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Erdogmus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
+                <w:t xml:space="preserve">Vasily Miluykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (40), pp.24417--24425. </w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.363-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b07053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2019.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603444v1</w:t>
+                <w:t xml:space="preserve">hal-02184528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NHC-Based Iron Sensitizers for DSSCs</w:t>
+                <w:t xml:space="preserve">Resolving the Singlet Excited State Manifold of Benzophenone by First-Principles Simulations and Ultrafast Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Duchanois</w:t>
+                <w:t xml:space="preserve">Javier Segarra-Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cristina Cebrian</w:t>
+                <w:t xml:space="preserve">Elena Zvereva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Brazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/inorganics6020063⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (5), pp.2570 - 2585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825557v1</w:t>
+                <w:t xml:space="preserve">hal-01889513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical Properties of Novel Two-Photon Absorbing Dyes: Assessing Their Possible Use for Singlet Oxygen Generation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conical intersection properties unraveled by the position spread tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alekos Segalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Evangelisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04824⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137 (12), pp.163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-018-2377-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184577v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Estimation of the Standard Binding Free Energy of Netropsin with DNA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Absorption Spectroscopy and Photophysics of a Re I -dppz Probe for DNA-Mediated Charge Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Vela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23020228⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (54), pp.14425-14435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201801980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184614v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Chemistry . By Jeremy Harvey. Oxford University Press, 2018. Pp. 152. Price GBP 19.99 (paperback). ISBN 9780198755500</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Conformational changes of DNA induced by a trans -azobenzene derivative via non-covalent interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haohao Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueguang Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Structural Chemistry [2014-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (35), pp.22645-22651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP03836H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2053229618015991⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02184556v1</w:t>
+                <w:t xml:space="preserve">hal-02184630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the Singlet Excited State Manifold of Benzophenone by First-Principles Simulations and Ultrafast Spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Molecular-Dynamics-Based Protocols for Phase Space Sampling in Complex Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia González</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01208⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01889513v1</w:t>
+                <w:t xml:space="preserve">hal-02184620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conical intersection properties unraveled by the position spread tensor</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel quinoxalinone-based push–pull chromophores with highly sensitive emission and absorption properties towards small structural modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Evangelisti</w:t>
+                <w:t xml:space="preserve">T. Burganov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Katsyuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sharipova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kalinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-018-2377-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (33), pp.21515-21527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP03780A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395774v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Electronic Structure of Graphene Nanoislands: A CAS-SCF and NEVPT2 Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Cusinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Condensed Matter Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018, pp.ID 9097045. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2018/9097045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel quinoxalinone-based push–pull chromophores with highly sensitive emission and absorption properties towards small structural modifications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steady-State Linear and Non-linear Optical Spectroscopy of Organic Chromophores and Bio-macromolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP03780A⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184634v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption Spectroscopy and Photophysics of a Re I -dppz Probe for DNA-Mediated Charge Transport</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intersystem Crossing as a Key Component of the Nonadiabatic Relaxation Dynamics of Bithiophene and Terthiophene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schnappinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201801980⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (9), pp.4530-4540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184563v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational changes of DNA induced by a trans -azobenzene derivative via non-covalent interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
+                <w:t xml:space="preserve">The effect of solvent relaxation in the ultrafast time-resolved spectroscopy of solvated benzophenone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zvereva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Segarra-Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Brazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Nenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP03836H⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (3), pp.323-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7PP00439G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184630v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Molecular-Dynamics-Based Protocols for Phase Space Sampling in Complex Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Dynamics of the excited-state hydrogen transfer in a (dG)·(dC) homopolymer: intrinsic photostability of DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roca-Sanjuán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Tuñón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00495⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (41), pp.7902-7911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8sc03252a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184620v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-State Linear and Non-linear Optical Spectroscopy of Organic Chromophores and Bio-macromolecules</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Triplet photosensitization mechanism of thymine by an oxidized nucleobase: from a dimeric model to DNA environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lhiaubet-Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (40), pp.25666-25675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CP04866E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184613v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersystem Crossing as a Key Component of the Nonadiabatic Relaxation Dynamics of Bithiophene and Terthiophene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leticia González</w:t>
+                <w:t xml:space="preserve">Synthesis and Computational Study of a Pyridylcarbene Fe(II) Complex: Unexpected Effects of fac / mer Isomerism in Metal-to-Ligand Triplet Potential Energy Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Magra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cebrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00492⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (16), pp.10431 - 10441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184572v1</w:t>
+                <w:t xml:space="preserve">hal-01858716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of solvent relaxation in the ultrafast time-resolved spectroscopy of solvated benzophenone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Artur Nenov</w:t>
+                <w:t xml:space="preserve">Evaluation of temoporfin affinity to β-cyclodextrins assuming self-aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Yakavets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Yankovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ingrosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7PP00439G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 367, pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2018.07.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184642v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the excited-state hydrogen transfer in a (dG)·(dC) homopolymer: intrinsic photostability of DNA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Accurate Estimation of the Standard Binding Free Energy of Netropsin with DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marco Marazzi</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wensheng Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8sc03252a⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (2), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23020228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981143v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of temoporfin affinity to β-cyclodextrins assuming self-aggregation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photophysical Properties of Novel Two-Photon Absorbing Dyes: Assessing Their Possible Use for Singlet Oxygen Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozlem Sengul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saron Catak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2018.07.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (28), pp.16315-16324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861135v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triplet photosensitization mechanism of thymine by an oxidized nucleobase: from a dimeric model to DNA environment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Computational Chemistry . By Jeremy Harvey. Oxford University Press, 2018. Pp. 152. Price GBP 19.99 (paperback). ISBN 9780198755500</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP04866E⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Structural Chemistry [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (12), pp.1781-1782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053229618015991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184616v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Computational Study of a Pyridylcarbene Fe(II) Complex: Unexpected Effects of fac / mer Isomerism in Metal-to-Ligand Triplet Potential Energy Surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Darari</w:t>
+                <w:t xml:space="preserve">NHC-Based Iron Sensitizers for DSSCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cebrian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (16), pp.10431 - 10441. </w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), pp.63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/inorganics6020063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858716v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Insights into Polyamine-DNA Binding Modes: Implications for Cross-Link Selectivity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing halogen–halogen interactions in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Morell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
+                <w:t xml:space="preserve">V. Ayzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Isare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Idé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brocorens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201702065⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (48), pp.32443-32450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP06996K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646327v1</w:t>
+                <w:t xml:space="preserve">hal-01668774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational polymorphism or structural invariance in DNA photoinduced lesions: implications for repair rates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Photophysics of the singlet oxygen sensor green chromophore: Self-production of $^1 O_2$ explained by molecular modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Besancenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx148⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (32), pp.7586-7592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b04383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518937v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysics of chlorin e6: from one- and two-photon absorption to fluorescence and phosphorescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Simulating the Electronic Circular Dichroism Spectra of Photoreversible Peptide Conformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Sampedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA28616J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (7), pp.3290-3296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184857v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the photosensitization mechanisms of hypericin towards biological membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Ibuprofen and ketoprofen potentiate UVA-induced cell death by a photosensitization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Besancenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP03723F⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.8885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09406-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184856v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibuprofen and ketoprofen potentiate UVA-induced cell death by a photosensitization process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Drouot</w:t>
+                <w:t xml:space="preserve">Probing optical properties of thiophene derivatives for two-photon absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozlem Sengul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Birsen Boydas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Sharmouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09406-8⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 136 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-017-2094-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583391v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the Electronic Circular Dichroism Spectra of Photoreversible Peptide Conformations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From Physical Mixtures to Co-Crystals: How the Coformers Can Modify Solubility and Biological Activity of Carbamazepine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Dalpiaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Bertolasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00163⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.268-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.7b00899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184836v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysics of the singlet oxygen sensor green chromophore: Self-production of $^1 O_2$ explained by molecular modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling the nature of post-linear response Z-vector method for time-dependent density functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Mosconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b04383⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (2), pp.024108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4991561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184827v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing halogen–halogen interactions in solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Brocorens</w:t>
+                <w:t xml:space="preserve">Excited-states of a rhenium carbonyl diimine complex: solvation models, spin–orbit coupling, and vibrational sampling effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Muñoz-Losa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (48), pp.32443-32450. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP06996K⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 19 (40), pp.27240-27250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp05126c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668774v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing optical properties of thiophene derivatives for two-photon absorption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gros</w:t>
+                <w:t xml:space="preserve">Ab initio molecular dynamics of thiophene: the interplay of internal conversion and intersystem crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schnappinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kölle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-017-2094-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (37), pp.25662-25670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP05061E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812854v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the nature of post-linear response Z-vector method for time-dependent density functional theory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Deciphering the photosensitization mechanisms of hypericin towards biological membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4991561⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (34), pp.23187-23193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP03723F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649959v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Physical Mixtures to Co-Crystals: How the Coformers Can Modify Solubility and Biological Activity of Carbamazepine</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Photophysics of chlorin e6: from one- and two-photon absorption to fluorescence and phosphorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (18), pp.10992-10999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA28616J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.7b00899⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02184802v1</w:t>
+                <w:t xml:space="preserve">hal-02184857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited-states of a rhenium carbonyl diimine complex: solvation models, spin–orbit coupling, and vibrational sampling effects</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Molecular Dynamics Insights into Polyamine-DNA Binding Modes: Implications for Cross-Link Selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp05126c⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (52), pp.12845-12852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201702065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571369v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio molecular dynamics of thiophene: the interplay of internal conversion and intersystem crossing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leticia González</w:t>
+                <w:t xml:space="preserve">Conformational polymorphism or structural invariance in DNA photoinduced lesions: implications for repair rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (37), pp.25662-25670. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (7), pp.3654-3662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CP05061E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184853v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial charge separation and photovoltaic efficiency in Fe(ii)–carbene sensitized solar cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling DNA electronic circular dichroism by QM/MM methods and Frenkel Hamiltonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (40), pp.28069-28081. </w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.225-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CP05535D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00214-015-1640-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812853v1</w:t>
+                <w:t xml:space="preserve">hal-02187406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorene-imidazole dyes excited states from first-principles calculations - Topological insights</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+                <w:t xml:space="preserve">Probing the reactivity of singlet oxygen with purines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Michaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+                <w:t xml:space="preserve">Raymond Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-016-1866-0⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (1), pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv1364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913546v1</w:t>
+                <w:t xml:space="preserve">hal-01271590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling DNA electronic circular dichroism by QM/MM methods and Frenkel Hamiltonian</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Two-photon-absorption DNA sensitization via solvated electron production: unraveling photochemical pathways by molecular modeling and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (27), pp.18598 - 18606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp02592g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00214-015-1640-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02187406v1</w:t>
+                <w:t xml:space="preserve">hal-01449676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-photon-absorption DNA sensitization via solvated electron production: unraveling photochemical pathways by molecular modeling and simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Nile blue and Nile red optical properties predicted by TD-DFT and CASPT2 methods: static and dynamic solvent effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 135 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-016-1814-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cp02592g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01449676v1</w:t>
+                <w:t xml:space="preserve">hal-02185737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the reactivity of singlet oxygen with purines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morell</w:t>
+                <w:t xml:space="preserve">Assessing One- and Two-Photon Optical Properties of Boron Containing Arenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydar Taylan Turan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Moreau</w:t>
+                <w:t xml:space="preserve">Yiğitcan Eken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktorya Aviyente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44 (1), pp.56-62. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (32), pp.17916-17926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv1364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b05493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271590v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Dichroism of DNA G-Quadruplexes: Combining Modeling and Spectroscopy To Unravel Complex Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">From non-covalent binding to irreversible DNA lesions: nile blue and nile red as photosensitizing agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Besancenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (12), pp.3113-3121. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.28480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b00634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep28480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185733v1</w:t>
+                <w:t xml:space="preserve">hal-01414606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzophenone Ultrafast Triplet Population: Revisiting the Kinetic Model by Surface-Hopping Dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roland Lindh</w:t>
+                <w:t xml:space="preserve">A new record excited state 3 MLCT lifetime for metalorganic iron( ii ) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b02792⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (18), pp.12550-12556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP01418F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186077v1</w:t>
+                <w:t xml:space="preserve">hal-01812755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nile blue and Nile red optical properties predicted by TD-DFT and CASPT2 methods: static and dynamic solvent effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Hydrogen abstraction by photoexcited benzophenone: consequences for DNA photosensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meilani Wibowo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roca-Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 135 (3), </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (11), pp.7829-7836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00214-016-1814-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CP07938A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185737v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing One- and Two-Photon Optical Properties of Boron Containing Arenes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Viktorya Aviyente</w:t>
+                <w:t xml:space="preserve">Circular Dichroism of DNA G-Quadruplexes: Combining Modeling and Spectroscopy To Unravel Complex Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Spinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Terenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampaolo Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b05493⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (12), pp.3113-3121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b00634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387009v1</w:t>
+                <w:t xml:space="preserve">hal-02185733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From non-covalent binding to irreversible DNA lesions: nile blue and nile red as photosensitizing agents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Benzophenone Ultrafast Triplet Population: Revisiting the Kinetic Model by Surface-Hopping Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roca-Sanjuán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Delcey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lindh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep28480⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (4), pp.622-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b02792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414606v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new record excited state 3 MLCT lifetime for metalorganic iron( ii ) complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Beley</w:t>
+                <w:t xml:space="preserve">Correlation of bistranded clustered abasic DNA lesion processing with structural and dynamic DNA helix distortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros G. Georgakilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (18), pp.8588-8599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CP01418F⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01812755v1</w:t>
+                <w:t xml:space="preserve">hal-01449647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen abstraction by photoexcited benzophenone: consequences for DNA photosensitization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Thermodynamics of DNA: sensitizer recognition. Characterizing binding motifs with all-atom simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18 (11), pp.7829-7836. </w:t>
+              <w:t xml:space="preserve">, 2016, 18 (48), pp.33180-33186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CP07938A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CP06078A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287926v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of DNA: sensitizer recognition. Characterizing binding motifs with all-atom simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Repair Rate of Clustered Abasic DNA Lesions by Human Endonuclease: Molecular Bases of Sequence Specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros G. Georgakilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP06078A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (19), pp.3760-3765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186080v1</w:t>
+                <w:t xml:space="preserve">hal-01449702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of bistranded clustered abasic DNA lesion processing with structural and dynamic DNA helix distortion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Fluorene-imidazole dyes excited states from first-principles calculations - Topological insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandros G. Georgakilas</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw773⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 135 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-016-1866-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449647v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repair Rate of Clustered Abasic DNA Lesions by Human Endonuclease: Molecular Bases of Sequence Specificity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandros G. Georgakilas</w:t>
+                <w:t xml:space="preserve">Interfacial charge separation and photovoltaic efficiency in Fe(ii)–carbene sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (19), pp.3760-3765. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (40), pp.28069-28081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CP05535D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449702v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of iron II complexes with B-DNA. Insights from molecular modeling, spectroscopy and cellular biology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Besancenot</w:t>
+                <w:t xml:space="preserve">Editorial: Radiation-induced and oxidative DNA damages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Barbieux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chryssostomos Chatgilialoglu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 3 (67), </w:t>
+              <w:t xml:space="preserve">, 2015, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2015.00067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2015.00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242500v1</w:t>
+                <w:t xml:space="preserve">hal-02187408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding DNA under oxidative stress and sensitization: the role of molecular modeling</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">2,5-Dithienylpyrrole (DTP) as a donor component in DTP-pi-A organic sensitizers: photophysical and photovoltaic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Sharmoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Attanzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Busatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Carli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2015.00043⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (6), pp.4041-4050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra10342d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889534v1</w:t>
+                <w:t xml:space="preserve">hal-01495200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Photosensitization by an &amp;quot;Insider&amp;quot;: Photophysics and Triplet Energy Transfer of 5-Methyl-2-pyrimidone Deoxyribonucleoside</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">2,5-Dithienylpyrrole (DTP) as a donor component in DTP–π–A organic sensitizers: photophysical and photovoltaic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Sharmoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Attanzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Busatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Carli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201501212⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (6), pp.4041 - 4050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA10342D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01186698v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Radiation-induced and oxidative DNA damages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Iron-Based Photosensitizer with Extended Excited-State Lifetime: Photophysical and Photovoltaic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cebrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2015.00054⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.2469-2477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201500142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187408v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,5-Dithienylpyrrole (DTP) as a donor component in DTP-pi-A organic sensitizers: photophysical and photovoltaic properties</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Electronic Structure of Short Carbon Nanotubes: The Effects of Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Carli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Evangelisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (6), pp.4041-4050. </w:t>
+              <w:t xml:space="preserve">Advances in Condensed Matter Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.475890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ra10342d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2015/475890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495200v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,5-Dithienylpyrrole (DTP) as a donor component in DTP–π–A organic sensitizers: photophysical and photovoltaic properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of Palmatine with DNA: An Environmentally Controlled Phototherapy Drug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4RA10342D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (2), pp.410-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5088515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913513v1</w:t>
+                <w:t xml:space="preserve">hal-01114787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Palmatine with DNA: An Environmentally Controlled Phototherapy Drug</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Photophysics of Acetophenone Interacting with DNA: Why the Road to Photosensitization is Open</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp5088515⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (2), pp.323-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.12395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114787v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysics of Acetophenone Interacting with DNA: Why the Road to Photosensitization is Open</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Resolving the Benzophenone DNA-Photosensitization Mechanism at QM/MM Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meilani Wibowo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roca-Sanjuán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Garavelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.576-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz502562d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/php.12395⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01234430v1</w:t>
+                <w:t xml:space="preserve">hal-01114786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Iron-Based Photosensitizer with Extended Excited-State Lifetime: Photophysical and Photovoltaic Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
+                <w:t xml:space="preserve">Interaction of iron II complexes with B-DNA. Insights from molecular modeling, spectroscopy and cellular biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Besancenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (67), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2015.00067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201500142⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01495210v1</w:t>
+                <w:t xml:space="preserve">hal-01242500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Electronic Structure of Short Carbon Nanotubes: The Effects of Correlation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">DNA Photosensitization by an &amp;quot;Insider&amp;quot;: Photophysics and Triplet Energy Transfer of 5-Methyl-2-pyrimidone Deoxyribonucleoside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Condensed Matter Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.475890. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (32), pp.11509-11516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2015/475890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201501212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377156v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the Benzophenone DNA-Photosensitization Mechanism at QM/MM Level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Understanding DNA under oxidative stress and sensitization: the role of molecular modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.576-580. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jz502562d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2015.00043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114786v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical computation of Betain B30 solvatochromism using a Polarizable Continuum Model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Photophysical Properties of Ruthenium(II) Polypyridyl DNA Intercalators: Effects of the Molecular Surroundings Investigated by Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ambrosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miho Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2013.07.017⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (40), pp.12901-12909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201402963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913561v1</w:t>
+                <w:t xml:space="preserve">hal-02187418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QM/MM modeling of Harmane cation fluorescence spectrum in water solution and interacting with DNA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stability of the Guanine Endoperoxide Intermediate: A Computational Challenge for Density Functional Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2014.03.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (49), pp.11612-11619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp508330r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913552v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical Properties of Ruthenium(II) Polypyridyl DNA Intercalators: Effects of the Molecular Surroundings Investigated by Theory</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">All-organic chromophores for dye-sensitized solar cells: A theoretical study on aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chbibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perpète</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201402963⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.203 - 211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2013.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02187418v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Nitroaromatic Explosives Based on Fluorescence Quenching of Silafluorene- and Silole-Containing Polymers: A Time-Dependent Density Functional Theory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burcu Dedeoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktorya Aviyente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimet Sema Özen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (41), pp.23946 - 23953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp505025t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-organic chromophores for dye-sensitized solar cells: A theoretical study on aggregation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
+                <w:t xml:space="preserve">QM/MM calculation of absorption spectra of complex systems: The case of human serum albumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 101, pp.203 - 211. </w:t>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1040-1041, pp.360 - 366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2013.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2014.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913525v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the Guanine Endoperoxide Intermediate: A Computational Challenge for Density Functional Theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Novel Ru-based sunlight harvesters bearing dithienylpyrrolo (DTP)-bipyridine ligands: Synthesis, characterization and photovoltaic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajida Noureen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Argazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp508330r⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.318-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2013.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114788v1</w:t>
+                <w:t xml:space="preserve">hal-01494554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insight into the Topology of Excited States through Detachment/Attachment Density Matrices-Based Centroids of Charge</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">UV–vis absorption spectrum of a novel Ru(II) complex intercalated in DNA: [Ru(2,2′-bipy)(dppz)(2,2′-ArPy)]+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agisilaos Chantzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Thomas Issenhuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ct500400s⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00894-014-2082-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913547v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV–vis absorption spectrum of a novel Ru(II) complex intercalated in DNA: [Ru(2,2′-bipy)(dppz)(2,2′-ArPy)]+</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Insight into the Topology of Excited States through Detachment/Attachment Density Matrices-Based Centroids of Charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00894-014-2082-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (9), pp.3906 - 3914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct500400s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187422v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QM/MM calculation of absorption spectra of complex systems: The case of human serum albumin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Code interoperability and standard data formats in quantum chemistry and quantum dynamics: The Q5/D5Cost data model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elda Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Evangelisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Laganà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rampino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2014.01.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (8), pp.611-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.23492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913550v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Ru-based sunlight harvesters bearing dithienylpyrrolo (DTP)-bipyridine ligands: Synthesis, characterization and photovoltaic properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+                <w:t xml:space="preserve">Heteroleptic Pyridyl-Carbene Iron Complexes with Tuneable Electronic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric A. Perpete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2013.10.013⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.3747-3753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201402356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494554v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code interoperability and standard data formats in quantum chemistry and quantum dynamics: The Q5/D5Cost data model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lipid Peroxidation in Membranes: The Peroxyl Radical Does Not “Float”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis M. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Tarek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.23492⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (10), pp.1653-1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz500502q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03974789v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroleptic Pyridyl-Carbene Iron Complexes with Tuneable Electronic Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
+                <w:t xml:space="preserve">Toward a Quantitative Assessment of Electronic Transitions’ Charge-Transfer Character</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201402356⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (9), pp.3896 - 3905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct5003994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01494414v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Peroxidation in Membranes: The Peroxyl Radical Does Not “Float”</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Theoretical computation of Betain B30 solvatochromism using a Polarizable Continuum Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mounir Tarek</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perpète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (10), pp.1653-1658. </w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100, pp.24 - 31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jz500502q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2013.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153355v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Quantitative Assessment of Electronic Transitions’ Charge-Transfer Character</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
+                <w:t xml:space="preserve">QM/MM modeling of Harmane cation fluorescence spectrum in water solution and interacting with DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (9), pp.3896 - 3905. </w:t>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1040-1041, pp.367 - 372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct5003994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2014.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913570v1</w:t>
+                <w:t xml:space="preserve">hal-01913552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight on the interaction of polychlorobiphenyl with nucleic acid–base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Abtouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meziane Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (2), pp.581-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22195,273 +22195,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A QM/MM Study of the Absorption Spectrum of Harmane in Water Solution and Interacting with DNA: The Crucial Role of Dynamic Effects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards an accurate treatment of σ∗←σ transitions: Moving onto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117 (17), pp.4973 - 4980. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 580, pp.14-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp4017882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2013.06.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913522v1</w:t>
+                <w:t xml:space="preserve">hal-01115343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an accurate treatment of σ∗←σ transitions: Moving onto</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A QM/MM Study of the Absorption Spectrum of Harmane in Water Solution and Interacting with DNA: The Crucial Role of Dynamic Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perpète</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (17), pp.4973 - 4980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4017882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2013.06.044⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01115343v1</w:t>
+                <w:t xml:space="preserve">hal-01913522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-configuration-interaction study of the metal-insulator transition in model systems: Peierls dimerization in H n rings and chains</w:t>
               </w:r>
@@ -22473,64 +22473,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Luigi Bendazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 138 (7), pp.074315/1-074315/8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22577,90 +22577,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical evidence of photo-induced charge transfer from DNA to intercalated ruthenium (II) organometallic complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agisilaos Chantzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 578, pp.133-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22707,51 +22707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzophenone and DNA: Evidences for a Double Insertion Mode and its Spectral Signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (23), pp.4119-4124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22811,51 +22811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole F. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent X. Gadéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22928,77 +22928,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FCI benchmark on beryllium dimer: The lowest singlet and triplet states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Helal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 568, pp.49-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23057,77 +23057,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Treatment of Surrounding Effects: UV/vis Absorption Properties of a Solvated Ru(II) Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agisilaos Chantzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (5), pp.1536-1541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23174,77 +23174,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the triplet ground state of tetrahedral X4 clusters (X = Li, Na, K, Cu).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Verdicchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 136 (9), pp.094301-094307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23272,615 +23272,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A QM/MM study on the spinach plastocyanin: Redox properties and absorption spectra</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ground and Excited State Properties of New Porphyrin Based Dyads: A Combined Theoretical and Experimental Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Rivail</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jeandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ruppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2011.11.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (44), pp.10736-10744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp307452d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189804v1</w:t>
+                <w:t xml:space="preserve">hal-02309979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New dyads using (metallo)porphyrins as ancillary ligands in polypyridine ruthenium complexes. Synthesis and electronic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jeandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (41), pp.12865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C2DT31656K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong π-delocalization and substitution effect on electronic properties of dithienylpyrrole-containing bipyridine ligands and corresponding ruthenium complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sajida Noureen</w:t>
+                <w:t xml:space="preserve">A QM/MM study on the spinach plastocyanin: Redox properties and absorption spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Caramori</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Jean-Louis Rivail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 41 (16), pp.4833. </w:t>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 990, pp.119-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2DT12367C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2011.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189257v1</w:t>
+                <w:t xml:space="preserve">hal-02189804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground and Excited State Properties of New Porphyrin Based Dyads: A Combined Theoretical and Experimental Study.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Beley</w:t>
+                <w:t xml:space="preserve">Strong π-delocalization and substitution effect on electronic properties of dithienylpyrrole-containing bipyridine ligands and corresponding ruthenium complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajida Noureen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ruppert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gros</w:t>
+                <w:t xml:space="preserve">Stefano Caramori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Argazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (44), pp.10736-10744. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (16), pp.4833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp307452d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2DT12367C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309979v1</w:t>
+                <w:t xml:space="preserve">hal-02189257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A priori modeling of chemical reactions on computational grid platforms: Workflows and data models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rampino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lagana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23939,130 +23939,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground and Excited State Properties of New Porphyrin Based Dyads: A Combined Theoretical and Experimental Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jeandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ruppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (44), pp.10736-10744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp307452d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189241v1</w:t>
@@ -24086,64 +24086,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis of the localization spread and polarizability of 1-D noninteracting electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Luigi Bendazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (3), pp.653-664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24189,103 +24189,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral properties of polypyridyl ruthenium complexes intercalated in DNA: theoretical insights into the surrounding effects of [Ru(dppz)(bpy)2]2+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hebraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (36), pp.12496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24319,77 +24319,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Modeling of Large Molecular Systems. Advances in the Local Self Consistent Field Method for Mixed Quantum Mechanics/Molecular Mechanics Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rivail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (2), pp.596-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24436,51 +24436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of Emission Spectra of He(3S)-He(2P) at 706 and 728 nm Due to the Triplet and Singlet Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole F. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24540,90 +24540,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of mutations on the absorption spectra of copper proteins: a QM/MM study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rivail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 131 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24663,1420 +24663,1420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of New Ruthenium-Based Dyes for Dye-Sensitized Solar Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Full-configuration-interaction study of the metal-insulator transition in a model system: Hn linear chains n=4, 6,..., 16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Luigi Bendazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Evangelisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (15), pp.3596-3603. </w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (13), pp.3416-3423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp201058v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qua.23047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189805v1</w:t>
+                <w:t xml:space="preserve">hal-00873685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-configuration-interaction study of the metal-insulator transition in a model system: Hn linear chains n=4, 6,..., 16</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
+                <w:t xml:space="preserve">Heisenberg behavior of some carbon-beryllium compounds: How well truncated-CI approaches work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen J. Calzado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.315-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.21623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qua.23047⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00873685v1</w:t>
+                <w:t xml:space="preserve">hal-00873642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heisenberg behavior of some carbon-beryllium compounds: How well truncated-CI approaches work</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3,5-Bis(ethynyl)pyridine and 2,6-bis(ethynyl)pyridine spanning two Fe(Cp*)(dppe) units: role of the nitrogen atom on the electronic and magnetic couplings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Justaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Stang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (24), pp.12601-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic2016148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.21623⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00873642v1</w:t>
+                <w:t xml:space="preserve">hal-00859922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3,5-Bis(ethynyl)pyridine and 2,6-bis(ethynyl)pyridine spanning two Fe(Cp*)(dppe) units: role of the nitrogen atom on the electronic and magnetic couplings.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled-Cluster study of 'no-pair' bonding in the tetrahedral Cu4 cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Verdicchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Evangelisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Sánchez-Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic2016148⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 503 (4-6), pp.215-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2011.01.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859922v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled-Cluster study of 'no-pair' bonding in the tetrahedral Cu4 cluster</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Theoretical Study of New Ruthenium-Based Dyes for Dye-Sensitized Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (15), pp.3596-3603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp201058v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2011.01.047⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00872605v1</w:t>
+                <w:t xml:space="preserve">hal-02189805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of spin Hamiltonians from projected single reference configuration interaction calculations. I. Spin 1/2 systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">High-spin states in tetrahedral X4 clusters (X = H, Li, Na, K)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Maynau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
+                <w:t xml:space="preserve">Jose Pitarch-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Luigi Bendazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Evangelisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Sánchez-Marín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110 (4), pp.874-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.21987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3458642⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866251v1</w:t>
+                <w:t xml:space="preserve">hal-00873128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beryllium chains interacting with Graphene Nanoislands: From anti-ferromagnetic to ferromagnetic ground state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
+                <w:t xml:space="preserve">Charge transfer and mixed-valence behavior in phtalocyanine-dimer cations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leininger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gian L. Bendazzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.07.065⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133 (12), pp.124301/1-124301/8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3491027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872598v1</w:t>
+                <w:t xml:space="preserve">hal-00872141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-spin states in tetrahedral X4 clusters (X = H, Li, Na, K)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Kohn's localization in the insulating state: One-dimensional lattices, crystalline versus disordered</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Luigi Bendazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Evangelisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">José Sánchez-Marín</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resta Raffaele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qua.21987⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133 (6), pp.064703/1-064703/7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3467877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00873128v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kohn's localization in the insulating state: One-dimensional lattices, crystalline versus disordered</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron localizability and polarizability in tight-binding graphene nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Evangelisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Luigi Bendazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Resta Raffaele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3467877⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 126 (3-4), pp.257-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-009-0700-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873602v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron localizability and polarizability in tight-binding graphene nanostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
+                <w:t xml:space="preserve">Beryllium chains interacting with Graphene Nanoislands: From anti-ferromagnetic to ferromagnetic ground state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian L. Bendazzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-009-0700-3⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 496 (4-6), pp.306-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.07.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873597v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer and mixed-valence behavior in phtalocyanine-dimer cations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Determination of spin Hamiltonians from projected single reference configuration interaction calculations. I. Spin 1/2 systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Leininger</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maynau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 133 (12), pp.124301/1-124301/8. </w:t>
+              <w:t xml:space="preserve">, 2010, 133 (4), pp.044106/1-044106/11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3491027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3458642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872141v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of BeN Linear Chains: Optimized Geometries and Harmonic Frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Luigi Bendazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (5), pp.1266-1273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26104,593 +26104,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical method for computing dispersion constants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A theoretical study of linear beryllium chains: full configuration interaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Vetere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Luigi Bendazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-009-0520-5⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 130 (2), pp.024301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3054709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873084v1</w:t>
+                <w:t xml:space="preserve">hal-00875603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of linear beryllium chains: full configuration interaction.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A numerical method for computing dispersion constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Luigi Bendazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 123 (3-4), pp.265-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-009-0520-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3054709⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00875603v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of BeN linear chains: Variational and perturbative approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electronic bistability in linear beryllium chains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Helal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Evangelisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leininger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3185351⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (17), pp.5240-5245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp900663p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387040v1</w:t>
+                <w:t xml:space="preserve">hal-00872041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic bistability in linear beryllium chains.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A theoretical study of BeN linear chains: Variational and perturbative approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celestino Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Luigi Bendazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Cimiraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113 (17), pp.5240-5245. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (3), pp.034309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp900663p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3185351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872041v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Valence Character of Anionic Linear Beryllium Chains: A CAS-SCF and MR-CI Study †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariachiara Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (52), pp.14706-14710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26718,592 +26718,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the calculation of high-spin states in the full configuration-interaction formalism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The metal-insulator transition in dimerized Hückel chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Luigi Bendazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 348 (1-3), pp.83-88. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 129 (13), pp.134104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2008.02.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2987702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951100v1</w:t>
+                <w:t xml:space="preserve">hal-00957530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End states and singlet-triplet degeneracy in linear atomic chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Vetere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Luigi Bendazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Paulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 465 (1-3), pp.102-105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.09.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.09.059⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metal-insulator transition in dimerized Hückel chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Full configuration interaction study of the metal-insulator transition in model systems: LiN linear chains (N=2,4,6,8)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Vetere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Luigi Bendazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Paulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 129 (13), pp.134104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2987702⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 128, pp.024701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2822286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957530v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full configuration interaction study of the metal-insulator transition in model systems: LiN linear chains (N=2,4,6,8)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Full Configuration-Interaction Study on the Tetrahedral Li4 Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Pitarch-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Luigi Bendazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beate Paulus</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Sanchez-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 128, pp.024701. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (3), pp.404-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2822286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ct7003319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951678v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CI calculations of long-range C6 dispersion coefficients for BH–BH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Luigi Bendazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Figari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27386,1031 +27370,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Configuration-Interaction Study on the Tetrahedral Li4 Cluster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Restoring the size consistency of multireference configuration interactions through class dressings: Applications to ground and excited states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maynau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jose Sanchez-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4 (3), pp.404-413. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 129, pp.064112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct7003319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2938371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951667v1</w:t>
+                <w:t xml:space="preserve">hal-00951057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring the size consistency of multireference configuration interactions through class dressings: Applications to ground and excited states</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the calculation of high-spin states in the full configuration-interaction formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Luigi Bendazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deguilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Evangelisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent X. Gadéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 348 (1-3), pp.83-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2008.02.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2938371⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951057v1</w:t>
+                <w:t xml:space="preserve">hal-00951100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The problem of interoperability: A common data format for quantum chemistry codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId749" w:history="1">
+                <w:t xml:space="preserve">FORTRAN interface for code interoperability in quantum chemistry: The Q5Cost library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Borini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tajti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Angeli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 107 (11), pp.2082-2091. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47 (3), pp.1271-1277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qua.21387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ci7000567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00967305v1</w:t>
+                <w:t xml:space="preserve">hal-00975402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the basis-set superposition error on the calculation of dispersion interactions: A test study on the neon dimer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">C6 dispersion coefficients from reduced dipole pseudospectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Figari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Magnasco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ct6003005⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 118 (1), pp.107-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-007-0252-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00967899v1</w:t>
+                <w:t xml:space="preserve">hal-02189814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORTRAN interface for code interoperability in quantum chemistry: The Q5Cost library</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">FORTRAN Interface for Code Interoperability in Quantum Chemistry: The Q5Cost Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tajti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celestino Angeli</w:t>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 47 (3), pp.1271-1277. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ci7000567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ci7000567⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00975402v1</w:t>
+                <w:t xml:space="preserve">hal-02189815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORTRAN Interface for Code Interoperability in Quantum Chemistry: The Q5Cost Library</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The effect of the basis-set superposition error on the calculation of dispersion interactions: A test study on the neon dimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Angeli</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Luigi Bendazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Evangelisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celestino Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ci7000567⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (2), pp.477-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct6003005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02189815v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C6 dispersion coefficients from reduced dipole pseudospectra</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camilla Costa</w:t>
+                <w:t xml:space="preserve">The problem of interoperability: A common data format for quantum chemistry codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celestino Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Luigi Bendazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Borini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Magnasco</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Emerson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Evangelisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 118 (1), pp.107-112. </w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 107 (11), pp.2082-2091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00214-007-0252-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qua.21387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189814v1</w:t>
+                <w:t xml:space="preserve">hal-00967305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frozen-core full-CI calculation of imaginary frequency-dependent dipole polarizabilities of ground state BeH2 and the C6 dispersion coefficients of its homodimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Luigi Bendazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Figari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28512,51 +28512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Davidson technique for the computation of dispersion constants: Full CI results for Be and LiH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Luigi Bendazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 306 (1-3), pp.153-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28615,64 +28615,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An enlarged basis Full-Cl calculation of C7 dispersion coefficients for the LiH–LiH homodimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Luigi Bendazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Magnasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Figari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28776,103 +28776,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new generation of G-quadruplex binding compounds: from their synthesis to the characterization of their anticancer effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurane Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Terenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampaolo Barone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G4ME Perugia 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Perugia, Jun 2024, Pérouse, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28897,103 +28897,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new generation of G-quadruplex binding compounds: from their synthesis to the characterization of their anticancer effects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurane Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Terenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampaolo Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque ONCOTRANS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29012,359 +29012,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic interest of an iron-based complex to improve treatments against pancreatic and triple negative breast cancers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Therapeutic interest of an iron-based complex to improve treatments against pancreatic and triple negative breast cancers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Neybecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Besancenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotrans 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dr Céline Mirjolet and Pr Emeric Limagne, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">The 2024 Annual Congress of the European Association for Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963882v1</w:t>
+                <w:t xml:space="preserve">hal-04963834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic interest of an iron-based complex to improve treatments against pancreatic and triple negative breast cancers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Therapeutic interest of an iron-based complex to improve treatments against pancreatic and triple negative breast cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Neybecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Besancenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Annual Congress of the European Association for Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Oncotrans 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr Céline Mirjolet and Pr Emeric Limagne, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963834v1</w:t>
+                <w:t xml:space="preserve">hal-04963882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new generation of G-quadruplex binding compounds: from their synthesis to the characterization of their anticancer effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurane Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Terenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampaolo Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress of the European Association for Cancer Research, EACR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
@@ -29398,103 +29398,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Schiff base metal complexes for G-quadruplex binding: from synthesis to anticancer applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurane Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Terenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampaolo Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quadruplexes made in France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29513,566 +29513,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond PDT: from molecular switches to photothermal agents</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phosphonium Ylides vs Iminophosphoranes: The Role of the Coordinating Ylidic Atom in cis-[Phosphine-Ylide Rh(CO)2] Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Popovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Tannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée Française sur la Thérapie Photodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">European Workshop on Phosphorus Chemistry EWPC17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475029v1</w:t>
+                <w:t xml:space="preserve">hal-04547541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphonium Ylides vs Iminophosphoranes: The Role of the Coordinating Ylidic Atom in cis-[Phosphine-Ylide Rh(CO)2] Complexes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond PDT: from molecular switches to photothermal agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Pasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Phosphorus Chemistry EWPC17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">4ème Journée Française sur la Thérapie Photodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547541v1</w:t>
+                <w:t xml:space="preserve">hal-04475029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation de la fluidité membranaire par la réponse photoinduite d’analogues biomimétiques de la cyclocurcumine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Cyclocurcumin analogues triggering photoassisted therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pecourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Losantos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée Scientifique SCF-GFP Grand-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Besancon, France</w:t>
+              <w:t xml:space="preserve">28ème IUPAC Symposium on Photochemistry - PhotoIUPAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Amsterdam (NETHERLANDS), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474365v1</w:t>
+                <w:t xml:space="preserve">hal-04474320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclocurcumin analogues triggering photoassisted therapies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Perturbation de la fluidité membranaire par la réponse photoinduite d’analogues biomimétiques de la cyclocurcumine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pecourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Losantos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème IUPAC Symposium on Photochemistry - PhotoIUPAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Amsterdam (NETHERLANDS), Netherlands</w:t>
+              <w:t xml:space="preserve">1ère Journée Scientifique SCF-GFP Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474320v1</w:t>
+                <w:t xml:space="preserve">hal-04474365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and photoswitching properties of bioinspired dissymmetric gamma-pyrone, analogue of cyclocurcumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pecourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Losantos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SECO 58</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bussang (Vosges), France</w:t>
@@ -30127,64 +30127,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Yakavets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Yankovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ingrosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30239,90 +30239,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast excited state dynamics of NHC-Fe(II) complexes designed for light harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ultrafast Condensed Phase Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.28</w:t>
@@ -30351,103 +30351,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the structure and triplet-triplet energy transfer of the 6-4 photoproduct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Congress of the French and Italian Photochemists and Photobiologists 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30472,103 +30472,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Format for Quantum Chemistry Interoperability: Q5Cost Format and Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Borini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Science and Its Applications (ICCSA 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Perugia, Italy. pp.1094-1107, </w:t>
@@ -30650,103 +30650,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical insight into different repair rates of cyclobutane pyrimidine dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifteenth edition of the international Workshop on Radiation Damage to DNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Aussois, France</w:t>
@@ -30775,103 +30775,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into DNA lesions formation and structural outcome by simulation tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifteenth edition of the international Workshop on Radiation Damage to DNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30928,90 +30928,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q5Cost format and library: a tutorial about the common format for quantum chemistry interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elda Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laganà, Antonio. ICTP, 24, pp.103-124, 2008, Lecture notes, 929500342X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31061,64 +31061,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Dynamics and QM/MM to Understand Genome Organization and Reproduction in Emerging RNA Viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuel Yáñez; Russell J. Boyd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Elsevier, pp.895-909, 2024, </w:t>
@@ -31156,103 +31156,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A moveable feast. Molecular modeling and simulation unraveling cross-talks between RNA structure and its biological role</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurane Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Springer International Publishing, pp.279-294, 2023, RNA Technologies, </w:t>
             </w:r>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
@@ -31286,90 +31286,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 6. Influence of DNA Structure on Lesion Formation and Repair: Role of Modelling and Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Improta, Roberto and Douki, Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Series in Photochemical &amp; Photobiological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.105--132, 2021, 978-1-83916-196-4. </w:t>
@@ -31420,77 +31420,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Photodamage and Repair: Computational Photobiology in Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QM/MM Studies of Light-responsive Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Springer International Publishing, pp.293-332, 2020, Challenges and Advances in Computational Chemistry and Physics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
@@ -31524,90 +31524,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum chemistry of the excited state: recent trends in methods developments and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Navarrete-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Segarra-Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Giussani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooria Farahani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31662,77 +31662,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Non Empirical Local Self Consistent Field Method: Application to Quantum Mechanics/Molecular Mechanics (QM/MM) Modeling of Large Biomolecular Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rivail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Modeling of Complex Molecular Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.343-365, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31757,64 +31757,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid QM/MM Methods: Treating Electronic Phenomena in Very Large Molecular Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application of Computational Techniques in Pharmacy and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.1-20, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31839,64 +31839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Scale Quantum Monte Carlo Electronic Structure Calculations on the EGEE Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31955,64 +31955,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-Size Effects in Graphene Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sergey Mikhailov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Applications of Graphene - Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, Chapter 14. 17 p., 2011, Nanotechnology and Nanomaterials, 978-953-307-152-7. </w:t>
@@ -32082,266 +32082,416 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un composé organométallique en tant que qu'agent de déméthylation de l'ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Cartron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3088200. BioSiS. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-Photon Responsive Amphiphilic Photoswitches as Molecular Modulators of Lipid Order and Curvature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Makhloutah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pecourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mittelheisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Delova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Abdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de conjoncture 2019 : CID 51 Modélisation mathématique, informatique et physique pour les sciences du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cleynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité national de la recherche scientifique. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId854" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32351,105 +32501,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Photophysics and Photochemistry in Complex Biological Environments: From the Induction of DNA Damages to the Rationalization of Their Biological Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemical Sciences. Université de Lorraine, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02196994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId858"/>
+      <w:footerReference w:type="default" r:id="rId861"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -32596,51 +32746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Losantos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Prampolini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC04585A" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503845v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Alehyane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Fortino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pietropaolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400636" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Delova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Makhloutah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501824" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411685v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Busson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Fayafrou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lognon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duhayon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03589" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687774v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Zanzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Pastorel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00384" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761163v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Rainot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa D&#8217;anna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Terenzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02796" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746925v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jung-Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16081246" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Vasseur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c00965" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurane Froux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa d'Anna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Neybecker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Spinello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QI01394H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Toubia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Diez Cabanes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phania Abdallah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mhanna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c04820" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04472210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304318" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426596v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amador" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birku&#353;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03908" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05248545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marziogiuseppe Gentile" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Talotta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Tremblay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02721" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765484v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sortais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC05050A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00431-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miclot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c02910" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Perricone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Barone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc04004f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Popovici" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tannoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04151" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03551" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925526v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa d&#8217;Anna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200624" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Karcher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2023.112267" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04184227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Losantos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pecourneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp02955g" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150197v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Hognon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marazzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia-Iriepa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032517" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772171v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Auffrant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303350" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Ducani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00765" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00582" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960769v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pecourneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114583" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476962v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin Ulukan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saron Catak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202300147" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03420989v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Banneville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouthier de La Tour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Philippe Colletier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teulon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac563" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925667v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc00108j" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487446v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC07006A" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563765v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janske Nel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouch&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Touche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR08301E" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487448v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01102" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c01152" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487447v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Esme Bas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktorya Aviyente" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c08320" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157330v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-El-Houda Hammoudi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benguerba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Attoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Hognon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Lemaoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2020.1819878" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871100v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebrian Avila" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Pastore" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100659" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487450v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14061282" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157319v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00315" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960773v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02425" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925664v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201824" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460876v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Blanc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925687v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103256" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464828v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franc&#233;s-Monerris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebri&#225;n" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haacke" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100818" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487454v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00802" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603727v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Semmeq" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;antoinette Dziurla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ouaskit" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202100323" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp01224j" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603466v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sellaoui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Tatarchuk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jemli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.128682" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905812v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Allahkaram" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13549" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753201v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26133986" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786798v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216465" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503702v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11091329" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03514973v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp03617c" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786801v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lineros-Rosa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Consuelo Cuquerella" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Miranda" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB02244F" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753390v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan F&#305;nd&#305;k" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Koca F&#305;nd&#305;k" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp04345e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753199v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Burganov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Katsyuba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kalinin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirina Sharipova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108797" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503711v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Corbier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100993" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420789v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Diez-Cabanes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c03977" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242377v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00598" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326585v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.04.055" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753387v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a-Iriepa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Iriepa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02967C" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786805v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03071" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918450v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magra" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darari" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Domenichini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebrian" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03638" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02912974v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01097" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426522v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25133084" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02476342v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp06565b" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02912973v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Islamova" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzel Fazleeva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c01838" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02510660v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mai" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Menger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Stolba" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-020-2555-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081500v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marekha" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25245991" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786800v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Miranda" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lhiaubet-Vallet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP04557H" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065911v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franc&#233;s&#8208;monerris" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002484" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02912965v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#287;uzhan Kucur" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haydar Taylan Turan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07858" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02530483v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC01132K" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02915892v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT02135K" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157488v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Matou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claerbout" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Dr&#353;ata" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00593" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503722v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00779" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02912976v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busenur Aslanoglu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zorin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Lassalle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ingrosso" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02055a" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157339v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02203" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603472v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Hasnaoui" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184528v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almaz Zagidullin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Oshchepkova" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Miluykov" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2019.01.040" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352618v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garaude" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Timmins" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02978" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092591v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aili Sarre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Stelter" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Rollo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Debonis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Seck" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2019.03.014" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269375v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gebus" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8090337" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02311525v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gattuso" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berhnard K. Keppler" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8100472" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02227499v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besancenot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gruez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b05835" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145893v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01731c" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037929v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fumanal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Daniel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803685" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184501v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzyal Fazleeva" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2019.107580" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02185045v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Girardon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201900159" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099506v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beley" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00138" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334747v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giussani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Hong" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Navarrete-Miguel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02911" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189820v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Nazari Haghighi Pashaki" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#246;sch" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Rondi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frances Monerris" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP03147B" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445152v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alekos Segalina" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00494" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184522v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vakhid Mamedov" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Zhukova" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b00974" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02263158v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahamane Semmeq" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902462" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02316118v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Tu&#241;&#243;n" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02760" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445128v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201900100" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02195019v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Vucko" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;try" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dehez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Lambert" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.07.039" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184550v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Badawi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07452F" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02311522v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04708E" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445134v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-019-2471-9" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603444v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Koca" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esin Hamuryudan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Erdogmus" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b07053" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825557v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duchanois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics6020063" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184577v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Sengul" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04824" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184614v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Cai" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23020228" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184556v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053229618015991" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889513v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Segarra-Mart&#237;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zvereva" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Brazard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01208" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395774v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leininger" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Evangelisti" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2377-y" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184636v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cusinato" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9097045" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184634v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burganov" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katsyuba" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharipova" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalinin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monari" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03780A" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184563v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Vela" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801980" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184630v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohao Fu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueguang Shao" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03836H" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184620v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00495" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184613v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00086" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184572v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schnappinger" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00492" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184642v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Nenov" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7PP00439G" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981143v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roca-Sanju&#225;n" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc03252a" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861135v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Yankovsky" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.07.046" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184616v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Miranda" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04866E" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858716v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01695" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646327v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702065" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518937v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx148" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184857v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA28616J" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184856v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP03723F" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583391v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09406-8" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184836v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sampedro" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00163" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184827v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04383" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668774v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayzac" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Isare" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Id&#233;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brocorens" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06996K" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812854v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Birsen Boydas" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sharmouk" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-017-2094-y" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649959v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Mosconi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Etienne" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991561" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184802v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dalpiaz" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ferretti" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Bertolasi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pavan" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.7b00899" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571369v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Mu&#241;oz-Losa" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05126c" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184853v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K&#246;lle" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05061E" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812853v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05535D" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913546v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michaux" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-016-1866-0" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02187406v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-015-1640-8" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449676v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02592g" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271590v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gr&#252;ber" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1364" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185733v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b00634" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186077v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delcey" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lindh" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b02792" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185737v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-016-1814-z" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387009v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi&#287;itcan Eken" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05493" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414606v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28480" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812755v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01418F" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287926v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meilani Wibowo" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roca-Sanjuan" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP07938A" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186080v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06078A" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449647v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros G. Georgakilas" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw773" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449702v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Durand" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01692" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242500v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbieux" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2015.00067" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889534v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2015.00043" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186698v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501212" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QK0KLZQ3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02187408v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssostomos Chatgilialoglu" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2015.00054" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495200v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sharmoukh" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Attanzio" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Busatto" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Carli" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra10342d" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913513v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA10342D" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114787v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dumont" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5088515" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234430v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Huix-Rotllant" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12395" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9ZK77MT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495210v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500142" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J7JZ321-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377156v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/475890" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114786v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Garavelli" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502562d" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913561v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perp&#232;te" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2013.07.017" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913552v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2014.03.026" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02187418v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut V&#233;ry" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrosek" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Otsuka" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402963" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E5F1629AA3245A0B87BA3FAF9905C51023751B88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913527v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Dedeoglu" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alimet Sema &#214;zen" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505025t" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913525v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chbibi" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2013.10.004" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114788v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508330r" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913547v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500400s" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02187422v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agisilaos Chantzis" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Despax" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Issenhuth" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boeglin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-014-2082-2" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913550v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2014.01.009" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494554v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajida Noureen" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Argazzi" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2013.10.013" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974789v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Rossi" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lagan&#224;" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rampino" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23492" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8ZKXMKT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494414v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Perpete" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402356" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRV4DCC1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01153355v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tarek" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500502q" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913570v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5003994" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189242v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Abtouche" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Brahimi" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-012-1580-3" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CKVPC9R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913522v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4017882" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115343v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.06.044" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H7RKLP8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874125v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luigi Bendazzoli" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792197" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189217v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.05.068" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907412v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumont" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4021475" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957449v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F. Allard" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deguilhem" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent X. Gad&#233;a" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Kielkopf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321712" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872678v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Helal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.03.012" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRLNP9TR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189251v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300129c" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872616v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Verdicchio" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687907" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189804v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rivail" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2011.11.026" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189256v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lachaud" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jeandon" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT31656K" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189257v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caramori" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT12367C" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309979v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ruppert" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307452d" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874061v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rampino" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rossi" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagana" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.04.028" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1V2F80-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189241v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873702v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23036" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJR1GN94-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189248v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hebraud" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP40935F" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189224v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar300278j" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841839v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/397/1/012035" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189249v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-012-1221-z" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4TTGG5B6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189805v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201058v" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873685v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23047" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0R7T2238-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873642v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen J. Calzado" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21623" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVHBQMTX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859922v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Justaud" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Stang" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paul" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2016148" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872605v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez-Mar&#237;n" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.01.047" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLBWC8QB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866251v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maynau" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3458642" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872598v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian L. Bendazzoli" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.07.065" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P05GSR61-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873128v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pitarch-Ruiz" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.21987" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LH82GMZV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873602v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resta Raffaele" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3467877" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873597v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0700-3" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZKF7PC8R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872141v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3491027" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873052v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct9001027" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873084v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0520-5" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B7CWX3SZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875603v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vetere" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3054709" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387040v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Cimiraglia" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3185351" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872041v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp900663p" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395189v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904799z" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951100v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.02.024" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3CXCNC9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952061v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Paulus" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.09.059" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT3C04W1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957530v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2987702" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951678v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2822286" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189812v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Figari" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rui" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Costa" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.11.015" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CH8BT12-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951667v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sanchez-Martin" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct7003319" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951057v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Amor" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2938371" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967305v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borini" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Emerson" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.21387" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-21H1DN6R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967899v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct6003005" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975402v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tajti" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci7000567" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9XNSCPQL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189815v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borini" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angeli" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189814v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Magnasco" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-007-0252-3" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/177BF70DAB3C74D610AE068C9540530C5174029B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189816v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.08.014" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNPZVC1M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189817v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2004.07.023" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5706S54B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189819v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2003.10.082" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ6BL4P1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839034v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839041v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963882v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rouget" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brunner" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harl&#233;" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963834v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839057v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13683" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839047v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04475029v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547541v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474365v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04474320v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04474343v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415859v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898263v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488339v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957993v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69839-5_83" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T1DNHP00-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124572v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114267v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539074v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746809v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00101-X" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316714v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36390-0_13" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786795v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839165580-00105" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424121v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57721-6_7" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184567v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Farahani" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013598-00028" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02187414v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02187425v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875641v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0508-5_13" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B1F6AE2DEE9B8BE05DFC11539CE28507D5003FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874067v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14241" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987504v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Cartron" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360199v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferro" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cleynen" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duchemin" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02196994v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Alehyane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Fortino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pietropaolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400636" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371504v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Delova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Makhloutah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501824" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411685v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Busson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Fayafrou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lognon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duhayon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03589" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371472v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Losantos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Prampolini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC04585A" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurane Froux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa d'Anna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Rainot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Neybecker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Spinello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QI01394H" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761163v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa D&#8217;anna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Terenzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02796" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jung-Rodriguez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16081246" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Vasseur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c00965" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04472210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304318" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797410v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Toubia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Diez Cabanes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phania Abdallah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mhanna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c04820" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amador" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birku&#353;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03908" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sortais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC05050A" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05248545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marziogiuseppe Gentile" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Talotta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Tremblay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02721" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687774v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Zanzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Pastorel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00384" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miclot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Perricone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Barone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc04004f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258941v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c02910" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Popovici" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tannoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04151" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03551" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150197v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Hognon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marazzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia-Iriepa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032517" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04184227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Losantos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pecourneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp02955g" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Auffrant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202303350" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258965v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Ducani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00765" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04235780v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Karcher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2023.112267" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa d&#8217;Anna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200624" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258968v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00582" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960769v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pecourneau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114583" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476962v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin Ulukan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saron Catak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202300147" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476961v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00431-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc00108j" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03420989v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Banneville" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouthier de La Tour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Philippe Colletier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teulon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac563" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janske Nel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouch&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Touche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR08301E" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC07006A" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012609v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c01152" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157330v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-El-Houda Hammoudi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benguerba" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Attoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Hognon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Lemaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2020.1819878" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871100v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebrian Avila" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Pastore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100659" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487448v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01102" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487447v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Esme Bas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktorya Aviyente" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c08320" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157319v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00315" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02425" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925664v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201824" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487450v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14061282" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460876v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Blanc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925687v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103256" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464828v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franc&#233;s-Monerris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebri&#225;n" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haacke" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100818" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487454v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00802" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603466v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Sellaoui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Tatarchuk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jemli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.128682" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp01224j" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786798v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216465" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503702v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11091329" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753201v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26133986" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905812v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Allahkaram" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13549" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786801v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lineros-Rosa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Consuelo Cuquerella" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Miranda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB02244F" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03514973v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp03617c" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753390v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan F&#305;nd&#305;k" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Koca F&#305;nd&#305;k" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp04345e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753199v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Burganov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Katsyuba" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kalinin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirina Sharipova" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108797" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503711v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Corbier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100993" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420789v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Diez-Cabanes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c03977" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03242377v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00598" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326585v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.04.055" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753387v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a-Iriepa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Iriepa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02967C" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786805v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03071" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603727v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Semmeq" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;antoinette Dziurla" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ouaskit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202100323" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918450v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magra" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darari" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Domenichini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebrian" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03638" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02912974v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01097" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02476342v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp06565b" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426522v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25133084" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02510660v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mai" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Menger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Stolba" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-020-2555-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02912973v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Islamova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzel Fazleeva" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c01838" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786800v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Miranda" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lhiaubet-Vallet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP04557H" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081500v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marekha" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25245991" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065911v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franc&#233;s&#8208;monerris" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002484" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02912965v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#287;uzhan Kucur" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haydar Taylan Turan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07858" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02530483v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC01132K" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02915892v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT02135K" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157488v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Matou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claerbout" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Dr&#353;ata" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00593" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503722v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00779" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02912976v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busenur Aslanoglu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zorin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Lassalle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ingrosso" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02055a" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157339v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02203" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603472v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Hasnaoui" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352618v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garaude" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Timmins" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02978" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02227499v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besancenot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gruez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b05835" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037929v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gattuso" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fumanal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Daniel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803685" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184501v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzyal Fazleeva" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2019.107580" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145893v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01731c" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269375v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gebus" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8090337" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02311525v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berhnard K. Keppler" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8100472" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092591v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aili Sarre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Stelter" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Rollo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Debonis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Seck" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2019.03.014" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099506v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beley" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00138" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02185045v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Girardon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201900159" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02334747v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giussani" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Hong" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Navarrete-Miguel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02911" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189820v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Nazari Haghighi Pashaki" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#246;sch" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Rondi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frances Monerris" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP03147B" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02263158v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahamane Semmeq" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902462" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02316118v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Tu&#241;&#243;n" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02760" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184522v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vakhid Mamedov" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Zhukova" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b00974" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445152v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alekos Segalina" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00494" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445128v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201900100" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02195019v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Vucko" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;try" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dehez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Lambert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.07.039" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184550v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Badawi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07452F" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02311522v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04708E" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445134v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-019-2471-9" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603444v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Koca" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esin Hamuryudan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Erdogmus" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b07053" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184528v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almaz Zagidullin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Oshchepkova" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Miluykov" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2019.01.040" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889513v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Segarra-Mart&#237;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zvereva" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Brazard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01208" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395774v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leininger" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Evangelisti" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2377-y" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184563v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Vela" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801980" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184630v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohao Fu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueguang Shao" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03836H" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184620v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00495" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184634v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burganov" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katsyuba" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharipova" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalinin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monari" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03780A" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184636v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cusinato" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9097045" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184613v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00086" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184572v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schnappinger" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00492" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184642v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Nenov" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7PP00439G" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981143v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roca-Sanju&#225;n" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc03252a" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184616v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Miranda" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04866E" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858716v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01695" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861135v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Yankovsky" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.07.046" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184614v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Cai" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23020228" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184577v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Sengul" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04824" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184556v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053229618015991" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825557v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duchanois" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics6020063" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668774v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayzac" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Isare" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Id&#233;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brocorens" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06996K" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184827v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04383" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184836v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sampedro" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00163" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583391v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09406-8" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812854v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Birsen Boydas" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sharmouk" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-017-2094-y" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184802v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dalpiaz" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ferretti" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Bertolasi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pavan" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.7b00899" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649959v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Mosconi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Etienne" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991561" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571369v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Mu&#241;oz-Losa" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp05126c" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184853v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K&#246;lle" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05061E" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184856v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP03723F" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184857v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA28616J" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646327v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702065" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518937v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx148" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02187406v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-015-1640-8" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271590v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gr&#252;ber" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1364" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449676v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02592g" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185737v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-016-1814-z" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387009v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi&#287;itcan Eken" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05493" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414606v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28480" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812755v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01418F" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287926v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meilani Wibowo" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roca-Sanjuan" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP07938A" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185733v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b00634" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186077v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delcey" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lindh" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b02792" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449647v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros G. Georgakilas" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw773" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186080v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06078A" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449702v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Durand" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01692" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913546v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michaux" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-016-1866-0" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812853v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05535D" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02187408v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssostomos Chatgilialoglu" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2015.00054" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495200v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sharmoukh" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Attanzio" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Busatto" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Carli" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra10342d" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913513v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA10342D" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495210v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500142" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J7JZ321-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377156v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/475890" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114787v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dumont" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5088515" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234430v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Huix-Rotllant" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12395" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9ZK77MT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114786v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Garavelli" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502562d" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242500v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbieux" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2015.00067" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186698v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501212" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QK0KLZQ3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889534v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2015.00043" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02187418v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut V&#233;ry" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrosek" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Otsuka" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402963" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E5F1629AA3245A0B87BA3FAF9905C51023751B88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114788v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508330r" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913525v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chbibi" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perp&#232;te" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2013.10.004" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913527v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Dedeoglu" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alimet Sema &#214;zen" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505025t" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913550v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2014.01.009" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494554v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajida Noureen" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Argazzi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2013.10.013" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02187422v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agisilaos Chantzis" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Despax" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Issenhuth" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boeglin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-014-2082-2" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913547v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500400s" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974789v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Rossi" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lagan&#224;" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rampino" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23492" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8ZKXMKT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494414v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Perpete" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402356" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRV4DCC1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01153355v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tarek" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500502q" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913570v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5003994" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913561v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2013.07.017" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913552v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2014.03.026" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189242v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Abtouche" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Brahimi" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-012-1580-3" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CKVPC9R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115343v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.06.044" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H7RKLP8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913522v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4017882" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874125v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luigi Bendazzoli" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792197" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189217v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.05.068" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907412v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumont" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4021475" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957449v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F. Allard" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deguilhem" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent X. Gad&#233;a" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Kielkopf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321712" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872678v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Helal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.03.012" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRLNP9TR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189251v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300129c" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872616v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Verdicchio" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687907" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309979v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lachaud" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jeandon" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ruppert" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307452d" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189256v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT31656K" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189804v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rivail" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2011.11.026" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189257v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caramori" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT12367C" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874061v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rampino" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rossi" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagana" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.04.028" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1V2F80-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189241v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873702v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23036" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJR1GN94-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189248v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hebraud" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP40935F" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189224v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar300278j" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841839v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/397/1/012035" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189249v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-012-1221-z" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4TTGG5B6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873685v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23047" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0R7T2238-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873642v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen J. Calzado" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21623" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVHBQMTX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859922v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Justaud" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Stang" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paul" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2016148" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872605v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez-Mar&#237;n" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2011.01.047" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLBWC8QB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189805v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201058v" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873128v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Pitarch-Ruiz" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.21987" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LH82GMZV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872141v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3491027" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873602v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resta Raffaele" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3467877" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873597v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0700-3" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZKF7PC8R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872598v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian L. Bendazzoli" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.07.065" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P05GSR61-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866251v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maynau" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3458642" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873052v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct9001027" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875603v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vetere" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3054709" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873084v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0520-5" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B7CWX3SZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872041v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp900663p" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387040v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Cimiraglia" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3185351" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395189v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904799z" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957530v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2987702" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952061v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Paulus" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.09.059" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT3C04W1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951678v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2822286" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951667v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sanchez-Martin" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct7003319" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189812v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Figari" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rui" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Costa" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.11.015" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CH8BT12-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951057v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Amor" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2938371" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951100v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.02.024" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3CXCNC9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975402v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borini" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tajti" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci7000567" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9XNSCPQL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189814v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Magnasco" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-007-0252-3" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/177BF70DAB3C74D610AE068C9540530C5174029B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189815v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borini" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angeli" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967899v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct6003005" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967305v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Emerson" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.21387" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-21H1DN6R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189816v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.08.014" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNPZVC1M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189817v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2004.07.023" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5706S54B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189819v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2003.10.082" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ6BL4P1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839034v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839041v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963834v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rouget" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brunner" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harl&#233;" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963882v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839057v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13683" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839047v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547541v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04475029v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04474320v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474365v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04474343v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415859v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898263v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488339v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957993v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69839-5_83" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T1DNHP00-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124572v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114267v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539074v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746809v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00101-X" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316714v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36390-0_13" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786795v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839165580-00105" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424121v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57721-6_7" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184567v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Farahani" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013598-00028" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02187414v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02187425v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875641v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0508-5_13" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B1F6AE2DEE9B8BE05DFC11539CE28507D5003FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874067v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14241" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987504v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Cartron" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590364v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mittelheisser" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdellah" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360199v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferro" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cleynen" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duchemin" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02196994v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>