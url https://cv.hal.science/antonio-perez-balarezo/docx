--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -230,412 +230,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic Use-Wear Evidence for an Itaparica Uniface as a Hafted Multifunctional Tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la forma a la estructura en tecnología lítica: una nueva metodología para los Andes Centrales (Perú)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pérez-Balarezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Clemente-Conte</w:t>
+                <w:t xml:space="preserve">Dany Tarrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Gonzalez-Varas</w:t>
+                <w:t xml:space="preserve">Daniel Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcellus D’almeida de Almeida</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renzo Córdova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PaleoAmerica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20555563.2025.2491947⟩</w:t>
+              <w:t xml:space="preserve">Boletín de Arqueología PUCP.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36, pp.50 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18800/boletindearqueologiapucp.202501.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222960v1</w:t>
+                <w:t xml:space="preserve">hal-05381070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Blade Technology in the Peruvian Highlands: The “Knife” of Huancarucma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pérez-Balarezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Añanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Guadalupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalh Dulanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcellus D’almeida de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1 - 12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01977261.2025.2480890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la forma a la estructura en tecnología lítica: una nueva metodología para los Andes Centrales (Perú)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscopic Use-Wear Evidence for an Itaparica Uniface as a Hafted Multifunctional Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Clemente-Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gonzalez-Varas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcellus D’almeida de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pérez-Balarezo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletín de Arqueología PUCP.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36, pp.50 - 74. </w:t>
+              <w:t xml:space="preserve">PaleoAmerica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.43 - 51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18800/boletindearqueologiapucp.202501.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20555563.2025.2491947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381070v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological variability in the Hoabinhian: the example of slab lithic production from the Doi Pha Kan site (Northern Thailand)</w:t>
               </w:r>
@@ -1151,235 +1151,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la pierre fait l'outil. (Pré) histoires de galets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justin Guibert</w:t>
+                <w:t xml:space="preserve">Early prehistory of South America and population dynamics: Issues and hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pérez-Balarezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina González-Varas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire van Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuduan Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11zrg⟩</w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (2), pp.103139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2023.103139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04242117v1</w:t>
+                <w:t xml:space="preserve">hal-04178341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early prehistory of South America and population dynamics: Issues and hypotheses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yuduan Zhou</w:t>
+                <w:t xml:space="preserve">Quand la pierre fait l'outil. (Pré) histoires de galets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (2), pp.103139. </w:t>
+              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Suivre les pierres (79), pp.56-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2023.103139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11zrg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178341v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Busca de Espacio: sobre la Dimensión Espacial en la Tecnología Lítica Andino-Central Peruana. Preguntas Pasadas y Escenario Actual</w:t>
               </w:r>
@@ -1418,145 +1418,449 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletín de la Sociedad Chilena de Arqueología </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Actas del XXI Congreso Nacional de Arqueología Chilena, Especial, pp.603-642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Southeast Asia to South America: Intertropical Comparisons Through 3D Lithic Technology &amp; Anthropological Reflections on a Unifacial Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina González-Varas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session Tropical technologies: global patterns of material culture analogy and homology, Theme 7 Archaeologies of the Tropics, 10th World Archaeological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Darwin, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyez, je suis un outil. Sens, Signe et Technique chez les objets préhistoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Weyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Anthropogénie, de la Technique à la Sémiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'étrangeté à l'altérité : les objets inconnus en technologie préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Germond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Atelier doctoral de la MSH Mondes - AJCN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Less simple, but still too tidy. Sur l’état des recherches concernant la préhistoire ancienne des Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Americae [en ligne] | Note de lecture, 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, https://americae.fr/notes-de-lecture/suarez-ardelean-people-culture-ice-age-americas-paleoamerican-archaeology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1566,624 +1870,428 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudio técnico-funcional de un artefacto lítico del Pleistoceno, sitio Pilauco, Osorno, Patagonia noroccidental chilena: más allá de las puntas de proyectil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ximena Navarro-Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII Congreso Nacional de Arqueología Chilena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Valdivia, Chile. 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.21686.63040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'étrangeté à l'altérité : les objets inconnus en technologie préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Germond</w:t>
+                <w:t xml:space="preserve">Rapport quadriennal de mission 2016/2019 et demande de renouvellement 2020/2023. Une nouvelle paléo-histoire de l'Homme en Amérique du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boëda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gluchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibeli Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Paulo Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...111 lines deleted...]
-                <w:t xml:space="preserve">hal-02426159v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Europe et des Affaires Etrangères. 2019, pp.95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une ontologie de la technique en Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie des techniques - Cahier 1. De la mémoire aux gestes en Préhistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331248v1</w:t>
-              </w:r>
-[...152 lines deleted...]
-                <w:t xml:space="preserve">hal-02913210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2330,51 +2438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Brice&#241;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gonz&#225;lez-Varas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carcelen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalh Dulanto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez-Balarezo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222960v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gonzalez-Varas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellus D&#8217;almeida de Almeida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2025.2491947" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011870v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina A&#241;anca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Guadalupe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01977261.2025.2480890" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381070v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Tarrillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vergara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo C&#243;rdova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Becerra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/boletindearqueologiapucp.202501.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826696v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaturaporn Tiamtinkrit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lemos de Souza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Teixeira Mendes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0315746" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi Lan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Shen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxi Yang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zrg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire van Havre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103139" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslye Valenzuela Leyva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811382v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946610v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Navarro-Harris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21686.63040" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318084v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426159v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gluchy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Paulo Ramos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Brice&#241;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gonz&#225;lez-Varas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carcelen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalh Dulanto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez-Balarezo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Tarrillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vergara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo C&#243;rdova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Becerra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/boletindearqueologiapucp.202501.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011870v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina A&#241;anca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Guadalupe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellus D&#8217;almeida de Almeida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01977261.2025.2480890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222960v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gonzalez-Varas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2025.2491947" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826696v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaturaporn Tiamtinkrit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lemos de Souza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Teixeira Mendes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0315746" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi Lan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Shen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxi Yang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178341v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire van Havre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103139" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zrg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslye Valenzuela Leyva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zeitoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426159v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Navarro-Harris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21686.63040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gluchy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Paulo Ramos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>