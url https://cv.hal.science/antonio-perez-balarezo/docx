--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -230,412 +230,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la forma a la estructura en tecnología lítica: una nueva metodología para los Andes Centrales (Perú)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscopic Use-Wear Evidence for an Itaparica Uniface as a Hafted Multifunctional Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Clemente-Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gonzalez-Varas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcellus D’almeida de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pérez-Balarezo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletín de Arqueología PUCP.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18800/boletindearqueologiapucp.202501.003⟩</w:t>
+              <w:t xml:space="preserve">PaleoAmerica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.43 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20555563.2025.2491947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381070v1</w:t>
+                <w:t xml:space="preserve">hal-05222960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Blade Technology in the Peruvian Highlands: The “Knife” of Huancarucma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pérez-Balarezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Añanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Añanca</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Enrique Guadalupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalh Dulanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcellus D’almeida de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1 - 12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01977261.2025.2480890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic Use-Wear Evidence for an Itaparica Uniface as a Hafted Multifunctional Tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la forma a la estructura en tecnología lítica: una nueva metodología para los Andes Centrales (Perú)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pérez-Balarezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Tarrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Clemente-Conte</w:t>
+                <w:t xml:space="preserve">Renzo Córdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Gonzalez-Varas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PaleoAmerica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, pp.43 - 51. </w:t>
+              <w:t xml:space="preserve">Boletín de Arqueología PUCP.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36, pp.50 - 74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20555563.2025.2491947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18800/boletindearqueologiapucp.202501.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222960v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological variability in the Hoabinhian: the example of slab lithic production from the Doi Pha Kan site (Northern Thailand)</w:t>
               </w:r>
@@ -1581,191 +1581,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyez, je suis un outil. Sens, Signe et Technique chez les objets préhistoriques</w:t>
+                <w:t xml:space="preserve">De l'étrangeté à l'altérité : les objets inconnus en technologie préhistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis de Weyer</w:t>
+                <w:t xml:space="preserve">Lucie Germond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Anthropogénie, de la Technique à la Sémiotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">1er Atelier doctoral de la MSH Mondes - AJCN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426159v1</w:t>
+                <w:t xml:space="preserve">hal-02318084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'étrangeté à l'altérité : les objets inconnus en technologie préhistorique</w:t>
+                <w:t xml:space="preserve">Voyez, je suis un outil. Sens, Signe et Technique chez les objets préhistoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Germond</w:t>
+                <w:t xml:space="preserve">Louis de Weyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Atelier doctoral de la MSH Mondes - AJCN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Colloque international Anthropogénie, de la Technique à la Sémiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318084v1</w:t>
+                <w:t xml:space="preserve">hal-02426159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2438,51 +2438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Brice&#241;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gonz&#225;lez-Varas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carcelen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalh Dulanto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez-Balarezo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Tarrillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vergara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo C&#243;rdova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Becerra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/boletindearqueologiapucp.202501.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011870v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina A&#241;anca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Guadalupe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellus D&#8217;almeida de Almeida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01977261.2025.2480890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222960v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gonzalez-Varas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2025.2491947" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826696v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaturaporn Tiamtinkrit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lemos de Souza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Teixeira Mendes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0315746" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi Lan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Shen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxi Yang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178341v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire van Havre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103139" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zrg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslye Valenzuela Leyva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zeitoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426159v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Navarro-Harris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21686.63040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gluchy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Paulo Ramos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Brice&#241;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gonz&#225;lez-Varas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carcelen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalh Dulanto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez-Balarezo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222960v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gonzalez-Varas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellus D&#8217;almeida de Almeida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20555563.2025.2491947" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011870v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina A&#241;anca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Guadalupe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01977261.2025.2480890" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381070v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Tarrillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vergara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo C&#243;rdova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Becerra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/boletindearqueologiapucp.202501.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826696v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Guibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaturaporn Tiamtinkrit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lemos de Souza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Teixeira Mendes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0315746" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi Lan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Shen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxi Yang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178341v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire van Havre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103139" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zrg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslye Valenzuela Leyva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zeitoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Navarro-Harris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21686.63040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gluchy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Paulo Ramos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>