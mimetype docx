--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -252,360 +252,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138789v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Dynamics of Incoherent Branched Flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wave turbulence, thermalization and multimode locking in optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gervaziev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 481, pp.134758</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285938v1</w:t>
+                <w:t xml:space="preserve">hal-05072552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Dynamics of Incoherent Branched Flow</w:t>
+                <w:t xml:space="preserve">Stochastic Dynamics of Incoherent Branched Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 134, pp.223803. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2502.07028⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 134 (22), pp.223803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.223803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053067v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave turbulence, thermalization and multimode locking in optical fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic Dynamics of Incoherent Branched Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ferraro</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theo Torres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.223803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2502.07028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072552v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave turbulence, thermalization and multimode locking in optical fibers</w:t>
               </w:r>
@@ -844,295 +844,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh–Jeans thermalization vs beam cleaning in multimode optical fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Observation of light thermalization to negative-temperature Rayleigh-Jeans equilibrium states in multimode optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Krupa</w:t>
+                <w:t xml:space="preserve">N. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 545, pp.129716. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (6), pp.063801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2023.129716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.063801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198185v1</w:t>
+                <w:t xml:space="preserve">hal-04198191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of light thermalization to negative-temperature Rayleigh-Jeans equilibrium states in multimode optical fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Rayleigh–Jeans thermalization vs beam cleaning in multimode optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Berti</w:t>
+                <w:t xml:space="preserve">K. Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 130 (6), pp.063801. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 545, pp.129716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.063801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2023.129716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198191v1</w:t>
+                <w:t xml:space="preserve">hal-04198185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay of Thermalization and Strong Disorder: Wave Turbulence Theory, Numerical Simulations, and Experiments in Multimode Optical Fibers</w:t>
               </w:r>
@@ -1170,51 +1170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129 (6), pp.063901. </w:t>
@@ -1425,51 +1425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 127 (1), pp.014101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1676,51 +1676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (5), pp.054205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1888,64 +1888,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-polarization effect in the middle point of an optical fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guasoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2022,64 +2022,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization of the state of polarization in the mid-point of telecommunication optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guasoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2342,51 +2342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 122 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2433,90 +2433,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave condensation with weak disorder versus beam self-cleaning in multimode fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (5), </w:t>
@@ -2606,51 +2606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120 (5), pp.055301. </w:t>
@@ -2727,51 +2727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (12), pp.2559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2818,51 +2818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization chaos and random bit generation in nonlinear fiber optics induced by a time-delayed counter-propagating feedback loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3380,51 +3380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rumpf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3795,51 +3795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Faccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Trillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 333, pp.310-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4013,291 +4013,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical signal processing based on self-induced polarization control in optical fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From coherent shocklets to giant collective incoherent shock waves in nonlocal turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Guasoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.-Y. Bony</w:t>
+                <w:t xml:space="preserve">D. Vocke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Gilles</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 34 (2), pp.327-341. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, n°8131 - 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2015.2498206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms9131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285323v1</w:t>
+                <w:t xml:space="preserve">hal-01263734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From coherent shocklets to giant collective incoherent shock waves in nonlocal turbulent flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All-optical signal processing based on self-induced polarization control in optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vocke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Garnier</w:t>
+                <w:t xml:space="preserve">Massimiliano Guasoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Roger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, n°8131 - 10 p. </w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (2), pp.327-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms9131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2015.2498206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263734v1</w:t>
+                <w:t xml:space="preserve">hal-01285323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent dynamics of an incoherently pumped passive optical fiber cavity: Quasisolitons, dispersive waves, and extreme events</w:t>
               </w:r>
@@ -4322,51 +4322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4417,90 +4417,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Chaotic Fiber-Based Nonlinear Polarization Scrambler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Guasoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4586,51 +4586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Conforti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (14), pp.4192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4703,51 +4703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Trillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (1), pp.013828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4941,51 +4941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (3), pp.590-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5019,51 +5019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical wave turbulence: Toward a unified nonequilibrium thermodynamic formulation of statistical nonlinear optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5159,177 +5159,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical flip-flop memory and data packet switching operation based on polarization bistability in a telecommunication optical fiber</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Truncated thermalization of incoherent optical waves through supercontinuum generation in photonic crystal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Assémat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Sugny</w:t>
+                <w:t xml:space="preserve">B. Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.30.002318⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (3), 035803, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.035803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960431v1</w:t>
+                <w:t xml:space="preserve">hal-00839503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incoherent dispersive shocks in the spectral evolution of random waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5371,511 +5371,511 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 111 (11), 113902 - 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truncated thermalization of incoherent optical waves through supercontinuum generation in photonic crystal fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-Wave Backward Optical Solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Barviau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Aschieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Taki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.035803⟩</w:t>
+              <w:t xml:space="preserve">Without Bounds: A Scientific Canvas of Nonlinearity and Complex Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.405-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34070-3_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839503v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Wave Backward Optical Solitons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Majid Taki</w:t>
+                <w:t xml:space="preserve">Spectral dynamics of incoherent waves with a noninstantaneous nonlinear response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Trillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Without Bounds: A Scientific Canvas of Nonlinearity and Complex Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (16), pp.2972-2975</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835664v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral dynamics of incoherent waves with a noninstantaneous nonlinear response</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical flip-flop memory and data packet switching operation based on polarization bistability in a telecommunication optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Guasoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Assémat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (8), pp.2318-2325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.30.002318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934787v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical regeneration of polarization of a 40 Gbit/s return-to-zero telecommunication signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Guasoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (3), pp.115-123. </w:t>
@@ -5965,51 +5965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Barsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8, pp.469--473. </w:t>
@@ -6060,51 +6060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of signal coherence in parametric frequency mixing with incoherent pumps: narrowband mid-infrared light generation by downconversion of broadband amplified spontaneous emission source at 1550 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Wabnitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6171,411 +6171,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic approach of supercontinuum generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamiltonian tools for the analysis of optical polarization control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Barviau</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Elie Assemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yofte.2012.06.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (4), pp.559-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.29.000559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769498v1</w:t>
+                <w:t xml:space="preserve">hal-00699914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamiltonian tools for the analysis of optical polarization control</w:t>
+                <w:t xml:space="preserve">Temporal coherence in mirrorless optical parametric oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Assemat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gustav Strömqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdas Pasiskevicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlota Canalias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aschieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 29 (4), pp.559-571. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 29 (6), pp.1194-1202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699914v1</w:t>
+                <w:t xml:space="preserve">hal-00695946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal coherence in mirrorless optical parametric oscillators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic approach of supercontinuum generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustav Strömqvist</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Benoit Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Fiber Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.257--267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yofte.2012.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695946v1</w:t>
+                <w:t xml:space="preserve">hal-00769498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal incoherent solitons supported by a defocusing nonlinearity with anomalous dispersion</w:t>
               </w:r>
@@ -6600,51 +6600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (4), pp.41801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6717,51 +6717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (13), pp.2472-2474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6821,51 +6821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mietek Lisak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (8), pp.2229-2242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6938,64 +6938,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Assémat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, pp.938. </w:t>
@@ -7033,51 +7033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condensation of classical optical waves beyond the cubic nonlinear Schrodinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7293,51 +7293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7440,51 +7440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 96, pp.415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7524,758 +7524,805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete spectral incoherent solitons in nonlinear media with noninstantaneous response</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Manifestation of Hamiltonian monodromy in nonlinear wave systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Assemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVA.83.023806⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.014101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.014101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844060v1</w:t>
+                <w:t xml:space="preserve">hal-00699917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogue waves, rational solitons and wave turbulence theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Michel</w:t>
+                <w:t xml:space="preserve">Polarization control in spun and telecommunication optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Assemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Finot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">D. Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36, pp.4038</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607454v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization control in spun and telecommunication optical fibers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Discrete spectral incoherent solitons in nonlinear media with noninstantaneous response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.023806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVA.83.023806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699910v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifestation of Hamiltonian monodromy in nonlinear wave systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Incoherent soliton turbulence in nonlocal nonlinear media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 106, pp.014101. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 107 (23), 233901 - (5 pp.)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699917v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incoherent soliton turbulence in nonlocal nonlinear media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rogue waves, rational solitons and wave turbulence theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 375 (35), pp.3149-3155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2011.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660339v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave turbulence in integrable systems: nonlinear propagation of incoherent optical waves in single-mode fibers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Kinetic Description of Random Optical Waves and Anomalous Thermalization of a Nearly Integrable Wave System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Randoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (1-3), pp.415-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S11005-010-0452-Y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699909v1</w:t>
+                <w:t xml:space="preserve">hal-00844063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilities of optical solitons and Hamiltonian singular solutions in a medium of finite extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Assemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84, pp.013809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8303,225 +8350,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Description of Random Optical Waves and Anomalous Thermalization of a Nearly Integrable Wave System</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Wave turbulence in integrable systems: nonlinear propagation of incoherent optical waves in single-mode fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Suret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Randoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19, pp.17852</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844063v1</w:t>
+                <w:t xml:space="preserve">hal-00699909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme Statistics in Raman Fiber Amplifiers: From Analytical Description to Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 284, pp.2594-2603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8594,51 +8594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haelterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8715,77 +8715,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35, pp.2367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8823,77 +8823,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular tori as attractors of four-wave interaction systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.016202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8944,64 +8944,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 104, pp.054101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9026,103 +9026,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete nonlinear polarization control in an optical fiber system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Assémat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35, pp.2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9147,90 +9147,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of rogue waves from optical turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 374 (34), pp.3585-3589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9277,51 +9277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified kinetic formulation of incoherent waves propagating in nonlinear media with noninstantaneous response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (3), pp.033831</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9346,90 +9346,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Singular Tori in the Dynamics of Spatiotemporal NonlinearWave Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 103 (3), pp.034102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9476,51 +9476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakdown of weak turbulence and nonlinear wave condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Düring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9558,77 +9558,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave turbulence description of supercontinuum generation: Influence of self-steepening and higher order dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79, pp.063840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9787,51 +9787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermalization of incoherent nonlinear waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9930,51 +9930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79, pp.063840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10008,77 +10008,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backward three-wave optical solitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Durniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10125,51 +10125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-trapping of speckled light beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2, pp.334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10188,351 +10188,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a thermodynamic description of supercontinuum generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+                <w:t xml:space="preserve">Role of topological phase-defects in the parametric generation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Coen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+                <w:t xml:space="preserve">S.P Gorza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haelterman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 281, pp.3196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447574v1</w:t>
+                <w:t xml:space="preserve">hal-00449126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of topological phase-defects in the parametric generation process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Coherence absorption and condensation induced by thermalization of incoherent fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Haelterman</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 281, pp.3196</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 84, pp.34004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449126v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence absorption and condensation induced by thermalization of incoherent fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Toward a thermodynamic description of supercontinuum generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (23), pp.2833-2835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.33.002833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449121v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous polarization induced by natural thermalization of incoherent light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16, pp.17171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10557,51 +10557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral incoherent solitons: a localized soliton behavior in the frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10665,64 +10665,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermalization of the dispersive three-wave interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 79, pp.64001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10773,51 +10773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jedrkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clerici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10877,51 +10877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a nonequilibrium thermodynamic description of incoherent nonlinear optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15, pp.9063</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10946,51 +10946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incoherent solitons and condensation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haelterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11075,77 +11075,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex behavior of ray in gaussian index profile periodicaly segmented waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aschieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8 (5), pp.386-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11192,51 +11192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of X-Shaped Spatiotemporal Coherence in Optical Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ottavia Jedrkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clerici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11313,51 +11313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incoherent modulational instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11429,51 +11429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonequilibrated oscillations of coherence in coupled nonlinear wave systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96 (1), pp.013905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11507,51 +11507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-pulsing and dynamic bistability in cw-pumped Brillouin fiber ring lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahloul Derradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11645,51 +11645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent model of cladding Brillouin scattering in singlemode fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Picholle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11798,51 +11798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11936,51 +11936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Waikoloa Beach, France. pp.NTu1A.6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12008,338 +12008,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi-Pasta-Ulam recurrences of incoherent waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Xu</w:t>
+                <w:t xml:space="preserve">Observation of Nonequilibrium Precondensation of Classical Optical Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Šantić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Sugny</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Zurich, France. NpTh2C.5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/NP.2018.NpTh2C.5⟩</w:t>
+              <w:t xml:space="preserve">, 2018, Zurich, France. NpW4C.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/NP.2018.NpW4C.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325545v1</w:t>
+                <w:t xml:space="preserve">hal-02325519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Nonequilibrium Precondensation of Classical Optical Waves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Salem</w:t>
+                <w:t xml:space="preserve">Fermi-Pasta-Ulam recurrences of incoherent waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guasoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Picozzi</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rumpf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Zurich, France. NpW4C.1, </w:t>
+              <w:t xml:space="preserve">, 2018, Zurich, France. NpTh2C.5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/NP.2018.NpW4C.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/NP.2018.NpTh2C.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325519v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-repolarization of light in an optical fiber ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12455,51 +12455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rumpf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12736,51 +12736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Nonlinear Waves and Coherent Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cambridge, United Kingdom</w:t>
@@ -12835,64 +12835,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12947,90 +12947,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogue wave description : rational solitons and wave turbulence theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Colorado Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13068,90 +13068,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière sur les vagues scélérates : le soliton de Peregrine enfin observé !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rencontre du non-linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
@@ -13174,537 +13174,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of rogue waves from optical turbulence</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Model for coherence transfer in a backward optical parametric oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aschieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd Congress of the International Commission for Optics: Light for the Development of the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, France. pp.801136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.901902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848563v1</w:t>
+                <w:t xml:space="preserve">hal-00647509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model for coherence transfer in a backward optical parametric oscillator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Approche non conventionnelle sur les conversions non linéaires par la théorie cinétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the International Commission for Optics: Light for the Development of the World</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Horizons de l'Optique, Optique Marseille 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.901902⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00647509v1</w:t>
+                <w:t xml:space="preserve">hal-00848561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche non conventionnelle sur les conversions non linéaires par la théorie cinétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Emergence of rogue waves from optical turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Suret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons de l'Optique, Optique Marseille 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conference on Laser and ElectroOptic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Baltimore, United States. pp.QFF6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848561v1</w:t>
+                <w:t xml:space="preserve">hal-00568929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of rogue waves from optical turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser and ElectroOptic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Baltimore, United States. pp.QFF6</w:t>
+              <w:t xml:space="preserve">PIERS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568929v1</w:t>
+                <w:t xml:space="preserve">hal-00848563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of rogue waves from optical turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany. pp.NMA5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13723,601 +13723,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the condensation of classical waves</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Statistiques extrêmes dans les amplificateurs Raman fibrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/QELS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, San José, United States</w:t>
+              <w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.103-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473951v1</w:t>
+                <w:t xml:space="preserve">hal-00515128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensation of classical optical waves</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Extreme statistics in Raman fiber amplifiers : from experiments to analytical description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">12th International Conference on Transparent Optical Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Munich, Germany. pp.We.P.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473953v1</w:t>
+                <w:t xml:space="preserve">hal-00481293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalisation anormale d'ondes non linéaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Observation of the condensation of classical waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Barsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Non Linéaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">CLEO/QELS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473955v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme statistics in Raman fiber amplifiers : from experiments to analytical description</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Condensation of classical optical waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Barsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shia Jian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Transparent Optical Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Munich, Germany. pp.We.P.13</w:t>
+              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481293v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistiques extrêmes dans les amplificateurs Raman fibrés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermalisation anormale d'ondes non linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Finot</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Randoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.103-105</w:t>
+              <w:t xml:space="preserve">Rencontres Non Linéaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515128v1</w:t>
+                <w:t xml:space="preserve">hal-00473955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mathématique et étude expérimentale des instabilités non-linéaires, des vagues scélérates et des phénomènes extrêmes</w:t>
               </w:r>
@@ -14329,77 +14329,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième grand colloque STIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
@@ -14467,64 +14467,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Karlslruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14549,90 +14549,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évènements extrêmes et turbulence optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.104-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14651,631 +14651,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave turbulence and thermalization of random nonlinear waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spectral incoherent solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Barviau</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Phenomena in Nonlinear Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Erice, Italy</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453134v1</w:t>
+                <w:t xml:space="preserve">hal-00473950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation of counter-propagating waves and singular Hamiltonian tori</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Wave turbulence and thermalization of random nonlinear waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hamiltonian Approaches of ITER Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Complex Phenomena in Nonlinear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Erice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428927v1</w:t>
+                <w:t xml:space="preserve">hal-00453134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic approach of supercontinuum generation in photonic crystal fiber</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relaxation of counter-propagating waves and singular Hamiltonian tori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO-IQEC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Baltimore, United States. Paper JWA123</w:t>
+              <w:t xml:space="preserve">Hamiltonian Approaches of ITER Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470038v1</w:t>
+                <w:t xml:space="preserve">hal-00428927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New concepts based on nonlinear polarization effects and Raman amplification in optical fibers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermodynamic approach of supercontinuum generation in photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE LEOS Winter Topical Meeting on "Nonlinear Photonics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">CLEO-IQEC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Baltimore, United States. Paper JWA123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475793v1</w:t>
+                <w:t xml:space="preserve">hal-00470038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral incoherent soliton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermalization of random nonlinear waves: Application to optical waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-EQEC 2009.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Munich, Germany. Paper EF4.1</w:t>
+              <w:t xml:space="preserve">Conférence en l'honneur des 65 ans de Matveev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470035v1</w:t>
+                <w:t xml:space="preserve">hal-00453131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral incoherent solitons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spectral incoherent soliton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15283,599 +15300,582 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Millot</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Germany</w:t>
+              <w:t xml:space="preserve">CLEO/Europe-EQEC 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Munich, Germany. Paper EF4.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473950v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalization of random nonlinear waves: Application to optical waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New concepts based on nonlinear polarization effects and Raman amplification in optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en l'honneur des 65 ans de Matveev</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">IEEE LEOS Winter Topical Meeting on "Nonlinear Photonics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453131v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic approach of statistical nonlinear optics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relaxation of counter-propagating waves and singular Hamiltonian tori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics (OSA conf.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, San José, United States</w:t>
+              <w:t xml:space="preserve">Hamiltonian Approaches of ITER Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453136v1</w:t>
+                <w:t xml:space="preserve">hal-00453137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation of counter-propagating waves and singular Hamiltonian tori</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Signature expérimentale de la thermalization d'une onde optique lors de la génération de supercontinuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hamiltonian Approaches of ITER Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Rencontres Non Linéaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453137v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature expérimentale de la thermalization d'une onde optique lors de la génération de supercontinuum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic approach of statistical nonlinear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W Fleischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Barviau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Aschieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Non Linéaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, France</w:t>
+              <w:t xml:space="preserve">Frontiers in Optics (OSA conf.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473949v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic description of supercontinuum generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-LEOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15926,51 +15926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16064,51 +16064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16146,51 +16146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermalization of random nonlinear waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nice Days of Waves in Complex Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16215,51 +16215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermalization of incoherent optical waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent developments in nonlinear dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Tiruchirapally, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16284,51 +16284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermalization of incoherent light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métamorphose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16353,51 +16353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermalization of incoherent nonlinear waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16474,64 +16474,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16556,51 +16556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une description thermodynamique hors-équilibre de l'optique non linéaire statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Général de la Société Française de Physique (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16638,77 +16638,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonances in classical and quantum hamiltonian systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renormalization in Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16759,64 +16759,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Optical Communication (ECOQ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Cannes, France. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16835,364 +16835,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process of velocity locking of nonlinear incoherent waves in an optical fiber</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence of X−shaped spatio−temporal coherence in optical waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jedrkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clerici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Di Trapani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics of Electronic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Dijon, France. pp./</w:t>
+              <w:t xml:space="preserve">European Optical Society (EOS) Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Paris, France. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351241v1</w:t>
+                <w:t xml:space="preserve">hal-00351325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalization of Incoherent Nonlinear Waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Process of velocity locking of nonlinear incoherent waves in an optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO-IQEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Germany</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics of Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Dijon, France. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453120v1</w:t>
+                <w:t xml:space="preserve">hal-00351241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of X−shaped spatio−temporal coherence in optical waves</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermalization of Incoherent Nonlinear Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Di Trapani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Optical Society (EOS) Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Paris, France. pp./</w:t>
+              <w:t xml:space="preserve">CLEO-IQEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351325v1</w:t>
+                <w:t xml:space="preserve">hal-00453120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verrouillage de vitesses d'ondes non-linéaires incohérentes dans une fibre optique</w:t>
               </w:r>
@@ -17204,64 +17204,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Metz, France. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17312,51 +17312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jedrkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clerici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17433,263 +17433,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irreversible thermalization vs reversible dynamics mediated by anomalous correlators: Wave turbulence theory and experiments in optical fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Michel</w:t>
+                <w:t xml:space="preserve">Spatio-temporal equilibrium thermodynamics of guided optical waves at positive and negative temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Zanaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434515v1</w:t>
+                <w:t xml:space="preserve">hal-05418465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal equilibrium thermodynamics of guided optical waves at positive and negative temperatures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mario Ferraro</w:t>
+                <w:t xml:space="preserve">Irreversible thermalization vs reversible dynamics mediated by anomalous correlators: Wave turbulence theory and experiments in optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zanaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418465v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Rayleigh-Jeans and Bose-Einstein condensation of a guided fluid of light with positive and negative temperatures</w:t>
               </w:r>
@@ -18080,51 +18080,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138789v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Zanaglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carusotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Doya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mqzh-w2gh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Torres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.223803" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053067v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.07028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferraro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baudin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervaziev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fusaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ferraro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Baudin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail D Gervaziev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fusaro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picozzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2025.134758" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rica" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Wabnitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198185v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krupa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.129716" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198191v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.063801" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836146v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Baudin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.063901" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Baudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fusaro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Berti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Krupa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/14001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.014101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fontaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bramati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.013515" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.054205" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fusaro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.244101" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guasoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jauslin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.043826" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325567v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.002360" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.002445" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.123902" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.053835" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven &#352;anti&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Salem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.055301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122559" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morosi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akrout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.000845" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faccio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.063818" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Bony" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2016.262" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rumpf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sugny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fatome" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.011025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.023817" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Akhmediev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Baronio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milivoj Beli&#263;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Zhong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/6/063001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436934v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Trillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Churkin," TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013823" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436949v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Faccio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2016.02.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P6VCDQC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.003992" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285323v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Guasoni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gilles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2498206" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263734v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vocke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9131" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119133v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conforti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023823" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bony" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2015.2501382" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Conforti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004192" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108787v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.013828" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285345v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guasoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sugny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Picozzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5678" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020600v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000590" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108806v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hansson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Randoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.03.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSFXW841-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960431v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ass&#233;mat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002318" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934790v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839503v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barviau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.035803" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835664v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aschieri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durniak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Taki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34070-3_34" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934787v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.1.000115" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760352v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Sun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Jia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barsi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS2278" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769506v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wabnitz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Modotto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.003128" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769498v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barviau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2012.06.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KNKX56R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699914v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Assemat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Jauslin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.000559" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695946v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Str&#246;mqvist" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pasiskevicius" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Canalias" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844040v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.86.041801" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844376v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002472" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750034v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietek Lisak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.002229" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780970v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00938" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769501v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.07.081" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844056v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aschieri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doya" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.83.033838" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.066605" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696729v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Randoux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-010-0452-y" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A84DBBD991899C98764253FEDFC4DC2736F322AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844060v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.83.023806" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607454v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2011.07.006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699910v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assemat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dargent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699917v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.014101" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660339v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699909v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randoux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699913v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013809" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844063v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11005-010-0452-Y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560484v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.01.057" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844342v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haelterman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.84.033848" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696676v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449141v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagrange" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453105v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508461v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491491v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.06.035" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473946v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428928v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.034102" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449135v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#252;ring" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rica" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449139v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447573v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.007392" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447560v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01083-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447568v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063840" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435147v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taki" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01073-y" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449122v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447574v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002833" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449126v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P Gorza" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449121v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449130v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449133v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449112v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Lagrange" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449116v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jedrkiewicz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clerici" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Trapani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.76.033823" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449113v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438141v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135006" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HSFPR28V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432355v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/8/5/004" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449104v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Jedrkiewicz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Trapani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438142v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauter" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135087" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RGL638WJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438145v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.013905" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560098v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahloul Derradji" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bongrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Botineau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cheval" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364559v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043059v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325556v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NLO.2019.NTu1A.6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325545v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTh2C.5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325519v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#352;anti&#263;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salem" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpW4C.1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325529v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTu4C.5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325506v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPPM.2018.JTu5A.28" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716976v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACOFT.2016.JW6A.6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056113v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831403v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686102v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668022v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848563v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647509v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.901902" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848561v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568929v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469974v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473951v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473953v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shia Jian" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473955v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481293v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515128v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469985v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473954v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515129v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453134v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428927v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470038v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475793v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470035v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473950v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453131v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453136v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Fleischer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453137v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473949v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453130v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470036v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453128v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453129v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453126v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453125v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453127v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473948v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453123v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453124v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351114v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351241v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453120v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351325v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351245v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351322v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434515v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanaglia" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418465v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617029v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424979v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138789v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Zanaglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carusotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Doya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mqzh-w2gh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferraro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervaziev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fusaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Torres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.223803" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.07028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ferraro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Baudin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail D Gervaziev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fusaro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picozzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2025.134758" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rica" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Wabnitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.063801" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krupa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.129716" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836146v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Baudin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.063901" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Baudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fusaro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Berti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Krupa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/14001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.014101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fontaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bramati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.013515" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.054205" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fusaro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.244101" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guasoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jauslin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.043826" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325567v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.002360" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.002445" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.123902" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.053835" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven &#352;anti&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Salem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.055301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122559" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morosi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akrout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.000845" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faccio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.063818" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Bony" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2016.262" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rumpf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sugny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fatome" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.011025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.023817" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Akhmediev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Baronio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milivoj Beli&#263;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Zhong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/6/063001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436934v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Trillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Churkin," TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013823" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436949v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Faccio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2016.02.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P6VCDQC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.003992" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263734v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vocke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9131" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285323v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Guasoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gilles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2498206" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119133v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conforti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023823" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bony" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2015.2501382" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Conforti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004192" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108787v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.013828" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285345v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guasoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sugny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Picozzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5678" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020600v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000590" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108806v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hansson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Randoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.03.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSFXW841-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839503v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barviau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.035803" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934790v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aschieri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durniak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Taki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34070-3_34" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934787v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960431v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ass&#233;mat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002318" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.1.000115" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760352v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Sun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Jia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barsi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS2278" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769506v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wabnitz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Modotto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.003128" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699914v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Assemat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Jauslin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.000559" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695946v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Str&#246;mqvist" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pasiskevicius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Canalias" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769498v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barviau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2012.06.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KNKX56R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844040v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.86.041801" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844376v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002472" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750034v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietek Lisak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.002229" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780970v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00938" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769501v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.07.081" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844056v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aschieri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doya" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.83.033838" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.066605" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696729v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Randoux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-010-0452-y" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A84DBBD991899C98764253FEDFC4DC2736F322AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699917v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assemat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.014101" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699910v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dargent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844060v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.83.023806" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660339v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607454v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2011.07.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844063v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11005-010-0452-Y" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699913v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013809" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699909v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randoux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560484v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.01.057" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844342v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haelterman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.84.033848" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696676v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449141v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagrange" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453105v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508461v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491491v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.06.035" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473946v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428928v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.034102" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449135v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#252;ring" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rica" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449139v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447573v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.007392" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447560v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01083-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447568v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063840" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435147v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taki" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01073-y" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449122v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449126v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P Gorza" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449121v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447574v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002833" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449130v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449133v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449112v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Lagrange" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449116v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jedrkiewicz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clerici" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Trapani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.76.033823" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449113v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438141v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135006" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HSFPR28V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432355v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/8/5/004" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449104v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Jedrkiewicz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Trapani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438142v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauter" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135087" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RGL638WJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438145v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.013905" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560098v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahloul Derradji" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bongrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Botineau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cheval" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364559v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043059v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325556v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NLO.2019.NTu1A.6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325519v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#352;anti&#263;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salem" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpW4C.1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325545v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTh2C.5" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325529v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTu4C.5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325506v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPPM.2018.JTu5A.28" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716976v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACOFT.2016.JW6A.6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056113v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831403v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686102v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668022v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647509v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.901902" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848561v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568929v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848563v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469974v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515128v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481293v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473951v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473953v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shia Jian" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473955v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469985v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473954v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515129v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473950v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453134v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428927v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470038v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453131v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470035v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475793v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453137v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473949v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453136v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Fleischer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453130v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470036v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453128v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453129v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453126v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453125v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453127v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473948v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453123v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453124v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351114v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351325v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351241v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453120v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351245v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351322v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418465v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434515v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanaglia" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617029v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424979v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>