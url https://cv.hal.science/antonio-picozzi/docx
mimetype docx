--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (97)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (98)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -585,11157 +585,11291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave turbulence, thermalization and multimode locking in optical fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Irreversible thermalization vs reversible dynamics mediated by anomalous correlators: Wave turbulence theory and experiments in optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Ferraro</w:t>
+                <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Baudin</w:t>
+                <w:t xml:space="preserve">L. Zanaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail D Gervaziev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Picozzi</w:t>
+                <w:t xml:space="preserve">C. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2025.134758⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 136 (17), pp.173801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2512.17777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464085v1</w:t>
+                <w:t xml:space="preserve">hal-05434515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Rayleigh-Jeans and Bose-Einstein condensation of a guided fluid of light with positive and negative temperatures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josselin Garnier</w:t>
+                <w:t xml:space="preserve">Wave turbulence, thermalization and multimode locking in optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Rica</w:t>
+                <w:t xml:space="preserve">Mikhail D Gervaziev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Kaiser</w:t>
+                <w:t xml:space="preserve">Adrien Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Wabnitz</w:t>
+                <w:t xml:space="preserve">A. Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 481, pp.134758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2025.134758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772468v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of light thermalization to negative-temperature Rayleigh-Jeans equilibrium states in multimode optical fibers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Fusaro</w:t>
+                <w:t xml:space="preserve">Bridging Rayleigh-Jeans and Bose-Einstein condensation of a guided fluid of light with positive and negative temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Zanaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Berti</w:t>
+                <w:t xml:space="preserve">Sergio Rica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Michel</w:t>
+                <w:t xml:space="preserve">Robin Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Wabnitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110, pp.063530</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198191v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh–Jeans thermalization vs beam cleaning in multimode optical fibers</w:t>
+                <w:t xml:space="preserve">Observation of light thermalization to negative-temperature Rayleigh-Jeans equilibrium states in multimode optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Krupa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">N. Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 545, pp.129716. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (6), pp.063801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2023.129716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.063801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198185v1</w:t>
+                <w:t xml:space="preserve">hal-04198191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of Thermalization and Strong Disorder: Wave Turbulence Theory, Numerical Simulations, and Experiments in Multimode Optical Fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rayleigh–Jeans thermalization vs beam cleaning in multimode optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Berti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+                <w:t xml:space="preserve">K. Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.063901⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 545, pp.129716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2023.129716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836146v1</w:t>
+                <w:t xml:space="preserve">hal-04198185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and wave-action flows underlying Rayleigh-Jeans thermalization of optical waves propagating in a multimode fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay of Thermalization and Strong Disorder: Wave Turbulence Theory, Numerical Simulations, and Experiments in Multimode Optical Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Baudin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">K Krupa</w:t>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/134/14001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (6), pp.063901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.063901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036912v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Soliton States Hidden in Phase Space and Stabilized by Gravitational Incoherent Structures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Energy and wave-action flows underlying Rayleigh-Jeans thermalization of optical waves propagating in a multimode fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.014101⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134 (1), pp.14001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/134/14001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262636v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipation-enhanced collapse singularity of a nonlocal fluid of light in a hot atomic vapor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Coherent Soliton States Hidden in Phase Space and Stabilized by Gravitational Incoherent Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.104.013515⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (1), pp.014101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.014101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375392v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incoherent localized structures and hidden coherent solitons from the gravitational instability of the Schrödinger-Poisson equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissipation-enhanced collapse singularity of a nonlocal fluid of light in a hot atomic vapor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bramati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.054205⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (1), pp.013515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.104.013515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339559v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical Rayleigh-Jeans condensation of light waves: Observation and thermodynamic characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Incoherent localized structures and hidden coherent solitons from the gravitational instability of the Schrödinger-Poisson equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.244101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.054205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.054205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998384v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-polarization effect in the middle point of an optical fiber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Fusaro</w:t>
+                <w:t xml:space="preserve">Classical Rayleigh-Jeans condensation of light waves: Observation and thermodynamic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Berti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Picozzi</w:t>
+                <w:t xml:space="preserve">Sergio Rica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.043826⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, pp.244101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.244101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325647v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization of the state of polarization in the mid-point of telecommunication optical fibers</w:t>
+                <w:t xml:space="preserve">Self-polarization effect in the middle point of an optical fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guasoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.002360⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.043826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325567v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic polarization modulational instability in single-mode conventional telecom fibers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Self-organization of the state of polarization in the mid-point of telecommunication optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guasoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 36 (9), pp.2445. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.002445⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 36 (9), pp.2360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.002360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325577v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramatic Acceleration of Wave Condensation Mediated by Disorder in Multimode Fibers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isotropic polarization modulational instability in single-mode conventional telecom fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guasoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.123902⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (9), pp.2445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.002445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325638v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave condensation with weak disorder versus beam self-cleaning in multimode fibers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dramatic Acceleration of Wave Condensation Mediated by Disorder in Multimode Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.123902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.053835⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02369334v1</w:t>
+                <w:t xml:space="preserve">hal-02325638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium Precondensation of Classical Waves in Two Dimensions Propagating through Atomic Vapors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+                <w:t xml:space="preserve">Wave condensation with weak disorder versus beam self-cleaning in multimode fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.055301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.053835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533023v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incoherent Shock and Collapse Singularities in Non-Instantaneous Nonlinear Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonequilibrium Precondensation of Classical Waves in Two Dimensions Propagating through Atomic Vapors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neven Šantić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Fusaro</w:t>
+                <w:t xml:space="preserve">Sabeur Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (12), pp.2559. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (5), pp.055301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app8122559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.055301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325628v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization chaos and random bit generation in nonlinear fiber optics induced by a time-delayed counter-propagating feedback loop</w:t>
+                <w:t xml:space="preserve">Incoherent Shock and Collapse Singularities in Non-Instantaneous Nonlinear Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Morosi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.26.000845⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (12), pp.2559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app8122559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324158v1</w:t>
+                <w:t xml:space="preserve">hal-02325628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of long-range phase coherence in nonlocal fluids of light</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Fusaro</w:t>
+                <w:t xml:space="preserve">Polarization chaos and random bit generation in nonlinear fiber optics induced by a time-delayed counter-propagating feedback loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Xu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Faccio</w:t>
+                <w:t xml:space="preserve">A. Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guasoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.063818⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (2), pp.845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.000845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716985v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization domain walls in optical fibres as topological bits for data transmission</w:t>
+                <w:t xml:space="preserve">Emergence of long-range phase coherence in nonlocal fluids of light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Gilles</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-Y. Bony</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Guasoni</w:t>
+                <w:t xml:space="preserve">D. Faccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (2), pp.102 - 107. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2016.262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.063818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716977v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incoherent Fermi-Pasta-Ulam Recurrences and Unconstrained Thermalization Mediated by Strong Phase Correlations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Polarization domain walls in optical fibres as topological bits for data transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guasoni</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.7.011025⟩</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.102 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2016.262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716980v1</w:t>
+                <w:t xml:space="preserve">hal-01716977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of spectral broadening of incoherent waves: Catastrophic process of coherence degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Xu</w:t>
+                <w:t xml:space="preserve">Incoherent Fermi-Pasta-Ulam Recurrences and Unconstrained Thermalization Mediated by Strong Phase Correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guasoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rumpf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Fusaro</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Suret</w:t>
+                <w:t xml:space="preserve">J. Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (2), </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.023817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.7.011025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716987v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap on optical rogue waves and extreme events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origins of spectral broadening of incoherent waves: Catastrophic process of coherence degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rumpf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nail Akhmediev</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Wei-Ping Zhong</w:t>
+                <w:t xml:space="preserve">P. Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/18/6/063001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.023817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072535v1</w:t>
+                <w:t xml:space="preserve">hal-01716987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak Langmuir optical turbulence in a fiber cavity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josselin Garnier</w:t>
+                <w:t xml:space="preserve">Roadmap on optical rogue waves and extreme events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nail Akhmediev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Baronio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milivoj Belić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mussot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D.V. Churkin,</w:t>
+                <w:t xml:space="preserve">Wei-Ping Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.013823⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (6), pp.063001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/18/6/063001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436934v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incoherent shock waves in long-range optical turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Weak Langmuir optical turbulence in a fiber cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Trillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Faccio</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D.V. Churkin,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 333, pp.310-322. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (1), pp.013823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2016.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.013823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01436949v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupled polarization dynamics of incoherent waves and bimodal spectral incoherent solitons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Fusaro</w:t>
+                <w:t xml:space="preserve">Incoherent shock waves in long-range optical turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Faccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Trillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 333, pp.310-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2016.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.41.003992⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01368322v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From coherent shocklets to giant collective incoherent shock waves in nonlocal turbulent flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Xu</w:t>
+                <w:t xml:space="preserve">Decoupled polarization dynamics of incoherent waves and bimodal spectral incoherent solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vocke</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Roger</w:t>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms9131⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (17), pp.3992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.41.003992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263734v1</w:t>
+                <w:t xml:space="preserve">hal-01368322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical signal processing based on self-induced polarization control in optical fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From coherent shocklets to giant collective incoherent shock waves in nonlocal turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vocke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Guasoni</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2015.2498206⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, n°8131 - 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms9131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285323v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent dynamics of an incoherently pumped passive optical fiber cavity: Quasisolitons, dispersive waves, and extreme events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-optical signal processing based on self-induced polarization control in optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Guasoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Conforti</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Marin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.023823⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (2), pp.327-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2015.2498206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119133v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Chaotic Fiber-Based Nonlinear Polarization Scrambler</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Guasoni</w:t>
+                <w:t xml:space="preserve">Turbulent dynamics of an incoherently pumped passive optical fiber cavity: Quasisolitons, dispersive waves, and extreme events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Conforti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Bony</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (2), pp.4402012. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.023823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTQE.2015.2501382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.023823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291196v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized description of spectral incoherent solitons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josselin Garnier</w:t>
+                <w:t xml:space="preserve">Fast and Chaotic Fiber-Based Nonlinear Polarization Scrambler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Guasoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Conforti</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (14), pp.4192. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.4402012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.39.004192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2015.2501382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393796v1</w:t>
+                <w:t xml:space="preserve">hal-01291196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of self-steepening on incoherent dispersive spectral shocks and collapse-like spectral singularities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Generalized description of spectral incoherent solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Trillo</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Conforti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.013828⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (14), pp.4192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.004192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108787v1</w:t>
+                <w:t xml:space="preserve">hal-02393796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal spying and concealing process in fibre-optic data transmission systems through polarization bypass</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of self-steepening on incoherent dispersive spectral shocks and collapse-like spectral singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Trillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms5678⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (1), pp.013828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.013828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285345v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral long-range interaction of temporal incoherent solitons</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temporal spying and concealing process in fibre-optic data transmission systems through polarization bypass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Guasoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Sugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.39.000590⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.4678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020600v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical wave turbulence: Toward a unified nonequilibrium thermodynamic formulation of statistical nonlinear optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral long-range interaction of temporal incoherent solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2014.03.002⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (3), pp.590-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.000590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01108806v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truncated thermalization of incoherent optical waves through supercontinuum generation in photonic crystal fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Barviau</w:t>
+                <w:t xml:space="preserve">Optical wave turbulence: Toward a unified nonequilibrium thermodynamic formulation of statistical nonlinear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Millot</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Hansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 542 (1), pp.1-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2014.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.035803⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00839503v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incoherent dispersive shocks in the spectral evolution of random waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Truncated thermalization of incoherent optical waves through supercontinuum generation in photonic crystal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (3), 035803, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.035803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934790v1</w:t>
+                <w:t xml:space="preserve">hal-00839503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Wave Backward Optical Solitons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Majid Taki</w:t>
+                <w:t xml:space="preserve">Incoherent dispersive shocks in the spectral evolution of random waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Trillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Without Bounds: A Scientific Canvas of Nonlinearity and Complex Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (11), 113902 - 5p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835664v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral dynamics of incoherent waves with a noninstantaneous nonlinear response</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Picozzi</w:t>
+                <w:t xml:space="preserve">Three-Wave Backward Optical Solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aschieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Taki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Without Bounds: A Scientific Canvas of Nonlinearity and Complex Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.405-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34070-3_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934787v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical flip-flop memory and data packet switching operation based on polarization bistability in a telecommunication optical fiber</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral dynamics of incoherent waves with a noninstantaneous nonlinear response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Trillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (16), pp.2972-2975</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960431v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical regeneration of polarization of a 40 Gbit/s return-to-zero telecommunication signal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Optical flip-flop memory and data packet switching operation based on polarization bistability in a telecommunication optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Guasoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Assémat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sugny</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Guasoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (3), pp.115-123. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (8), pp.2318-2325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/PRJ.1.000115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.30.002318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864516v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the kinetic condensation of classical waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-optical regeneration of polarization of a 40 Gbit/s return-to-zero telecommunication signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Sun</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+                <w:t xml:space="preserve">Philippe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Guasoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NPHYS2278⟩</w:t>
+              <w:t xml:space="preserve">Photonics research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (3), pp.115-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/PRJ.1.000115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760352v1</w:t>
+                <w:t xml:space="preserve">hal-00864516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of signal coherence in parametric frequency mixing with incoherent pumps: narrowband mid-infrared light generation by downconversion of broadband amplified spontaneous emission source at 1550 nm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of the kinetic condensation of classical waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Wabnitz</w:t>
+                <w:t xml:space="preserve">Christopher Barsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.29.003128⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.469--473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NPHYS2278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769506v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamiltonian tools for the analysis of optical polarization control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of signal coherence in parametric frequency mixing with incoherent pumps: narrowband mid-infrared light generation by downconversion of broadband amplified spontaneous emission source at 1550 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wabnitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Assemat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Sugny</w:t>
+                <w:t xml:space="preserve">Daniele Modotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 29 (4), pp.559-571. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.29.000559⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 29 (11), pp.3128--3135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.29.003128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699914v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal coherence in mirrorless optical parametric oscillators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hamiltonian tools for the analysis of optical polarization control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Assemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustav Strömqvist</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sugny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 29 (6), pp.1194-1202</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 29 (4), pp.559-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.29.000559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695946v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic approach of supercontinuum generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+                <w:t xml:space="preserve">Temporal coherence in mirrorless optical parametric oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Strömqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Barviau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Millot</w:t>
+                <w:t xml:space="preserve">Valdas Pasiskevicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlota Canalias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aschieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (6), pp.1194-1202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00769498v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal incoherent solitons supported by a defocusing nonlinearity with anomalous dispersion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic approach of supercontinuum generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josselin Garnier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (4), pp.41801. </w:t>
+              <w:t xml:space="preserve">Optical Fiber Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.257--267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVA.86.041801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yofte.2012.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844040v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of incoherent waves in noninstantaneous response nonlinear Kerr media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Temporal incoherent solitons supported by a defocusing nonlinearity with anomalous dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (4), pp.41801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVA.86.041801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.37.002472⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00844376v1</w:t>
+                <w:t xml:space="preserve">hal-00844040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a wave turbulence formulation of statistical nonlinear optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal dynamics of incoherent waves in noninstantaneous response nonlinear Kerr media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mietek Lisak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 29 (8), pp.2229-2242. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (13), pp.2472-2474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.29.002229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.37.002472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750034v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal optical all-fiber omnipolarizer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a wave turbulence formulation of statistical nonlinear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mietek Lisak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep00938⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (8), pp.2229-2242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.29.002229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780970v1</w:t>
+                <w:t xml:space="preserve">hal-00750034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensation of classical optical waves beyond the cubic nonlinear Schrodinger equation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A universal optical all-fiber omnipolarizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Assémat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep00938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2012.07.081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00769501v1</w:t>
+                <w:t xml:space="preserve">hal-00780970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensation and thermalization of classsical optical waves in a waveguide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Picozzi</w:t>
+                <w:t xml:space="preserve">Condensation of classical optical waves beyond the cubic nonlinear Schrodinger equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVA.83.033838⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 285, pp.5440--5448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2012.07.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844056v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of spectral incoherent solitons through supercontinuum generation in photonic crystal fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Kibler</w:t>
+                <w:t xml:space="preserve">Condensation and thermalization of classsical optical waves in a waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aschieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Michel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.066605⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (3), pp.33838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVA.83.033838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699911v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Description of Random Optical Waves and Anomalous Thermalization of a Nearly Integrable Wave System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Suret</w:t>
+                <w:t xml:space="preserve">Emergence of spectral incoherent solitons through supercontinuum generation in photonic crystal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Randoux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 96, pp.415. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.066605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11005-010-0452-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.066605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00696729v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifestation of Hamiltonian monodromy in nonlinear wave systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Michel</w:t>
+                <w:t xml:space="preserve">Kinetic Description of Random Optical Waves and Anomalous Thermalization of a Nearly Integrable Wave System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96, pp.415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11005-010-0452-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.014101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00699917v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization control in spun and telecommunication optical fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Manifestation of Hamiltonian monodromy in nonlinear wave systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Assemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Dargent</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.014101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.014101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699910v1</w:t>
+                <w:t xml:space="preserve">hal-00699917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete spectral incoherent solitons in nonlinear media with noninstantaneous response</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+                <w:t xml:space="preserve">Polarization control in spun and telecommunication optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Assemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36, pp.4038</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVA.83.023806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00844060v1</w:t>
+                <w:t xml:space="preserve">hal-00699910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incoherent soliton turbulence in nonlocal nonlinear media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Garnier</w:t>
+                <w:t xml:space="preserve">Discrete spectral incoherent solitons in nonlinear media with noninstantaneous response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.023806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVA.83.023806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660339v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogue waves, rational solitons and wave turbulence theory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Finot</w:t>
+                <w:t xml:space="preserve">Incoherent soliton turbulence in nonlocal nonlinear media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (23), 233901 - (5 pp.)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607454v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Description of Random Optical Waves and Anomalous Thermalization of a Nearly Integrable Wave System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rogue waves, rational solitons and wave turbulence theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Randoux</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S11005-010-0452-Y⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 375 (35), pp.3149-3155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2011.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00844063v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilities of optical solitons and Hamiltonian singular solutions in a medium of finite extension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Assemat</w:t>
+                <w:t xml:space="preserve">Kinetic Description of Random Optical Waves and Anomalous Thermalization of a Nearly Integrable Wave System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (1-3), pp.415-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S11005-010-0452-Y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.013809⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00699913v1</w:t>
+                <w:t xml:space="preserve">hal-00844063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave turbulence in integrable systems: nonlinear propagation of incoherent optical waves in single-mode fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Suret</w:t>
+                <w:t xml:space="preserve">Instabilities of optical solitons and Hamiltonian singular solutions in a medium of finite extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Assemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Randoux</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.013809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.013809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699909v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Statistics in Raman Fiber Amplifiers: From Analytical Description to Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamal Hammani</w:t>
+                <w:t xml:space="preserve">Wave turbulence in integrable systems: nonlinear propagation of incoherent optical waves in single-mode fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Finot</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Randoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19, pp.17852</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2011.01.057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00560484v1</w:t>
+                <w:t xml:space="preserve">hal-00699909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalization and condensation in an incoherently pumped passive optical cavity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme Statistics in Raman Fiber Amplifiers: From Analytical Description to Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVA.84.033848⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 284, pp.2594-2603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2011.01.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844342v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of third-order dispersion on the propagation of incoherent light in optical fibers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Thermalization and condensation in an incoherently pumped passive optical cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haelterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.33848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVA.84.033848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696676v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular tori as attractors of four-wave interaction systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Sugny</w:t>
+                <w:t xml:space="preserve">Influence of third-order dispersion on the propagation of incoherent light in optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Suret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81, pp.016202</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35, pp.2367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449141v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous thermalization of nonlinear wave systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Singular tori as attractors of four-wave interaction systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 104, pp.054101</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.016202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453105v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete nonlinear polarization control in an optical fiber system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Lagrange</w:t>
+                <w:t xml:space="preserve">Anomalous thermalization of nonlinear wave systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 35, pp.2025</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104, pp.054101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508461v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of rogue waves from optical turbulence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Finot</w:t>
+                <w:t xml:space="preserve">Complete nonlinear polarization control in an optical fiber system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Assémat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35, pp.2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491491v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified kinetic formulation of incoherent waves propagating in nonlinear media with noninstantaneous response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Garnier</w:t>
+                <w:t xml:space="preserve">Emergence of rogue waves from optical turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 374 (34), pp.3585-3589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2010.06.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473946v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Singular Tori in the Dynamics of Spatiotemporal NonlinearWave Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Sugny</w:t>
+                <w:t xml:space="preserve">Unified kinetic formulation of incoherent waves propagating in nonlinear media with noninstantaneous response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (3), pp.033831</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428928v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown of weak turbulence and nonlinear wave condensation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Düring</w:t>
+                <w:t xml:space="preserve">Role of Singular Tori in the Dynamics of Spatiotemporal NonlinearWave Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rica</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (3), pp.034102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.034102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449135v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave turbulence description of supercontinuum generation: Influence of self-steepening and higher order dispersion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+                <w:t xml:space="preserve">Breakdown of weak turbulence and nonlinear wave condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Düring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 79, pp.063840</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 238, pp.1524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449139v1</w:t>
+                <w:t xml:space="preserve">hal-00449135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental signature of optical wave thermalization through supercontinuum generation in photonic crystal fiber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Wave turbulence description of supercontinuum generation: Influence of self-steepening and higher order dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.063840</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.17.007392⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00447573v1</w:t>
+                <w:t xml:space="preserve">hal-00449139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalization of incoherent nonlinear waves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Experimental signature of optical wave thermalization through supercontinuum generation in photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2009-01083-9⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (9), pp.7392-7406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.17.007392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447560v1</w:t>
+                <w:t xml:space="preserve">hal-00447573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-turbulence approach of supercontinuum generation: Influence of self-steepening and higher-order dispersion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Thermalization of incoherent nonlinear waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 173, pp.313-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2009-01083-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.79.063840⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00447568v1</w:t>
+                <w:t xml:space="preserve">hal-00447560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backward three-wave optical solitons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Montes</w:t>
+                <w:t xml:space="preserve">Wave-turbulence approach of supercontinuum generation: Influence of self-steepening and higher-order dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Taki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 173 (1), pp.167-191. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.063840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2009-01073-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.79.063840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435147v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-trapping of speckled light beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Backward three-wave optical solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 173 (1), pp.167-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2009-01073-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449122v1</w:t>
+                <w:t xml:space="preserve">hal-00435147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of topological phase-defects in the parametric generation process</w:t>
+                <w:t xml:space="preserve">Self-trapping of speckled light beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Haelterman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 281, pp.3196</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449126v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence absorption and condensation induced by thermalization of incoherent fields</w:t>
+                <w:t xml:space="preserve">Role of topological phase-defects in the parametric generation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rica</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P Gorza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haelterman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 84, pp.34004</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 281, pp.3196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449121v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a thermodynamic description of supercontinuum generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherence absorption and condensation induced by thermalization of incoherent fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Barviau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+                <w:t xml:space="preserve">S. Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 84, pp.34004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.33.002833⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00447574v1</w:t>
+                <w:t xml:space="preserve">hal-00449121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous polarization induced by natural thermalization of incoherent light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a thermodynamic description of supercontinuum generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (23), pp.2833-2835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.33.002833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449130v1</w:t>
+                <w:t xml:space="preserve">hal-00447574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral incoherent solitons: a localized soliton behavior in the frequency domain</w:t>
+                <w:t xml:space="preserve">Spontaneous polarization induced by natural thermalization of incoherent light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 101, pp.093901</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16, pp.17171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449133v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalization of the dispersive three-wave interaction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral incoherent solitons: a localized soliton behavior in the frequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 79, pp.64001</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.093901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449112v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X -shaped space-time coherence in optical parametric generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermalization of the dispersive three-wave interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Clerici</w:t>
+                <w:t xml:space="preserve">Silvère Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Di Trapani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 79, pp.64001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449116v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a nonequilibrium thermodynamic description of incoherent nonlinear optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X -shaped space-time coherence in optical parametric generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jedrkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clerici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Di Trapani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.033823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.76.033823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449113v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incoherent solitons and condensation processes</w:t>
+                <w:t xml:space="preserve">Towards a nonequilibrium thermodynamic description of incoherent nonlinear optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15, pp.9063</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00438141v1</w:t>
+                <w:t xml:space="preserve">hal-00449113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex behavior of ray in gaussian index profile periodicaly segmented waveguide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incoherent solitons and condensation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haelterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8 (5), pp.386-390. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 135, pp.33-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1464-4258/8/5/004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006135006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432355v1</w:t>
+                <w:t xml:space="preserve">hal-00438141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of X-Shaped Spatiotemporal Coherence in Optical Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ottavia Jedrkiewicz</w:t>
+                <w:t xml:space="preserve">Complex behavior of ray in gaussian index profile periodicaly segmented waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aschieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Di Trapani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (5), pp.386-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1464-4258/8/5/004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449104v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incoherent modulational instability</w:t>
+                <w:t xml:space="preserve">Emergence of X-Shaped Spatiotemporal Coherence in Optical Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Sauter</w:t>
+                <w:t xml:space="preserve">Ottavia Jedrkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Millot</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clerici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Faccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Di Trapani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97, pp.243903</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438142v1</w:t>
+                <w:t xml:space="preserve">hal-00449104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrated oscillations of coherence in coupled nonlinear wave systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incoherent modulational instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96 (1), pp.013905. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 135, pp.273-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.013905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006135087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438145v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-pulsing and dynamic bistability in cw-pumped Brillouin fiber ring lasers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonequilibrated oscillations of coherence in coupled nonlinear wave systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (1), pp.013905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.013905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560098v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Self-pulsing and dynamic bistability in cw-pumped Brillouin fiber ring lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahloul Derradji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bongrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Botineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 16 (6), pp.932-951</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coherent model of cladding Brillouin scattering in singlemode fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Picholle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 34 (18), pp.1769-1770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11745,51 +11879,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical wave thermalisation in chaotic multimode optical fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Zanaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11811,5665 +11945,5665 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Systèmes Complexes, Feb 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disorder-induced acceleration of thermalization in multimode optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Waikoloa Beach, France. pp.NTu1A.6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/NLO.2019.NTu1A.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Nonequilibrium Precondensation of Classical Optical Waves</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Fermi-Pasta-Ulam recurrences of incoherent waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guasoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Picozzi</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rumpf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Zurich, France. NpW4C.1, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Zurich, France. NpTh2C.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/NP.2018.NpTh2C.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/NP.2018.NpW4C.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02325519v1</w:t>
+                <w:t xml:space="preserve">hal-02325545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi-Pasta-Ulam recurrences of incoherent waves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Observation of Nonequilibrium Precondensation of Classical Optical Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Šantić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Sugny</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Zurich, France. NpTh2C.5, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Zurich, France. NpW4C.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/NP.2018.NpW4C.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/NP.2018.NpTh2C.5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02325545v1</w:t>
+                <w:t xml:space="preserve">hal-02325519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-repolarization of light in an optical fiber ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guasoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Zurich, France. NpTu4C.5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/NP.2018.NpTu4C.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catastrophic process of coherence degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rumpf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Glass Waveguides and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Zurich, France. pp.JTu5A.28, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/BGPPM.2018.JTu5A.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal polarization domain walls in optical fibers as topological bit-entities for data transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guasoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Conference on Optical Fibre Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Sydney, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/ACOFT.2016.JW6A.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent Dynamics of an Incoherently Pumped Passive Optical Fibre Cavity: quasi-solitons and dispersive waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Conforti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Nonlinear Waves and Coherent Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogue waves: rational solitons and wave turbulence theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Third International Conference: Nonlinear Waves--Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogue wave description : rational solitons and wave turbulence theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Colorado Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière sur les vagues scélérates : le soliton de Peregrine enfin observé !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rencontre du non-linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model for coherence transfer in a backward optical parametric oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aschieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Congress of the International Commission for Optics: Light for the Development of the World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, France. pp.801136, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.901902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche non conventionnelle sur les conversions non linéaires par la théorie cinétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons de l'Optique, Optique Marseille 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of rogue waves from optical turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Laser and ElectroOptic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Baltimore, United States. pp.QFF6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00568929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of rogue waves from optical turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of rogue waves from optical turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany. pp.NMA5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistiques extrêmes dans les amplificateurs Raman fibrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.103-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme statistics in Raman fiber amplifiers : from experiments to analytical description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Transparent Optical Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Munich, Germany. pp.We.P.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the condensation of classical waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Barsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO/QELS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condensation of classical optical waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Barsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shia Jian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermalisation anormale d'ondes non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Randoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Non Linéaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mathématique et étude expérimentale des instabilités non-linéaires, des vagues scélérates et des phénomènes extrêmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième grand colloque STIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous thermalization of nonlinear optical waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Karlslruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évènements extrêmes et turbulence optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.104-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral incoherent solitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave turbulence and thermalization of random nonlinear waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Phenomena in Nonlinear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Erice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation of counter-propagating waves and singular Hamiltonian tori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hamiltonian Approaches of ITER Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic approach of supercontinuum generation in photonic crystal fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO-IQEC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Baltimore, United States. Paper JWA123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermalization of random nonlinear waves: Application to optical waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence en l'honneur des 65 ans de Matveev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral incoherent soliton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New concepts based on nonlinear polarization effects and Raman amplification in optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-EQEC 2009.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Munich, Germany. Paper EF4.1</w:t>
+              <w:t xml:space="preserve">IEEE LEOS Winter Topical Meeting on "Nonlinear Photonics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470035v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New concepts based on nonlinear polarization effects and Raman amplification in optical fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Spectral incoherent soliton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE LEOS Winter Topical Meeting on "Nonlinear Photonics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">CLEO/Europe-EQEC 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Munich, Germany. Paper EF4.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475793v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation of counter-propagating waves and singular Hamiltonian tori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hamiltonian Approaches of ITER Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signature expérimentale de la thermalization d'une onde optique lors de la génération de supercontinuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Non Linéaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic approach of statistical nonlinear optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W Fleischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aschieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Optics (OSA conf.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic description of supercontinuum generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-LEOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic approach of supercontinuum generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO/Europe-EQEC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Munich, Germany. Paper CD4.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear pulse propagation in microstructured fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technical Meeting 5, EU - Cost 299</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermalization of random nonlinear waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nice Days of Waves in Complex Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermalization of incoherent optical waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent developments in nonlinear dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Tiruchirapally, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermalization of incoherent light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métamorphose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermalization of incoherent nonlinear waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM conference on Nonlinear Waves and Coherent Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermalization of incoherent nonlinear waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une description thermodynamique hors-équilibre de l'optique non linéaire statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Général de la Société Française de Physique (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonances in classical and quantum hamiltonian systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renormalization in Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity locking of incoherent nonlinear wave packets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Optical Communication (ECOQ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Cannes, France. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of X−shaped spatio−temporal coherence in optical waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jedrkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clerici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Di Trapani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Optical Society (EOS) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Paris, France. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process of velocity locking of nonlinear incoherent waves in an optical fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics of Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Dijon, France. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermalization of Incoherent Nonlinear Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO-IQEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verrouillage de vitesses d'ondes non-linéaires incohérentes dans une fibre optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Metz, France. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of X−shaped spatio−temporal coherence in optical waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jedrkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clerici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Di Trapani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Optics Conference (FiO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Rochester, United Kingdom. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal equilibrium thermodynamics of guided optical waves at positive and negative temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Zanaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17491,449 +17625,331 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irreversible thermalization vs reversible dynamics mediated by anomalous correlators: Wave turbulence theory and experiments in optical fibers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Ferraro</w:t>
+                <w:t xml:space="preserve">Bridging Rayleigh-Jeans and Bose-Einstein condensation of a guided fluid of light with positive and negative temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Zanaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Michel</w:t>
+                <w:t xml:space="preserve">Robin Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Wabnitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434515v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Rayleigh-Jeans and Bose-Einstein condensation of a guided fluid of light with positive and negative temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Zanaglia</w:t>
+                <w:t xml:space="preserve">Weak Langmuir turbulence in disordered multimode optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Kaiser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Wabnitz</w:t>
+                <w:t xml:space="preserve">Adrien Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId387"/>
+      <w:footerReference w:type="default" r:id="rId388"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18080,51 +18096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138789v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Zanaglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carusotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Doya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mqzh-w2gh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferraro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervaziev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fusaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Torres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.223803" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.07028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ferraro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Baudin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail D Gervaziev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fusaro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picozzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2025.134758" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rica" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Wabnitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.063801" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krupa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.129716" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836146v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Baudin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.063901" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Baudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fusaro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Berti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Krupa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/14001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.014101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fontaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bramati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.013515" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.054205" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fusaro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.244101" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guasoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jauslin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.043826" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325567v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.002360" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.002445" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.123902" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.053835" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven &#352;anti&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Salem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.055301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122559" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morosi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akrout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.000845" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faccio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.063818" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Bony" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2016.262" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rumpf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sugny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fatome" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.011025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.023817" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Akhmediev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Baronio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milivoj Beli&#263;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Zhong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/6/063001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436934v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Trillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Churkin," TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013823" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436949v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Faccio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2016.02.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P6VCDQC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.003992" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263734v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vocke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9131" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285323v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Guasoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gilles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2498206" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119133v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conforti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023823" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bony" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2015.2501382" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Conforti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004192" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108787v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.013828" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285345v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guasoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sugny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Picozzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5678" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020600v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000590" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108806v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hansson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Randoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.03.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSFXW841-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839503v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barviau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.035803" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934790v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aschieri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durniak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Taki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34070-3_34" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934787v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960431v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ass&#233;mat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002318" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.1.000115" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760352v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Sun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Jia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barsi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS2278" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769506v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wabnitz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Modotto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.003128" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699914v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Assemat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Jauslin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.000559" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695946v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Str&#246;mqvist" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pasiskevicius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Canalias" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769498v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barviau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2012.06.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KNKX56R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844040v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.86.041801" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844376v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002472" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750034v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietek Lisak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.002229" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780970v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00938" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769501v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.07.081" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844056v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aschieri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doya" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.83.033838" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.066605" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696729v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Randoux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-010-0452-y" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A84DBBD991899C98764253FEDFC4DC2736F322AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699917v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assemat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.014101" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699910v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dargent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844060v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.83.023806" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660339v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607454v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2011.07.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844063v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11005-010-0452-Y" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699913v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013809" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699909v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randoux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560484v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.01.057" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844342v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haelterman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.84.033848" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696676v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449141v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagrange" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453105v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508461v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491491v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.06.035" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473946v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428928v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.034102" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449135v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#252;ring" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rica" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449139v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447573v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.007392" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447560v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01083-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447568v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063840" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435147v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taki" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01073-y" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449122v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449126v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P Gorza" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449121v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447574v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002833" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449130v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449133v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449112v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Lagrange" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449116v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jedrkiewicz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clerici" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Trapani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.76.033823" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449113v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438141v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135006" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HSFPR28V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432355v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/8/5/004" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449104v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Jedrkiewicz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Trapani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438142v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauter" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135087" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RGL638WJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438145v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.013905" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560098v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahloul Derradji" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bongrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Botineau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cheval" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364559v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043059v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325556v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NLO.2019.NTu1A.6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325519v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#352;anti&#263;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salem" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpW4C.1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325545v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTh2C.5" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325529v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTu4C.5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325506v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPPM.2018.JTu5A.28" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716976v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACOFT.2016.JW6A.6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056113v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831403v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686102v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668022v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647509v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.901902" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848561v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568929v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848563v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469974v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515128v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481293v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473951v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473953v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shia Jian" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473955v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469985v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473954v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515129v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473950v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453134v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428927v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470038v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453131v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470035v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475793v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453137v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473949v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453136v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Fleischer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453130v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470036v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453128v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453129v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453126v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453125v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453127v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473948v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453123v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453124v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351114v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351325v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351241v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453120v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351245v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351322v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418465v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434515v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanaglia" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617029v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424979v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138789v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Zanaglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carusotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Doya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mqzh-w2gh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferraro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervaziev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fusaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Torres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.223803" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.07028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanaglia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2512.17777" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ferraro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Baudin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail D Gervaziev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fusaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picozzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2025.134758" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rica" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Wabnitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198191v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.063801" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krupa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.129716" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Baudin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.063901" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036912v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Baudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fusaro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Berti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Krupa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/14001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.014101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375392v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fontaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bramati" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.013515" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339559v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.054205" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fusaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.244101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325647v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guasoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jauslin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.043826" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.002360" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.002445" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325638v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.123902" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369334v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.053835" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven &#352;anti&#263;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Salem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.055301" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325628v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122559" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324158v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morosi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akrout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.000845" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faccio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.063818" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716977v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Bony" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2016.262" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716980v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rumpf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sugny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fatome" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.011025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716987v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.023817" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Akhmediev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Baronio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milivoj Beli&#263;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Zhong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/6/063001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436934v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Trillo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Churkin," TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013823" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436949v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Faccio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2016.02.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P6VCDQC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.003992" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263734v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vocke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9131" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285323v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Guasoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gilles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2498206" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conforti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023823" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291196v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bony" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2015.2501382" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393796v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Conforti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004192" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108787v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.013828" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285345v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guasoni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sugny" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Picozzi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5678" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020600v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000590" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108806v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hansson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Randoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.03.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSFXW841-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839503v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barviau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.035803" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934790v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835664v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aschieri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durniak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Taki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34070-3_34" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960431v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ass&#233;mat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002318" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864516v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.1.000115" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Sun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Jia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barsi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS2278" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769506v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wabnitz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Modotto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.003128" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699914v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Assemat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Jauslin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.000559" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695946v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Str&#246;mqvist" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pasiskevicius" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Canalias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769498v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barviau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2012.06.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KNKX56R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844040v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.86.041801" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844376v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002472" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750034v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietek Lisak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.002229" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780970v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00938" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769501v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.07.081" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844056v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aschieri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doya" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.83.033838" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699911v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.066605" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696729v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Randoux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-010-0452-y" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A84DBBD991899C98764253FEDFC4DC2736F322AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699917v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assemat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.014101" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699910v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dargent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844060v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.83.023806" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660339v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607454v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2011.07.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844063v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11005-010-0452-Y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699913v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013809" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699909v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560484v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.01.057" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844342v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haelterman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.84.033848" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696676v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449141v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagrange" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453105v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508461v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491491v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.06.035" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473946v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428928v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.034102" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449135v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#252;ring" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rica" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449139v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447573v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.007392" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447560v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01083-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447568v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063840" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435147v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taki" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01073-y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449122v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449126v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P Gorza" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449121v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447574v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002833" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449130v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449133v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449112v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Lagrange" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449116v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jedrkiewicz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clerici" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Trapani" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.76.033823" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449113v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438141v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135006" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HSFPR28V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432355v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/8/5/004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449104v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Jedrkiewicz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Trapani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438142v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauter" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135087" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RGL638WJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438145v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.013905" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560098v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahloul Derradji" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bongrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Botineau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cheval" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364559v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043059v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325556v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NLO.2019.NTu1A.6" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325545v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTh2C.5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325519v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#352;anti&#263;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salem" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpW4C.1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325529v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTu4C.5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325506v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPPM.2018.JTu5A.28" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716976v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmani" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACOFT.2016.JW6A.6" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056113v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831403v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686102v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668022v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647509v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.901902" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848561v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568929v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848563v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469974v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515128v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481293v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473951v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473953v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shia Jian" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473955v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469985v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473954v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515129v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473950v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453134v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428927v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470038v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453131v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475793v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470035v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453137v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473949v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453136v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Fleischer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453130v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470036v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453128v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453129v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453126v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453125v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453127v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473948v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453123v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453124v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351114v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351325v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351241v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453120v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351245v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351322v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418465v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617029v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424979v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>