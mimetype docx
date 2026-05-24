--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -252,494 +252,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138789v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave turbulence, thermalization and multimode locking in optical fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic Dynamics of Incoherent Branched Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ferraro</w:t>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Baudin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theo Torres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (22), pp.223803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.223803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072552v1</w:t>
+                <w:t xml:space="preserve">hal-05285938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Dynamics of Incoherent Branched Flows</w:t>
+                <w:t xml:space="preserve">Stochastic Dynamics of Incoherent Branched Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 134 (22), pp.223803. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.223803⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 134, pp.223803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2502.07028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285938v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Dynamics of Incoherent Branched Flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+                <w:t xml:space="preserve">Irreversible thermalization vs reversible dynamics mediated by anomalous correlators: Wave turbulence theory and experiments in optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Torres</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zanaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 134, pp.223803. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2502.07028⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 136 (17), pp.173801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2512.17777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053067v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irreversible thermalization vs reversible dynamics mediated by anomalous correlators: Wave turbulence theory and experiments in optical fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Garnier</w:t>
+                <w:t xml:space="preserve">Wave turbulence, thermalization and multimode locking in optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zanaglia</w:t>
+                <w:t xml:space="preserve">K. Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gervaziev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ferraro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Michel</w:t>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 481, pp.134758</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434515v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave turbulence, thermalization and multimode locking in optical fibers</w:t>
               </w:r>
@@ -984,103 +984,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of light thermalization to negative-temperature Rayleigh-Jeans equilibrium states in multimode optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 130 (6), pp.063801. </w:t>
@@ -1118,103 +1118,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh–Jeans thermalization vs beam cleaning in multimode optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 545, pp.129716. </w:t>
@@ -1304,51 +1304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129 (6), pp.063901. </w:t>
@@ -1380,278 +1380,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and wave-action flows underlying Rayleigh-Jeans thermalization of optical waves propagating in a multimode fiber</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coherent Soliton States Hidden in Phase Space and Stabilized by Gravitational Incoherent Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/134/14001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (1), pp.014101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.014101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036912v1</w:t>
+                <w:t xml:space="preserve">hal-03262636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Soliton States Hidden in Phase Space and Stabilized by Gravitational Incoherent Structures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Energy and wave-action flows underlying Rayleigh-Jeans thermalization of optical waves propagating in a multimode fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127 (1), pp.014101. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134 (1), pp.14001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.014101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/134/14001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262636v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipation-enhanced collapse singularity of a nonlocal fluid of light in a hot atomic vapor</w:t>
               </w:r>
@@ -1810,51 +1810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (5), pp.054205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2022,51 +2022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-polarization effect in the middle point of an optical fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2156,51 +2156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization of the state of polarization in the mid-point of telecommunication optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2476,51 +2476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 122 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2554,90 +2554,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave condensation with weak disorder versus beam self-cleaning in multimode fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2740,51 +2740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120 (5), pp.055301. </w:t>
@@ -2861,51 +2861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (12), pp.2559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3514,51 +3514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rumpf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3929,51 +3929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Faccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Trillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 333, pp.310-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4147,494 +4147,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From coherent shocklets to giant collective incoherent shock waves in nonlocal turbulent flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All-optical signal processing based on self-induced polarization control in optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vocke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Garnier</w:t>
+                <w:t xml:space="preserve">Massimiliano Guasoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Roger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, n°8131 - 10 p. </w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (2), pp.327-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms9131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2015.2498206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263734v1</w:t>
+                <w:t xml:space="preserve">hal-01285323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical signal processing based on self-induced polarization control in optical fibers</w:t>
+                <w:t xml:space="preserve">Turbulent dynamics of an incoherently pumped passive optical fiber cavity: Quasisolitons, dispersive waves, and extreme events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Guasoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.-Y. Bony</w:t>
+                <w:t xml:space="preserve">M. Conforti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Gilles</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 34 (2), pp.327-341. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.023823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2015.2498206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.023823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285323v1</w:t>
+                <w:t xml:space="preserve">hal-01119133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent dynamics of an incoherently pumped passive optical fiber cavity: Quasisolitons, dispersive waves, and extreme events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From coherent shocklets to giant collective incoherent shock waves in nonlocal turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Conforti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+                <w:t xml:space="preserve">D. Vocke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pitois</w:t>
+                <w:t xml:space="preserve">T. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91, pp.023823. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, n°8131 - 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.023823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms9131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119133v1</w:t>
+                <w:t xml:space="preserve">hal-01263734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Chaotic Fiber-Based Nonlinear Polarization Scrambler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Guasoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4720,51 +4720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Conforti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (14), pp.4192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4837,51 +4837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Trillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (1), pp.013828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5075,51 +5075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (3), pp.590-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5153,51 +5153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical wave turbulence: Toward a unified nonequilibrium thermodynamic formulation of statistical nonlinear optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5293,723 +5293,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truncated thermalization of incoherent optical waves through supercontinuum generation in photonic crystal fibers</w:t>
+                <w:t xml:space="preserve">Three-Wave Backward Optical Solitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Barviau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aschieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Taki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.035803⟩</w:t>
+              <w:t xml:space="preserve">Without Bounds: A Scientific Canvas of Nonlinearity and Complex Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.405-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34070-3_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839503v1</w:t>
+                <w:t xml:space="preserve">hal-00835664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incoherent dispersive shocks in the spectral evolution of random waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral dynamics of incoherent waves with a noninstantaneous nonlinear response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Trillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 111 (11), 113902 - 5p</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (16), pp.2972-2975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934790v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Wave Backward Optical Solitons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Durniak</w:t>
+                <w:t xml:space="preserve">Optical flip-flop memory and data packet switching operation based on polarization bistability in a telecommunication optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Guasoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majid Taki</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elie Assémat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Without Bounds: A Scientific Canvas of Nonlinearity and Complex Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-34070-3_34⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (8), pp.2318-2325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.30.002318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835664v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral dynamics of incoherent waves with a noninstantaneous nonlinear response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Xu</w:t>
+                <w:t xml:space="preserve">Truncated thermalization of incoherent optical waves through supercontinuum generation in photonic crystal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (3), 035803, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.035803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934787v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical flip-flop memory and data packet switching operation based on polarization bistability in a telecommunication optical fiber</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incoherent dispersive shocks in the spectral evolution of random waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Trillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (11), 113902 - 5p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.30.002318⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00960431v1</w:t>
+                <w:t xml:space="preserve">hal-00934790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical regeneration of polarization of a 40 Gbit/s return-to-zero telecommunication signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Guasoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (3), pp.115-123. </w:t>
@@ -6041,360 +6041,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the kinetic condensation of classical waves</w:t>
+                <w:t xml:space="preserve">Control of signal coherence in parametric frequency mixing with incoherent pumps: narrowband mid-infrared light generation by downconversion of broadband amplified spontaneous emission source at 1550 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Sun</w:t>
+                <w:t xml:space="preserve">Stefan Wabnitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu Jia</w:t>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Barsi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniele Modotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8, pp.469--473. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (11), pp.3128--3135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NPHYS2278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.29.003128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760352v1</w:t>
+                <w:t xml:space="preserve">hal-00769506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of signal coherence in parametric frequency mixing with incoherent pumps: narrowband mid-infrared light generation by downconversion of broadband amplified spontaneous emission source at 1550 nm</w:t>
+                <w:t xml:space="preserve">Observation of the kinetic condensation of classical waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Wabnitz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Can Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Barsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 29 (11), pp.3128--3135. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.469--473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.29.003128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NPHYS2278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769506v1</w:t>
+                <w:t xml:space="preserve">hal-00760352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamiltonian tools for the analysis of optical polarization control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Assemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (4), pp.559-571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6467,64 +6467,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdas Pasiskevicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Canalias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aschieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (6), pp.1194-1202</w:t>
@@ -6605,51 +6605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fiber Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18, pp.257--267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6734,51 +6734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (4), pp.41801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6851,51 +6851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (13), pp.2472-2474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6955,51 +6955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mietek Lisak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (8), pp.2229-2242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7046,90 +7046,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A universal optical all-fiber omnipolarizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Assémat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, pp.938. </w:t>
@@ -7167,51 +7167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condensation of classical optical waves beyond the cubic nonlinear Schrodinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7252,1000 +7252,1000 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensation and thermalization of classsical optical waves in a waveguide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergence of spectral incoherent solitons through supercontinuum generation in photonic crystal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Aschieri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Michel</w:t>
+                <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Doya</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVA.83.033838⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.066605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.066605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844056v1</w:t>
+                <w:t xml:space="preserve">hal-00699911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of spectral incoherent solitons through supercontinuum generation in photonic crystal fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Michel</w:t>
+                <w:t xml:space="preserve">Kinetic Description of Random Optical Waves and Anomalous Thermalization of a Nearly Integrable Wave System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96, pp.415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11005-010-0452-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.066605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00699911v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Description of Random Optical Waves and Anomalous Thermalization of a Nearly Integrable Wave System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Condensation and thermalization of classsical optical waves in a waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aschieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11005-010-0452-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (3), pp.33838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVA.83.033838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696729v1</w:t>
+                <w:t xml:space="preserve">hal-00844056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifestation of Hamiltonian monodromy in nonlinear wave systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Discrete spectral incoherent solitons in nonlinear media with noninstantaneous response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.014101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.023806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVA.83.023806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699917v1</w:t>
+                <w:t xml:space="preserve">hal-00844060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization control in spun and telecommunication optical fibers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Incoherent soliton turbulence in nonlocal nonlinear media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36, pp.4038</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (23), 233901 - (5 pp.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699910v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete spectral incoherent solitons in nonlinear media with noninstantaneous response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rogue waves, rational solitons and wave turbulence theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83, pp.023806. </w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 375 (35), pp.3149-3155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVA.83.023806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2011.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844060v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incoherent soliton turbulence in nonlocal nonlinear media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Manifestation of Hamiltonian monodromy in nonlinear wave systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Assemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 107 (23), 233901 - (5 pp.)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 106, pp.014101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.014101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660339v1</w:t>
+                <w:t xml:space="preserve">hal-00699917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogue waves, rational solitons and wave turbulence theory</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Polarization control in spun and telecommunication optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Assemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36, pp.4038</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607454v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Description of Random Optical Waves and Anomalous Thermalization of a Nearly Integrable Wave System</w:t>
               </w:r>
@@ -8270,392 +8270,392 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 96 (1-3), pp.415-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/S11005-010-0452-Y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilities of optical solitons and Hamiltonian singular solutions in a medium of finite extension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Wave turbulence in integrable systems: nonlinear propagation of incoherent optical waves in single-mode fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Suret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Sugny</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Randoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19, pp.17852</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699913v1</w:t>
+                <w:t xml:space="preserve">hal-00699909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave turbulence in integrable systems: nonlinear propagation of incoherent optical waves in single-mode fibers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Instabilities of optical solitons and Hamiltonian singular solutions in a medium of finite extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Assemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Randoux</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.013809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.013809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699909v1</w:t>
+                <w:t xml:space="preserve">hal-00699913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme Statistics in Raman Fiber Amplifiers: From Analytical Description to Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 284, pp.2594-2603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8728,51 +8728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haelterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8817,433 +8817,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of third-order dispersion on the propagation of incoherent light in optical fibers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Randoux</w:t>
+                <w:t xml:space="preserve">Singular tori as attractors of four-wave interaction systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 35, pp.2367</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.016202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696676v1</w:t>
+                <w:t xml:space="preserve">hal-00449141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular tori as attractors of four-wave interaction systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Anomalous thermalization of nonlinear wave systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81, pp.016202</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104, pp.054101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449141v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous thermalization of nonlinear wave systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Randoux</w:t>
+                <w:t xml:space="preserve">Influence of third-order dispersion on the propagation of incoherent light in optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Suret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 104, pp.054101</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35, pp.2367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453105v1</w:t>
+                <w:t xml:space="preserve">hal-00696676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete nonlinear polarization control in an optical fiber system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Assémat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9281,90 +9281,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of rogue waves from optical turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 374 (34), pp.3585-3589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9411,51 +9411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified kinetic formulation of incoherent waves propagating in nonlinear media with noninstantaneous response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (3), pp.033831</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9474,295 +9474,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Singular Tori in the Dynamics of Spatiotemporal NonlinearWave Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Breakdown of weak turbulence and nonlinear wave condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Düring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 238, pp.1524</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428928v1</w:t>
+                <w:t xml:space="preserve">hal-00449135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown of weak turbulence and nonlinear wave condensation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Role of Singular Tori in the Dynamics of Spatiotemporal NonlinearWave Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rica</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (3), pp.034102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.034102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449135v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave turbulence description of supercontinuum generation: Influence of self-steepening and higher order dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79, pp.063840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9813,51 +9813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9921,51 +9921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermalization of incoherent nonlinear waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10064,51 +10064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79, pp.063840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10142,77 +10142,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backward three-wave optical solitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Durniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10259,51 +10259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-trapping of speckled light beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2, pp.334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10328,51 +10328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of topological phase-defects in the parametric generation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.P Gorza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10423,64 +10423,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence absorption and condensation induced by thermalization of incoherent fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 84, pp.34004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10544,51 +10544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (23), pp.2833-2835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10622,51 +10622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous polarization induced by natural thermalization of incoherent light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16, pp.17171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10691,77 +10691,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral incoherent solitons: a localized soliton behavior in the frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 101, pp.093901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10812,51 +10812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 79, pp.64001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10907,51 +10907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jedrkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clerici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11011,51 +11011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a nonequilibrium thermodynamic description of incoherent nonlinear optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15, pp.9063</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11080,77 +11080,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incoherent solitons and condensation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haelterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11209,77 +11209,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex behavior of ray in gaussian index profile periodicaly segmented waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aschieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8 (5), pp.386-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11326,51 +11326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of X-Shaped Spatiotemporal Coherence in Optical Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ottavia Jedrkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clerici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11447,64 +11447,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incoherent modulational instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11563,51 +11563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonequilibrated oscillations of coherence in coupled nonlinear wave systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96 (1), pp.013905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11641,51 +11641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-pulsing and dynamic bistability in cw-pumped Brillouin fiber ring lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahloul Derradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11779,51 +11779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent model of cladding Brillouin scattering in singlemode fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Picholle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11932,51 +11932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12070,51 +12070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Waikoloa Beach, France. pp.NTu1A.6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12142,338 +12142,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi-Pasta-Ulam recurrences of incoherent waves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Observation of Nonequilibrium Precondensation of Classical Optical Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Šantić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Sugny</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Zurich, France. NpTh2C.5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/NP.2018.NpTh2C.5⟩</w:t>
+              <w:t xml:space="preserve">, 2018, Zurich, France. NpW4C.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/NP.2018.NpW4C.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325545v1</w:t>
+                <w:t xml:space="preserve">hal-02325519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Nonequilibrium Precondensation of Classical Optical Waves</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Fermi-Pasta-Ulam recurrences of incoherent waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guasoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Picozzi</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rumpf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Zurich, France. NpW4C.1, </w:t>
+              <w:t xml:space="preserve">, 2018, Zurich, France. NpTh2C.5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/NP.2018.NpW4C.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/NP.2018.NpTh2C.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325519v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-repolarization of light in an optical fiber ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12563,77 +12563,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catastrophic process of coherence degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rumpf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12857,64 +12857,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Nonlinear Waves and Coherent Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cambridge, United Kingdom</w:t>
@@ -12969,64 +12969,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13081,90 +13081,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogue wave description : rational solitons and wave turbulence theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Colorado Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13202,90 +13202,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière sur les vagues scélérates : le soliton de Peregrine enfin observé !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rencontre du non-linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
@@ -13308,537 +13308,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model for coherence transfer in a backward optical parametric oscillator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Emergence of rogue waves from optical turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the International Commission for Optics: Light for the Development of the World</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Laser and ElectroOptic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Baltimore, United States. pp.QFF6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647509v1</w:t>
+                <w:t xml:space="preserve">hal-00568929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche non conventionnelle sur les conversions non linéaires par la théorie cinétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Emergence of rogue waves from optical turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Suret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons de l'Optique, Optique Marseille 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">PIERS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848561v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of rogue waves from optical turbulence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Model for coherence transfer in a backward optical parametric oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aschieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser and ElectroOptic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd Congress of the International Commission for Optics: Light for the Development of the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, France. pp.801136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.901902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568929v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of rogue waves from optical turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+                <w:t xml:space="preserve">Approche non conventionnelle sur les conversions non linéaires par la théorie cinétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Marrakesh, Morocco</w:t>
+              <w:t xml:space="preserve">Horizons de l'Optique, Optique Marseille 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848563v1</w:t>
+                <w:t xml:space="preserve">hal-00848561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of rogue waves from optical turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany. pp.NMA5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13857,601 +13857,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistiques extrêmes dans les amplificateurs Raman fibrés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Observation of the condensation of classical waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Barsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.103-105</w:t>
+              <w:t xml:space="preserve">CLEO/QELS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515128v1</w:t>
+                <w:t xml:space="preserve">hal-00473951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme statistics in Raman fiber amplifiers : from experiments to analytical description</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Condensation of classical optical waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Barsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shia Jian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Transparent Optical Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Munich, Germany. pp.We.P.13</w:t>
+              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481293v1</w:t>
+                <w:t xml:space="preserve">hal-00473953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the condensation of classical waves</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thermalisation anormale d'ondes non linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/QELS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, San José, United States</w:t>
+              <w:t xml:space="preserve">Rencontres Non Linéaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473951v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensation of classical optical waves</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Statistiques extrêmes dans les amplificateurs Raman fibrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.103-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473953v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalisation anormale d'ondes non linéaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Extreme statistics in Raman fiber amplifiers : from experiments to analytical description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Randoux</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Non Linéaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Transparent Optical Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Munich, Germany. pp.We.P.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473955v1</w:t>
+                <w:t xml:space="preserve">hal-00481293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mathématique et étude expérimentale des instabilités non-linéaires, des vagues scélérates et des phénomènes extrêmes</w:t>
               </w:r>
@@ -14463,77 +14463,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième grand colloque STIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
@@ -14575,90 +14575,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous thermalization of nonlinear optical waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Karlslruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14683,90 +14683,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évènements extrêmes et turbulence optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.104-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14785,674 +14785,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral incoherent solitons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Wave turbulence and thermalization of random nonlinear waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Barviau</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Germany</w:t>
+              <w:t xml:space="preserve">Complex Phenomena in Nonlinear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Erice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473950v1</w:t>
+                <w:t xml:space="preserve">hal-00453134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave turbulence and thermalization of random nonlinear waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Relaxation of counter-propagating waves and singular Hamiltonian tori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Phenomena in Nonlinear Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Erice, Italy</w:t>
+              <w:t xml:space="preserve">Hamiltonian Approaches of ITER Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453134v1</w:t>
+                <w:t xml:space="preserve">hal-00428927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation of counter-propagating waves and singular Hamiltonian tori</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermodynamic approach of supercontinuum generation in photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hamiltonian Approaches of ITER Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">CLEO-IQEC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Baltimore, United States. Paper JWA123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428927v1</w:t>
+                <w:t xml:space="preserve">hal-00470038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic approach of supercontinuum generation in photonic crystal fiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+                <w:t xml:space="preserve">Thermalization of random nonlinear waves: Application to optical waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO-IQEC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Baltimore, United States. Paper JWA123</w:t>
+              <w:t xml:space="preserve">Conférence en l'honneur des 65 ans de Matveev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470038v1</w:t>
+                <w:t xml:space="preserve">hal-00453131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalization of random nonlinear waves: Application to optical waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spectral incoherent soliton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en l'honneur des 65 ans de Matveev</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">CLEO/Europe-EQEC 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Munich, Germany. Paper EF4.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453131v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New concepts based on nonlinear polarization effects and Raman amplification in optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15484,463 +15484,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral incoherent soliton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spectral incoherent solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Millot</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-EQEC 2009.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Munich, Germany. Paper EF4.1</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470035v1</w:t>
+                <w:t xml:space="preserve">hal-00473950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation of counter-propagating waves and singular Hamiltonian tori</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermodynamic approach of statistical nonlinear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W Fleischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aschieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hamiltonian Approaches of ITER Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Frontiers in Optics (OSA conf.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453137v1</w:t>
+                <w:t xml:space="preserve">hal-00453136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature expérimentale de la thermalization d'une onde optique lors de la génération de supercontinuum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Relaxation of counter-propagating waves and singular Hamiltonian tori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Non Linéaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, France</w:t>
+              <w:t xml:space="preserve">Hamiltonian Approaches of ITER Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473949v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic approach of statistical nonlinear optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signature expérimentale de la thermalization d'une onde optique lors de la génération de supercontinuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics (OSA conf.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, San José, United States</w:t>
+              <w:t xml:space="preserve">Rencontres Non Linéaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453136v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic description of supercontinuum generation</w:t>
               </w:r>
@@ -15965,51 +15965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-LEOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16073,51 +16073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16198,64 +16198,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technical Meeting 5, EU - Cost 299</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16280,51 +16280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermalization of random nonlinear waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nice Days of Waves in Complex Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16343,221 +16343,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalization of incoherent optical waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thermalization of incoherent light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent developments in nonlinear dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Tiruchirapally, India</w:t>
+              <w:t xml:space="preserve">Métamorphose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453126v1</w:t>
+                <w:t xml:space="preserve">hal-00453125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalization of incoherent light</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thermalization of incoherent optical waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métamorphose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Recent developments in nonlinear dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Tiruchirapally, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453125v1</w:t>
+                <w:t xml:space="preserve">hal-00453126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermalization of incoherent nonlinear waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM conference on Nonlinear Waves and Coherent Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16582,90 +16582,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermalization of incoherent nonlinear waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16690,51 +16690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une description thermodynamique hors-équilibre de l'optique non linéaire statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Général de la Société Française de Physique (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16759,90 +16759,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonances in classical and quantum hamiltonian systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renormalization in Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16880,77 +16880,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity locking of incoherent nonlinear wave packets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Optical Communication (ECOQ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Cannes, France. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16969,433 +16969,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of X−shaped spatio−temporal coherence in optical waves</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Process of velocity locking of nonlinear incoherent waves in an optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Di Trapani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Optical Society (EOS) Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Paris, France. pp./</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics of Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Dijon, France. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351325v1</w:t>
+                <w:t xml:space="preserve">hal-00351241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process of velocity locking of nonlinear incoherent waves in an optical fiber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Thermalization of Incoherent Nonlinear Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics of Electronic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Dijon, France. pp./</w:t>
+              <w:t xml:space="preserve">CLEO-IQEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351241v1</w:t>
+                <w:t xml:space="preserve">hal-00453120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalization of Incoherent Nonlinear Waves</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence of X−shaped spatio−temporal coherence in optical waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jedrkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clerici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Di Trapani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO-IQEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Germany</w:t>
+              <w:t xml:space="preserve">European Optical Society (EOS) Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Paris, France. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453120v1</w:t>
+                <w:t xml:space="preserve">hal-00351325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verrouillage de vitesses d'ondes non-linéaires incohérentes dans une fibre optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Metz, France. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17446,51 +17446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jedrkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clerici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18096,51 +18096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138789v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Zanaglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carusotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Doya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mqzh-w2gh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferraro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervaziev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fusaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Torres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.223803" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.07028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanaglia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2512.17777" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ferraro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Baudin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail D Gervaziev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fusaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picozzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2025.134758" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rica" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Wabnitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198191v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.063801" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krupa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.129716" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Baudin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.063901" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036912v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Baudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fusaro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Berti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Krupa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/14001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.014101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375392v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fontaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bramati" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.013515" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339559v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.054205" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fusaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.244101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325647v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guasoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jauslin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.043826" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.002360" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.002445" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325638v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.123902" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369334v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.053835" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven &#352;anti&#263;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Salem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.055301" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325628v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122559" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324158v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morosi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akrout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.000845" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faccio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.063818" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716977v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Bony" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2016.262" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716980v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rumpf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sugny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fatome" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.011025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716987v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.023817" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Akhmediev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Baronio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milivoj Beli&#263;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Zhong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/6/063001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436934v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Trillo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Churkin," TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013823" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436949v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Faccio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2016.02.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P6VCDQC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.003992" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263734v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vocke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9131" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285323v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Guasoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gilles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2498206" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conforti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023823" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291196v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bony" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2015.2501382" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393796v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Conforti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004192" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108787v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.013828" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285345v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guasoni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sugny" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Picozzi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5678" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020600v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000590" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108806v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hansson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Randoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.03.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSFXW841-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839503v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barviau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.035803" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934790v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835664v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aschieri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durniak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Taki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34070-3_34" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960431v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ass&#233;mat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002318" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864516v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.1.000115" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Sun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Jia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barsi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS2278" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769506v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wabnitz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Modotto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.003128" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699914v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Assemat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Jauslin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.000559" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695946v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Str&#246;mqvist" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pasiskevicius" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Canalias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769498v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barviau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2012.06.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KNKX56R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844040v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.86.041801" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844376v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002472" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750034v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietek Lisak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.002229" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780970v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00938" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769501v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.07.081" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844056v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aschieri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doya" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.83.033838" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699911v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.066605" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696729v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Randoux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-010-0452-y" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A84DBBD991899C98764253FEDFC4DC2736F322AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699917v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assemat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.014101" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699910v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dargent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844060v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.83.023806" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660339v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607454v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2011.07.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844063v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11005-010-0452-Y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699913v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013809" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699909v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560484v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.01.057" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844342v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haelterman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.84.033848" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696676v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449141v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagrange" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453105v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508461v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491491v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.06.035" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473946v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428928v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.034102" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449135v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#252;ring" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rica" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449139v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447573v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.007392" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447560v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01083-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447568v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063840" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435147v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taki" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01073-y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449122v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449126v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P Gorza" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449121v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447574v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002833" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449130v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449133v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449112v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Lagrange" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449116v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jedrkiewicz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clerici" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Trapani" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.76.033823" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449113v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438141v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135006" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HSFPR28V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432355v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/8/5/004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449104v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Jedrkiewicz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Trapani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438142v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauter" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135087" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RGL638WJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438145v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.013905" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560098v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahloul Derradji" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bongrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Botineau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cheval" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364559v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043059v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325556v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NLO.2019.NTu1A.6" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325545v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTh2C.5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325519v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#352;anti&#263;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salem" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpW4C.1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325529v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTu4C.5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325506v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPPM.2018.JTu5A.28" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716976v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmani" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACOFT.2016.JW6A.6" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056113v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831403v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686102v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668022v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647509v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.901902" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848561v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568929v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848563v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469974v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515128v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481293v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473951v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473953v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shia Jian" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473955v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469985v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473954v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515129v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473950v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453134v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428927v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470038v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453131v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475793v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470035v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453137v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473949v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453136v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Fleischer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453130v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470036v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453128v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453129v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453126v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453125v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453127v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473948v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453123v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453124v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351114v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351325v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351241v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453120v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351245v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351322v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418465v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617029v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424979v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138789v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Zanaglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carusotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Doya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mqzh-w2gh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Torres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.223803" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053067v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.07028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanaglia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferraro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2512.17777" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072552v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baudin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervaziev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fusaro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ferraro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Baudin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail D Gervaziev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fusaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picozzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2025.134758" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rica" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Wabnitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198191v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.063801" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krupa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.129716" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Baudin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.063901" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.014101" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Baudin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fusaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Berti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Krupa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/14001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375392v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fontaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bramati" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.013515" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339559v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.054205" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fusaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.244101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325647v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guasoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jauslin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.043826" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.002360" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.002445" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325638v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.123902" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369334v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.053835" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven &#352;anti&#263;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Salem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.055301" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325628v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122559" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324158v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morosi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akrout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.000845" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faccio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.063818" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716977v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Bony" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2016.262" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716980v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rumpf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sugny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fatome" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.011025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716987v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.023817" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Akhmediev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Baronio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milivoj Beli&#263;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Zhong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/6/063001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436934v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Trillo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Churkin," TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013823" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436949v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Faccio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2016.02.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P6VCDQC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.003992" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285323v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Guasoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Gilles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2498206" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119133v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conforti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.023823" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vocke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9131" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291196v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bony" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2015.2501382" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393796v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Conforti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004192" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108787v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.013828" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285345v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guasoni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sugny" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Picozzi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5678" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020600v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000590" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108806v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hansson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Randoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.03.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSFXW841-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835664v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aschieri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durniak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Taki" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34070-3_34" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934787v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960431v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ass&#233;mat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002318" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839503v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barviau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.035803" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934790v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864516v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.1.000115" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769506v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wabnitz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Modotto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.003128" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Sun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Jia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barsi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS2278" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699914v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Assemat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Jauslin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.000559" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695946v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Str&#246;mqvist" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pasiskevicius" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Canalias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769498v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barviau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2012.06.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KNKX56R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844040v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.86.041801" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844376v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002472" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750034v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietek Lisak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.002229" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780970v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00938" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769501v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.07.081" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699911v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.066605" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696729v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Randoux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-010-0452-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A84DBBD991899C98764253FEDFC4DC2736F322AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844056v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aschieri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doya" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.83.033838" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844060v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.83.023806" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660339v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607454v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2011.07.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699917v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assemat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.014101" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699910v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dargent" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844063v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11005-010-0452-Y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699909v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randoux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699913v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.013809" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560484v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.01.057" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844342v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haelterman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.84.033848" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449141v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagrange" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453105v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696676v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508461v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491491v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.06.035" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473946v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449135v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#252;ring" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rica" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428928v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.034102" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449139v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447573v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.007392" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447560v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01083-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447568v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063840" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435147v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taki" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01073-y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449122v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449126v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P Gorza" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449121v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447574v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002833" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449130v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449133v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449112v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Lagrange" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449116v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jedrkiewicz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clerici" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Trapani" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.76.033823" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449113v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438141v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135006" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HSFPR28V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432355v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/8/5/004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449104v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Jedrkiewicz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Trapani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438142v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauter" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135087" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RGL638WJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438145v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.013905" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560098v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahloul Derradji" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bongrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Botineau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cheval" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364559v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043059v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325556v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NLO.2019.NTu1A.6" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325519v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#352;anti&#263;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salem" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpW4C.1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325545v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTh2C.5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325529v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2018.NpTu4C.5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325506v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPPM.2018.JTu5A.28" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01716976v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmani" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACOFT.2016.JW6A.6" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056113v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831403v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686102v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668022v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568929v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848563v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647509v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.901902" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848561v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469974v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473951v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473953v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shia Jian" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473955v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515128v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481293v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469985v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473954v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515129v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453134v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428927v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470038v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453131v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470035v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475793v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473950v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453136v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Fleischer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453137v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473949v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453130v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470036v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453128v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453129v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453125v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453126v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453127v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473948v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453123v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453124v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351114v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351241v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453120v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351325v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351245v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351322v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418465v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617029v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424979v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>